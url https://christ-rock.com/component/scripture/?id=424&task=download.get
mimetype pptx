--- v0 (2026-08-28)
+++ v1 (2026-10-13)
@@ -23,105 +23,105 @@
   <Override PartName="/ppt/slides/slide3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R3916da78220f4aa7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R51ce48b943264819" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="R6d0b9723e2d54056" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="Rf8415a1792cc4656" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R33ab25e8eb88415f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="R87223984515b4baa" /></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
-    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="Rde01f9a4d1ea4e19"/>
+    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="R1499c46fe59f4630"/>
   </p:sldMasterIdLst>
   <p:notesMasterIdLst>
-    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="R8d6907aff4174695"/>
+    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="Rafb494abb9434cda"/>
   </p:notesMasterIdLst>
   <p:sldIdLst>
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="Rc0e175b4168541f8"/>
-[...11 lines deleted...]
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="268" r:id="R570339cbbbf04cd2"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="R97ed974344de40e6"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="257" r:id="Ra9ee0190c3b343c1"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="258" r:id="R03fc632a036e4c9b"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="259" r:id="R0f88ef92b8024154"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="260" r:id="R86ffae566f2849e9"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="261" r:id="R1071be5a034f4c2d"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="262" r:id="R7b86b971867949d1"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="263" r:id="Ra4e89571af644545"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="264" r:id="R39e57e4372674ac8"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="265" r:id="Rd50f9bdb90a54cc1"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="266" r:id="R7ae4a59b8e8848f1"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="267" r:id="Ra7818bc6ccb24113"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="268" r:id="Rd5e83f068c9a49dc"/>
   </p:sldIdLst>
   <p:sldSz cx="12192000" cy="6858000"/>
   <p:notesSz cx="6858000" cy="9144000"/>
 </p:presentation>
 </file>
 
 <file path=ppt/presProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentationPr xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:extLst>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{E76CE94A-603C-4142-B9EB-6D1370010A27}">
       <p14:discardImageEditData val="0"/>
     </p:ext>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{D31A062A-798A-4329-ABDD-BBA856620510}">
       <p14:defaultImageDpi val="32767"/>
     </p:ext>
     <p:ext xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" uri="{FD5EFAAD-0ECE-453E-9831-46B23BE46B34}">
       <p15:chartTrackingRefBased val="1"/>
     </p:ext>
   </p:extLst>
 </p:presentationPr>
 </file>
 
 <file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
 <a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}"/>
 </file>
 
-<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="Rb419d3956cf846b3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Rde01f9a4d1ea4e19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R8d6907aff4174695" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="R0a40d402d9d64a3d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="Rf79a1e8d1cb54593" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="Rc0e175b4168541f8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R8c55567fa2914d9d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R703d92d0faaa469e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R24b2c431c6dd424e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="Rca5b8a72d8764f8e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="Raccac04322a3452d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="Rcdbddb87f2284572" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="Rc6f4c7284a514a60" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R805afd93872c4609" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="R527edba0adb0463f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="R0dd24f374c1d4145" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="R5a7ea72b86b94a01" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="R570339cbbbf04cd2" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="Rd33ed85097244f06" /></Relationships>
+<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="R166665b665764e93" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R1499c46fe59f4630" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rafb494abb9434cda" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="Rf8e404f57e8049b3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="R8c93610c09e04791" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R97ed974344de40e6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="Ra9ee0190c3b343c1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R03fc632a036e4c9b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R0f88ef92b8024154" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R86ffae566f2849e9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R1071be5a034f4c2d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R7b86b971867949d1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="Ra4e89571af644545" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R39e57e4372674ac8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="Rd50f9bdb90a54cc1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="R7ae4a59b8e8848f1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="Ra7818bc6ccb24113" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="Rd5e83f068c9a49dc" /></Relationships>
+</file>
+
+<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="R31c1f95530c04d45" /></Relationships>
 </file>
 
 <file path=ppt/notesMasters/notesMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notesMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgRef idx="1001">
         <a:schemeClr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" val="bg1"/>
       </p:bgRef>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Header Placeholder"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph type="hdr" sz="quarter"/>
@@ -325,87 +325,87 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="Rdb423521b60b4c69" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Ra9111e15d7764c2d" /></Relationships>
-[...35 lines deleted...]
-<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R2f67251667ae494a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Re588abc3ddd4439d" /></Relationships>
+<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R9dcfa6e7c2824729" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R884dce0dc3394a9b" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide10.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="Rafb0c5dbf8cf4996" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R1680ba66b82d42d0" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide11.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="R177ee939aeca4618" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Re611ecf375f64957" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide12.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="R4d0d3d0ddd014bf4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R2226cb9c52344ca9" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide13.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="R98789f85d4ca41ef" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rbcb5a92b8a194d2b" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="Rb0ab540c6cf04a03" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R4340d144475e4bb6" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="Rf7d5fbe06a784862" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rbc35f1f47e784d72" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="Ref0315f4826145be" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R0d1df70299ab4369" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R848008a869234c6a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R00f67fd410254559" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="Ra80fd42d4e4b4fb4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R5afaa9a45cb0460a" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="Rb6902c3c0a0f464a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rb7a4e0d8fabd408d" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="Rbd39dcf2b7a94428" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rf6d95e02734e41b4" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R38f2695f2e9d4cb8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R21b1c76f43ea4d88" /></Relationships>
 </file>
 
 <file path=ppt/notesSlides/notesSlide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
@@ -1599,100 +1599,100 @@
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
-<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R2560ca3097bf43b2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="R28f16841f8e74e18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="Rd16646f542e543a4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="Rf0a3da7e652f4c4b" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R8e4523d1b05e4656" /></Relationships>
+<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Rb82889323a8a4197" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="Rca06e2ed76c846b8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="Ref7ef7e6a60244bf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="R595439d4b57448f5" /></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Rab43f68708cb40c4" /></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld name="Default">
     <p:bg>
       <p:bgPr>
         <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R28f16841f8e74e18"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Rca06e2ed76c846b8"/>
           <a:stretch/>
         </a:blipFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3A61F82E-79D3-41BA-891F-3EE6703D1D59}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rot="0" flipH="0" flipV="0">
             <a:off x="0" y="6120"/>
             <a:ext cx="8567640" cy="6267600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Rd16646f542e543a4"/>
+            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Ref7ef7e6a60244bf"/>
             <a:srcRect l="0" t="0" r="0" b="0"/>
             <a:stretch/>
           </a:blipFill>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="90000" tIns="46800" rIns="90000" bIns="46800" anchor="ctr">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:endParaRPr sz="2400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
@@ -2718,116 +2718,116 @@
                 <a:ea typeface="Times New Roman"/>
                 <a:cs typeface="Times New Roman"/>
               </a:rPr>
               <a:t>&lt;number&gt;</a:t>
             </a:fld>
             <a:endParaRPr sz="1400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
               <a:cs typeface="Times New Roman"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="18" name=""/>
           <p:cNvPicPr>
             <a:picLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="Rf0a3da7e652f4c4b"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="R595439d4b57448f5"/>
           <a:stretch xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="8675640" y="6237000"/>
             <a:ext cx="468360" cy="621000"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="blank">
   <p:cSld name="Scripture 16:9">
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="R2b71cb283e844444" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R3234d472d1cc4803" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R9933b28656234d81" /></Relationships>
+<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="R33d8ad9f8a17449e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="Rdb276a4b57f94a91" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R8d718bcb4b1c4a9d" /></Relationships>
 </file>
 
 <file path=ppt/slideMasters/slideMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="R3234d472d1cc4803"/>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="R9933b28656234d81"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="Rdb276a4b57f94a91"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="R8d718bcb4b1c4a9d"/>
   </p:sldLayoutIdLst>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slideMasters/theme/theme2.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>
     <a:clrScheme name="LibreOffice">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="000000"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="FFFFFF"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="18A303"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="0369A3"/>
@@ -2891,87 +2891,87 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R3ab5a159d9e741fb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="R5be0a1400ff44933" /></Relationships>
-[...35 lines deleted...]
-<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R6d7c58e29bac4d42" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="Ra4fa11e802bd4ecc" /></Relationships>
+<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R9c3e0e4a02e0482c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="R2141e0d3d53d48fc" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide10.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Ra7493ae6b3f8483d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide10.xml" Id="R14ab13c3c846423f" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide11.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rf15baf4ff7474a98" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide11.xml" Id="R9261979cf04e4257" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide12.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rc6b4a599cf1e4cab" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide12.xml" Id="R6ef471185aea4845" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide13.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R7587d367ef8e403e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide13.xml" Id="R209b3264b6934baa" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R9985fbfd3ff24113" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide2.xml" Id="Rd562643f46ad42c1" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R307a4d82165c47d1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide3.xml" Id="Rd63b91aa416b4105" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R189e30a11d024190" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide4.xml" Id="R8b56e74d870446c8" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rd0e0718763614e80" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide5.xml" Id="R2c451ae7b18a4b66" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rb695ac3bbc73442b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide6.xml" Id="R4ba3d34665664e5e" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R62b5f01741ee4b0c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide7.xml" Id="R3c79b7c85ab0417f" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R857765e9285c4ad3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide8.xml" Id="R0667646df9c642a8" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Ree2810d867f0465a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="R30d9ea8e20c144e1" /></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
@@ -2989,65 +2989,69 @@
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="762000" y="514350"/>
             <a:ext cx="10668000" cy="1104900"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇第62章</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="2000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Psalms 62 · KJV</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="576743962"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide10.xml><?xml version="1.0" encoding="utf-8"?>
@@ -3065,183 +3069,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 62:9  |  Psalms 62:9 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>下流人真是虛空； 上流人也是虛假； 放在天平裏就必浮起； 他們一共比空氣還輕。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2500">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Surely men of low degree are vanity, and men of high degree are a lie: to be laid in the balance, they are altogether lighter than vanity.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -3257,183 +3223,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 62:10  |  Psalms 62:10 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>不要仗勢欺人， 也不要因搶奪而驕傲； 若財寶加增，不要放在心上。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2500">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Trust not in oppression, and become not vain in robbery: if riches increase, set not your heart upon them.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -3449,183 +3377,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 62:11  |  Psalms 62:11 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>神說了一次、兩次，我都聽見： 就是能力都屬乎神。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>God hath spoken once; twice have I heard this; that power belongeth unto God.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -3641,183 +3531,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 62:12  |  Psalms 62:12 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>主啊，慈愛也是屬乎你， 因為你照着各人所行的報應他。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Also unto thee, O Lord, belongeth mercy: for thou renderest to every man according to his work.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -3833,183 +3685,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 62:1  |  Psalms 62:1 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>大衛的詩，照耶杜頓的作法，交與伶長。 我的心默默無聲，專等候神； 我的救恩是從他[而來]。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2500">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>To the chief Musician, to Jeduthun, A Psalm of David. Truly my soul waiteth upon God: from him cometh my salvation.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4025,183 +3839,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 62:2  |  Psalms 62:2 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>惟獨他是我的磐石，我的拯救； 他是我的高臺，我必不很動搖。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>He only is my rock and my salvation; he is my defence; I shall not be greatly moved.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4217,183 +3993,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 62:3  |  Psalms 62:3 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>你們大家攻擊一人，把他毀壞， 如同毀壞歪斜的牆、將倒的壁，要到幾時呢？</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2500">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>How long will ye imagine mischief against a man? ye shall be slain all of you: as a bowing wall shall ye be, and as a tottering fence.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4409,183 +4147,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 62:4  |  Psalms 62:4 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>他們彼此商議，專要從他的尊位上把他推下； 他們喜愛謊話，口雖祝福，心卻咒詛。 （細拉）</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2500">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>They only consult to cast him down from his excellency: they delight in lies: they bless with their mouth, but they curse inwardly. Selah.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4601,183 +4301,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 62:5  |  Psalms 62:5 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我的心哪，你當默默無聲，專等候神， 因為我的盼望是從他[而來]。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>My soul, wait thou only upon God; for my expectation is from him.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4793,183 +4455,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 62:6  |  Psalms 62:6 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>惟獨他是我的磐石，我的拯救； 他是我的高臺，我必不動搖。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>He only is my rock and my salvation: he is my defence; I shall not be moved.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4985,183 +4609,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 62:7  |  Psalms 62:7 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我的拯救、我的榮耀都在乎神； 我力量的磐石、我的避難所都在乎神。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>In God is my salvation and my glory: the rock of my strength, and my refuge, is in God.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5177,183 +4763,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 62:8  |  Psalms 62:8 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>你們眾民當時時倚靠他， 在他面前傾心吐意； 神是我們的避難所。 （細拉）</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Trust in him at all times; ye people, pour out your heart before him: God is a refuge for us. Selah.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>