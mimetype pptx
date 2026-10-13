--- v0 (2026-08-28)
+++ v1 (2026-10-13)
@@ -25,106 +25,106 @@
   <Override PartName="/ppt/slides/slide4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R2c4541cd670d422d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="Ra5633b46f8314b87" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="R3684b99a5603451d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R9ea52e4605bc4045" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="Rf22fbf2beea74353" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="Ra80e415af0924482" /></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
-    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="R123b3d1710224ab3"/>
+    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="Ra77b9fb0f9c24ad1"/>
   </p:sldMasterIdLst>
   <p:notesMasterIdLst>
-    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="Rc1d1fb884b76448b"/>
+    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="Ra9ac3587c8ef4671"/>
   </p:notesMasterIdLst>
   <p:sldIdLst>
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="Rd1287707f8cf458b"/>
-[...12 lines deleted...]
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="269" r:id="R6e68c85d4cb04d6f"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="R74416edd69834226"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="257" r:id="Rfd50eb92deee4e9f"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="258" r:id="R9666896bbb11477f"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="259" r:id="R588a19c31b7e43e6"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="260" r:id="Rcb84bc785d264f53"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="261" r:id="Rb1d149d5e9af462b"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="262" r:id="R8ff4d1b5537e4dbc"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="263" r:id="R8143701b34d4438e"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="264" r:id="R4ed53471482b45da"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="265" r:id="R991e752513604a05"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="266" r:id="R02cde7a3995349e6"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="267" r:id="R81cf4e236cf54659"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="268" r:id="R233815827ea44029"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="269" r:id="Rbf5ace4334ee41d8"/>
   </p:sldIdLst>
   <p:sldSz cx="12192000" cy="6858000"/>
   <p:notesSz cx="6858000" cy="9144000"/>
 </p:presentation>
 </file>
 
 <file path=ppt/presProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentationPr xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:extLst>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{E76CE94A-603C-4142-B9EB-6D1370010A27}">
       <p14:discardImageEditData val="0"/>
     </p:ext>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{D31A062A-798A-4329-ABDD-BBA856620510}">
       <p14:defaultImageDpi val="32767"/>
     </p:ext>
     <p:ext xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" uri="{FD5EFAAD-0ECE-453E-9831-46B23BE46B34}">
       <p15:chartTrackingRefBased val="1"/>
     </p:ext>
   </p:extLst>
 </p:presentationPr>
 </file>
 
 <file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
 <a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}"/>
 </file>
 
-<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="R925255bc79cc49fe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R123b3d1710224ab3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rc1d1fb884b76448b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="R56cf5dd93e0b4cc0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="Rde8af3712155440b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="Rd1287707f8cf458b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="Rc9d15b904fba4c72" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R87b5548cf9cc4b84" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R0881f6472fc148e6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R528b9a7096094470" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="Rb7cacb9b37a44440" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="Rcb3553abae814bb5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="Re873e032221143af" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="Rb316effeea014cb2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="R90140525780c4ac7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="R73a6912a13564659" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="R31c94adcf290445e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="R04313c597bcf4fe2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="R6e68c85d4cb04d6f" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="R102a17080b674ab0" /></Relationships>
+<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="R6516d40141c34425" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Ra77b9fb0f9c24ad1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Ra9ac3587c8ef4671" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="R0590a30ff847468d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="Rdc1f21777d934c9f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R74416edd69834226" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="Rfd50eb92deee4e9f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R9666896bbb11477f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R588a19c31b7e43e6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="Rcb84bc785d264f53" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="Rb1d149d5e9af462b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R8ff4d1b5537e4dbc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="R8143701b34d4438e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R4ed53471482b45da" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="R991e752513604a05" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="R02cde7a3995349e6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="R81cf4e236cf54659" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="R233815827ea44029" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="Rbf5ace4334ee41d8" /></Relationships>
+</file>
+
+<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="R5554c89d96074849" /></Relationships>
 </file>
 
 <file path=ppt/notesMasters/notesMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notesMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgRef idx="1001">
         <a:schemeClr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" val="bg1"/>
       </p:bgRef>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Header Placeholder"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph type="hdr" sz="quarter"/>
@@ -328,90 +328,90 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R39bb65dfbf3f4886" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R84e7a86e45d84560" /></Relationships>
-[...38 lines deleted...]
-<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="Rc202f3043bca4276" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R3168869e38df4fe1" /></Relationships>
+<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="Ra79eaa89e8514b64" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R1f7c4149cf73421b" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide10.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="Ra4abc625743c46ed" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rf54e4d629b454f76" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide11.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="Rb2f757fb072545eb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R2b826653e0484f26" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide12.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="R06ba8bf2e8bf4c08" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R3405e2f303d54be8" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide13.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="R368a405efb1b48f3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rca61b9e488ae46a4" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide14.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="Rde776e1569cf45e7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Ref095ef7e2de4806" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R8b2c7787304a43ac" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R3be399c8b58b41ba" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="Rc6739e2847234a06" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R343a9949d8b8431b" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="Rf8091526f1a9415e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R63298a8f909a48df" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="Rfd26ec5f72674288" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R4ff114c9bf1b424c" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R24d28849cf2a4600" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rb6df1dfe665444d8" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R758f865575334afa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rcc9ceaffb1e14622" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="R7cbad3d8e7a44b54" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R1b3d605b27dc4eb3" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R4a5a1a3548524680" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rd24641c2441f4e99" /></Relationships>
 </file>
 
 <file path=ppt/notesSlides/notesSlide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
@@ -1700,100 +1700,100 @@
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
-<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R83c4750d61ad4338" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="R231aff4db0174097" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="R6762005811984c4c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="R4e282a7363ca4a0f" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R182b36933d57422f" /></Relationships>
+<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R5b8559962e4849c3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="R1b62252da21442c2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="R6cc1ec7b8ceb4c8f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="R345748fd344a4334" /></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R1d36c834459a4242" /></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld name="Default">
     <p:bg>
       <p:bgPr>
         <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R231aff4db0174097"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R1b62252da21442c2"/>
           <a:stretch/>
         </a:blipFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3A61F82E-79D3-41BA-891F-3EE6703D1D59}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rot="0" flipH="0" flipV="0">
             <a:off x="0" y="6120"/>
             <a:ext cx="8567640" cy="6267600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R6762005811984c4c"/>
+            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R6cc1ec7b8ceb4c8f"/>
             <a:srcRect l="0" t="0" r="0" b="0"/>
             <a:stretch/>
           </a:blipFill>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="90000" tIns="46800" rIns="90000" bIns="46800" anchor="ctr">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:endParaRPr sz="2400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
@@ -2819,116 +2819,116 @@
                 <a:ea typeface="Times New Roman"/>
                 <a:cs typeface="Times New Roman"/>
               </a:rPr>
               <a:t>&lt;number&gt;</a:t>
             </a:fld>
             <a:endParaRPr sz="1400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
               <a:cs typeface="Times New Roman"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="18" name=""/>
           <p:cNvPicPr>
             <a:picLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="R4e282a7363ca4a0f"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="R345748fd344a4334"/>
           <a:stretch xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="8675640" y="6237000"/>
             <a:ext cx="468360" cy="621000"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="blank">
   <p:cSld name="Scripture 16:9">
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="Rb6c5480ea55448b8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R496a8601278a4cbd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R12ba8bcaaa6f4d97" /></Relationships>
+<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="R08bbb2de48224af5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="Rb52a3d83080c4b61" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R4f6ccd75d0d14bea" /></Relationships>
 </file>
 
 <file path=ppt/slideMasters/slideMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="R496a8601278a4cbd"/>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="R12ba8bcaaa6f4d97"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="Rb52a3d83080c4b61"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="R4f6ccd75d0d14bea"/>
   </p:sldLayoutIdLst>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slideMasters/theme/theme2.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>
     <a:clrScheme name="LibreOffice">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="000000"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="FFFFFF"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="18A303"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="0369A3"/>
@@ -2992,90 +2992,90 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rb3fc27d6c08d4ed7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="R24a73da15ef34a60" /></Relationships>
-[...38 lines deleted...]
-<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R390171a0e6e24b6c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="R6c9e8a84bf2a4693" /></Relationships>
+<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R0b6b91e10d7d4a40" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="R2e35306cd8ac4ad7" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide10.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rc746c0d843834568" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide10.xml" Id="R96de7f6ffd19416a" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide11.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rea17bbf906e24c19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide11.xml" Id="R4ac87a2313b340c9" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide12.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rbad5d24a069d4de2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide12.xml" Id="R30f110ca0a6241da" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide13.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Raa61bcf0c3fd473a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide13.xml" Id="R2ed1d044df674fb3" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide14.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R21962940335d4d47" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide14.xml" Id="R55eec877ecbc443d" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R9ff133a023a34393" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide2.xml" Id="R5ac3f128392b40d2" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rc27a4649ebb643f1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide3.xml" Id="R3cdce6c566364639" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R848f20b706994ec6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide4.xml" Id="Rf02f83a47daf4609" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R710218c48e2f49e1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide5.xml" Id="Rec5c06b48fa04cc0" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rd03643bf588e4d23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide6.xml" Id="R6c190eb2320049e3" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R200fc2ef167b4c99" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide7.xml" Id="R4da06c9cb7bc4b79" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R2405e6c7564c4642" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide8.xml" Id="Rc08a5824e5b84b1b" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R44517b08ce1d4345" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="R06bffdd5c7274b18" /></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
@@ -3093,65 +3093,69 @@
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="762000" y="514350"/>
             <a:ext cx="10668000" cy="1104900"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇第140章</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="2000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Psalms 140 · KJV</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="576743962"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide10.xml><?xml version="1.0" encoding="utf-8"?>
@@ -3169,183 +3173,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 140:9  |  Psalms 140:9 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>至於那些昂首圍困我的人， 願他們嘴唇的奸惡陷害自己！</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>As for the head of those that compass me about, let the mischief of their own lips cover them.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -3361,183 +3327,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 140:10  |  Psalms 140:10 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>願火炭落在他們身上！ 願他們被丟在火中， 拋在深坑裏，不能再起來。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2500">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Let burning coals fall upon them: let them be cast into the fire; into deep pits, that they rise not up again.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -3553,183 +3481,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 140:11  |  Psalms 140:11 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>說惡言的人在地上必堅立不住； 禍患必獵取強暴的人，將他打倒。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2500">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Let not an evil speaker be established in the earth: evil shall hunt the violent man to overthrow him.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -3745,183 +3635,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 140:12  |  Psalms 140:12 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我知道耶和華必為困苦人伸冤， 必為窮乏人辨屈。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>I know that the LORD will maintain the cause of the afflicted, and the right of the poor.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -3937,183 +3789,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 140:13  |  Psalms 140:13 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>義人必要稱讚你的名； 正直人必住在你面前。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Surely the righteous shall give thanks unto thy name: the upright shall dwell in thy presence.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4129,183 +3943,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 140:1  |  Psalms 140:1 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>大衛的詩，交與伶長。 耶和華啊，求你拯救我脫離凶惡的人， 保護我脫離強暴的人！</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2500">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>To the chief Musician, A Psalm of David. Deliver me, O LORD, from the evil man: preserve me from the violent man;</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4321,183 +4097,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 140:2  |  Psalms 140:2 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>他們心中圖謀奸惡， 常常聚集要爭戰。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Which imagine mischiefs in their heart; continually are they gathered together for war.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4513,183 +4251,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 140:3  |  Psalms 140:3 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>他們使舌頭尖利如蛇， 嘴裏有虺蛇的毒氣。 （細拉）</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>They have sharpened their tongues like a serpent; adders’ poison is under their lips. Selah.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4705,183 +4405,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 140:4  |  Psalms 140:4 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>耶和華啊，求你拯救我脫離惡人的手， 保護我脫離強暴的人！ 他們圖謀推我跌倒。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2500">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Keep me, O LORD, from the hands of the wicked; preserve me from the violent man; who have purposed to overthrow my goings.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4897,183 +4559,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 140:5  |  Psalms 140:5 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>驕傲人為我暗設網羅和繩索； 他們在路旁鋪下網，設下圈套。 （細拉）</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2500">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>The proud have hid a snare for me, and cords; they have spread a net by the wayside; they have set gins for me. Selah.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5089,183 +4713,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 140:6  |  Psalms 140:6 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我曾對耶和華說：你是我的神。 耶和華啊，求你留心聽我懇求的聲音！</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>I said unto the LORD, Thou art my God: hear the voice of my supplications, O LORD.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5281,183 +4867,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 140:7  |  Psalms 140:7 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>主－耶和華、我救恩的力量啊， 在爭戰的日子，你遮蔽了我的頭。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>O GOD the Lord, the strength of my salvation, thou hast covered my head in the day of battle.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5473,183 +5021,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 140:8  |  Psalms 140:8 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>耶和華啊，求你不要遂惡人的心願； 不要成就他們的計謀，[恐怕]他們自高。 （細拉）</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2500">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Grant not, O LORD, the desires of the wicked: further not his wicked device; lest they exalt themselves. Selah.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>