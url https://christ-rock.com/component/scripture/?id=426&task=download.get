--- v0 (2026-08-28)
+++ v1 (2026-10-13)
@@ -17,102 +17,102 @@
   <Override PartName="/ppt/presProps.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.presProps+xml"/>
   <Override PartName="/ppt/tableStyles.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tableStyles+xml"/>
   <Override PartName="/ppt/slides/slide1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R51c7871b9f28475f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="Rcd2bcea21c634821" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="R67713a7b720248c7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R7734935e9ba74136" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R4f8fa210a1dd41c4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="R6936564c6c794e10" /></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
-    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="R7beba77dd0474175"/>
+    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="Rdb3043f72d3b43cf"/>
   </p:sldMasterIdLst>
   <p:notesMasterIdLst>
-    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="Rfa22ac64fb024678"/>
+    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="Rcdc34c7842aa4b69"/>
   </p:notesMasterIdLst>
   <p:sldIdLst>
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="R51c9e89aa8d8465c"/>
-[...8 lines deleted...]
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="265" r:id="R3d3c80f173be4cfb"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="Rbdd8d49142ea434a"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="257" r:id="Rae6665663d1f481c"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="258" r:id="Rf16e2b1a4ccc486b"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="259" r:id="Ra2ccc90a87be4e17"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="260" r:id="Rc7d0ded4820f44d9"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="261" r:id="Rcde4ec01bb1649bd"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="262" r:id="R04fcc9c0fc18429b"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="263" r:id="Rdf6071a2b10b4be7"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="264" r:id="R1fa6d512062a4ac0"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="265" r:id="R8bbd412d113f49b0"/>
   </p:sldIdLst>
   <p:sldSz cx="12192000" cy="6858000"/>
   <p:notesSz cx="6858000" cy="9144000"/>
 </p:presentation>
 </file>
 
 <file path=ppt/presProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentationPr xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:extLst>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{E76CE94A-603C-4142-B9EB-6D1370010A27}">
       <p14:discardImageEditData val="0"/>
     </p:ext>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{D31A062A-798A-4329-ABDD-BBA856620510}">
       <p14:defaultImageDpi val="32767"/>
     </p:ext>
     <p:ext xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" uri="{FD5EFAAD-0ECE-453E-9831-46B23BE46B34}">
       <p15:chartTrackingRefBased val="1"/>
     </p:ext>
   </p:extLst>
 </p:presentationPr>
 </file>
 
 <file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
 <a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}"/>
 </file>
 
-<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="Ra7f6e69fefad4d8a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R7beba77dd0474175" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rfa22ac64fb024678" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="Rf186103192f642ef" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="R048deaade87e4841" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R51c9e89aa8d8465c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="Re5a6992ff63b40be" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R1bef97c832b04d94" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R096b563120744194" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="Rfbef127954894b5f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R16cf70f462b24bd6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R1adbe7579afa4a77" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="R93ac88d8223445e7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="Rc116077d68ca4a13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="R3d3c80f173be4cfb" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="R66bb09c9aae6491f" /></Relationships>
+<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="Rc3f2b20f450a41b6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Rdb3043f72d3b43cf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rcdc34c7842aa4b69" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="Rf5354f6b05df46eb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="Re540998083f34da2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="Rbdd8d49142ea434a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="Rae6665663d1f481c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="Rf16e2b1a4ccc486b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="Ra2ccc90a87be4e17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="Rc7d0ded4820f44d9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="Rcde4ec01bb1649bd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R04fcc9c0fc18429b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="Rdf6071a2b10b4be7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R1fa6d512062a4ac0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="R8bbd412d113f49b0" /></Relationships>
+</file>
+
+<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="R2559227632574aa8" /></Relationships>
 </file>
 
 <file path=ppt/notesMasters/notesMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notesMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgRef idx="1001">
         <a:schemeClr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" val="bg1"/>
       </p:bgRef>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Header Placeholder"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph type="hdr" sz="quarter"/>
@@ -316,78 +316,78 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R4f1ed8661de74ed7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rc558b82253b24314" /></Relationships>
-[...26 lines deleted...]
-<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R65a7555ae5d64a03" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R7f2c30b74c584024" /></Relationships>
+<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="Rd85a01b2a8b6443b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rd7f4b02f2f63402d" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide10.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="R791739d5a9fb425b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R576b0846141f4243" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R0b84ef4677af46f2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rc64dc3f46f1c4f59" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="Ra3d586cb64454e93" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rbdffb4a3e6694271" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R90dd00ff9f334b20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R81422cce0fb74984" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="Rfbde5bd3f3cd4cae" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R7dc91a658fb34649" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R6a417ec09cd34893" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rd8fde01d69744caa" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="Ra4defbd4235b4cff" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R5cdeb1fa2c1a4549" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="R890861068aaf4bc8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R16b9a4cdb44a49a6" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R77e4ee1eb1204e30" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R653d9f46192b4116" /></Relationships>
 </file>
 
 <file path=ppt/notesSlides/notesSlide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
@@ -1296,100 +1296,100 @@
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
-<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R0efc556d3dc248da" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="R3c3d09a6020d4783" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="R11060781fc904021" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="Ra5fc5c8e107e4fef" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R373f5f67e94b4dae" /></Relationships>
+<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Ra61a862e007c4f2d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="Rc9823f4c6f2d4c16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="R49e323111bc84bf2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="Rcef8b3d61db74a26" /></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R9c3bc379907f4acc" /></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld name="Default">
     <p:bg>
       <p:bgPr>
         <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R3c3d09a6020d4783"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Rc9823f4c6f2d4c16"/>
           <a:stretch/>
         </a:blipFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3A61F82E-79D3-41BA-891F-3EE6703D1D59}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rot="0" flipH="0" flipV="0">
             <a:off x="0" y="6120"/>
             <a:ext cx="8567640" cy="6267600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R11060781fc904021"/>
+            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R49e323111bc84bf2"/>
             <a:srcRect l="0" t="0" r="0" b="0"/>
             <a:stretch/>
           </a:blipFill>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="90000" tIns="46800" rIns="90000" bIns="46800" anchor="ctr">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:endParaRPr sz="2400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
@@ -2415,116 +2415,116 @@
                 <a:ea typeface="Times New Roman"/>
                 <a:cs typeface="Times New Roman"/>
               </a:rPr>
               <a:t>&lt;number&gt;</a:t>
             </a:fld>
             <a:endParaRPr sz="1400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
               <a:cs typeface="Times New Roman"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="18" name=""/>
           <p:cNvPicPr>
             <a:picLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="Ra5fc5c8e107e4fef"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="Rcef8b3d61db74a26"/>
           <a:stretch xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="8675640" y="6237000"/>
             <a:ext cx="468360" cy="621000"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="blank">
   <p:cSld name="Scripture 16:9">
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="R5a3bd179f16e4598" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="Rf61a41db4c5c465a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rb0d13d7bff3d4867" /></Relationships>
+<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="Rfdc2547af6984cb5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R99c99dbedff244d2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R1e129ef69cb54413" /></Relationships>
 </file>
 
 <file path=ppt/slideMasters/slideMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="Rf61a41db4c5c465a"/>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="Rb0d13d7bff3d4867"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="R99c99dbedff244d2"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="R1e129ef69cb54413"/>
   </p:sldLayoutIdLst>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slideMasters/theme/theme2.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>
     <a:clrScheme name="LibreOffice">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="000000"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="FFFFFF"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="18A303"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="0369A3"/>
@@ -2588,78 +2588,78 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R3e75eb5b2d554475" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="Ra1d9e49d6791474d" /></Relationships>
-[...26 lines deleted...]
-<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R08cef23f42bb4db9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="R5d340e51ca0b483a" /></Relationships>
+<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Ra45d870eaa82460e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="Rc7f433de13e2477e" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide10.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R6b4686efb5b04885" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide10.xml" Id="Rccd402acee5447b7" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rd6f1cd73e50849eb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide2.xml" Id="R5aa367e753f84dbb" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rb73b3cc11ad249fd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide3.xml" Id="Rc4b7efa1d3ad462e" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R9e0ce8e3dbb04244" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide4.xml" Id="Rfb4f8b50336a4cd0" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rd5c1dceedd4a4067" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide5.xml" Id="R42218049582b4dfd" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R1e83f043e9224f4b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide6.xml" Id="R318dd3dfe86340e7" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R1163f1595b5f43f9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide7.xml" Id="R56423ff3c9014bb4" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rd354451cb37941bd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide8.xml" Id="Rde8b089c53e24821" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rd60fdf5ff40e4adf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="R604b7ea9154c40a7" /></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
@@ -2677,65 +2677,69 @@
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="762000" y="514350"/>
             <a:ext cx="10668000" cy="1104900"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇第52章</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="2000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Psalms 52 · KJV</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="576743962"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide10.xml><?xml version="1.0" encoding="utf-8"?>
@@ -2753,183 +2757,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 52:9  |  Psalms 52:9 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我要稱謝你，直到永遠， 因為你行了這事。 我也要在你聖民面前仰望你的名； 這名本為美好。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2500">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>I will praise thee for ever, because thou hast done it: and I will wait on thy name; for it is good before thy saints.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -2945,183 +2911,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 52:1  |  Psalms 52:1 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3400">
+              <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以東人多益來告訴掃羅說：「大衛到了亞希米勒家。」那時，大衛作這訓誨詩，交與伶長。 勇士啊，你為何以作惡自誇？ 神的慈愛是常存的。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1900">
+              <a:rPr sz="1800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>To the chief Musician, Maschil, A Psalm of David, when Doeg the Edomite came and told Saul, and said unto him, David is come to the house of Ahimelech. Why boastest thou thyself in mischief, O mighty man? the goodness of God endureth continually.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -3137,183 +3065,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 52:2  |  Psalms 52:2 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>你的舌頭邪惡詭詐， 好像剃頭刀，快利傷人。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Thy tongue deviseth mischiefs; like a sharp razor, working deceitfully.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -3329,183 +3219,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 52:3  |  Psalms 52:3 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>你愛惡勝似愛善， 又愛說謊，不愛說公義。 （細拉）</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Thou lovest evil more than good; and lying rather than to speak righteousness. Selah.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -3521,183 +3373,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 52:4  |  Psalms 52:4 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詭詐的舌頭啊， 你愛說一切毀滅的話！</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Thou lovest all devouring words, O thou deceitful tongue.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -3713,183 +3527,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 52:5  |  Psalms 52:5 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>神也要毀滅你，直到永遠； 他要把你拿去，從你的帳棚中抽出， 從活人之地將你拔出。 （細拉）</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2300">
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>God shall likewise destroy thee for ever, he shall take thee away, and pluck thee out of thy dwelling place, and root thee out of the land of the living. Selah.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -3905,183 +3681,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 52:6  |  Psalms 52:6 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>義人要看見而懼怕， 並要笑他，</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>The righteous also shall see, and fear, and shall laugh at him:</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4097,183 +3835,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 52:7  |  Psalms 52:7 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>說：看哪，這就是那不以神為他力量的人， 只倚仗他豐富的財物，在邪惡上堅立自己。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2500">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Lo, this is the man that made not God his strength; but trusted in the abundance of his riches, and strengthened himself in his wickedness.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4289,183 +3989,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 52:8  |  Psalms 52:8 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>至於我，就像神殿中的青橄欖樹； 我永永遠遠倚靠神的慈愛。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>But I am like a green olive tree in the house of God: I trust in the mercy of God for ever and ever.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>