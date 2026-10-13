--- v0 (2026-08-28)
+++ v1 (2026-10-13)
@@ -17,102 +17,102 @@
   <Override PartName="/ppt/presProps.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.presProps+xml"/>
   <Override PartName="/ppt/tableStyles.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tableStyles+xml"/>
   <Override PartName="/ppt/slides/slide1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R1f61d3ed5c454ced" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R5b0e4984107d42b1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="R19fe25f1c8354fb4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R3f0b5c4816c141da" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R45d0b42042d1458a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="Rd5ae6b16ea814f4d" /></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
-    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="R2b3b9a6678a84ccc"/>
+    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="Rf97fd46663264061"/>
   </p:sldMasterIdLst>
   <p:notesMasterIdLst>
-    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="R2ee869c694644582"/>
+    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="Rcfdcdb310fdc4ed4"/>
   </p:notesMasterIdLst>
   <p:sldIdLst>
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="R1f871df518f84dd8"/>
-[...8 lines deleted...]
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="265" r:id="R426728ae1b764964"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="R4048ccae9c0e4979"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="257" r:id="R261c7059e6c745db"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="258" r:id="R5a0530186ac54a36"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="259" r:id="R6b3ada8b3f7e4019"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="260" r:id="R17cc507d2b21471e"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="261" r:id="Re740edf1e27b4ef3"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="262" r:id="R10666984be85483f"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="263" r:id="R85c6602ca74e49b8"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="264" r:id="R2227501e5c8b4a23"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="265" r:id="Rbb27f530c64c46d6"/>
   </p:sldIdLst>
   <p:sldSz cx="12192000" cy="6858000"/>
   <p:notesSz cx="6858000" cy="9144000"/>
 </p:presentation>
 </file>
 
 <file path=ppt/presProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentationPr xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:extLst>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{E76CE94A-603C-4142-B9EB-6D1370010A27}">
       <p14:discardImageEditData val="0"/>
     </p:ext>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{D31A062A-798A-4329-ABDD-BBA856620510}">
       <p14:defaultImageDpi val="32767"/>
     </p:ext>
     <p:ext xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" uri="{FD5EFAAD-0ECE-453E-9831-46B23BE46B34}">
       <p15:chartTrackingRefBased val="1"/>
     </p:ext>
   </p:extLst>
 </p:presentationPr>
 </file>
 
 <file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
 <a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}"/>
 </file>
 
-<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="Rf43107006ff04b9e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R2b3b9a6678a84ccc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R2ee869c694644582" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="R9e3055c12a5f4518" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="R4c817ad111684d8a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R1f871df518f84dd8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R14bd887f2eb2440d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R4a7dbe1035744dbc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R351a7de1fbc44386" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="Re93bb994c17b43d2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R759538d9b0164409" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R2ec26e8caee14097" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="R8ce749eb56214b31" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="Rbb5100af5a2b42fb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="R426728ae1b764964" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="Recdb09ac1ce24f35" /></Relationships>
+<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="R30f2f1d84e3e497b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Rf97fd46663264061" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rcfdcdb310fdc4ed4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="Rfe94e4e190214080" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="Re4aa51fe530f4f61" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R4048ccae9c0e4979" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R261c7059e6c745db" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R5a0530186ac54a36" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R6b3ada8b3f7e4019" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R17cc507d2b21471e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="Re740edf1e27b4ef3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R10666984be85483f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="R85c6602ca74e49b8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R2227501e5c8b4a23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="Rbb27f530c64c46d6" /></Relationships>
+</file>
+
+<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="Rb324df1e1d2a46ab" /></Relationships>
 </file>
 
 <file path=ppt/notesMasters/notesMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notesMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgRef idx="1001">
         <a:schemeClr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" val="bg1"/>
       </p:bgRef>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Header Placeholder"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph type="hdr" sz="quarter"/>
@@ -316,78 +316,78 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="Rf746b5aed2e647b0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R226fe022f2cb4b76" /></Relationships>
-[...26 lines deleted...]
-<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="Rb9e955325fb74ce1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R47848dd2c2b04021" /></Relationships>
+<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R31759f88fa3b4228" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R55d5f8d8942d4121" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide10.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="R2fd4b6d2eee74bf8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Ra6dd5e83344d4124" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R0812feaab14042cf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R7d9ecafe8c854a02" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="Rc4ec4b34ddfd40fd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rc6abb2553f5a499b" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="Rc111a66795734c35" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R3e3947e0c0f14d29" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R9df37a66439e442b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R2b7a49d994bb4909" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R7c3d243c968b4014" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R26c9996a0c8948d2" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R69aecd90a99e4b95" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R6e2097e82fe84836" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="R579ebe9081ba42c7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R445e47456fe9412e" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="Rffa2a7f306174b78" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R04e82110455646ae" /></Relationships>
 </file>
 
 <file path=ppt/notesSlides/notesSlide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
@@ -1296,100 +1296,100 @@
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
-<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R20a6e77db3ac4890" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="R762689485b904754" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="R17e945bcdca042b0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="R674f684856ff4b56" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R1eeb1ee9207545b6" /></Relationships>
+<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R83117cd75d54411a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="Rffccfdbca1ed4e45" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="R68a3ef6e78cc4116" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="Rbaaaa5b83dbe4264" /></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R756cb1fb5bc64722" /></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld name="Default">
     <p:bg>
       <p:bgPr>
         <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R762689485b904754"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Rffccfdbca1ed4e45"/>
           <a:stretch/>
         </a:blipFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3A61F82E-79D3-41BA-891F-3EE6703D1D59}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rot="0" flipH="0" flipV="0">
             <a:off x="0" y="6120"/>
             <a:ext cx="8567640" cy="6267600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R17e945bcdca042b0"/>
+            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R68a3ef6e78cc4116"/>
             <a:srcRect l="0" t="0" r="0" b="0"/>
             <a:stretch/>
           </a:blipFill>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="90000" tIns="46800" rIns="90000" bIns="46800" anchor="ctr">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:endParaRPr sz="2400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
@@ -2415,116 +2415,116 @@
                 <a:ea typeface="Times New Roman"/>
                 <a:cs typeface="Times New Roman"/>
               </a:rPr>
               <a:t>&lt;number&gt;</a:t>
             </a:fld>
             <a:endParaRPr sz="1400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
               <a:cs typeface="Times New Roman"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="18" name=""/>
           <p:cNvPicPr>
             <a:picLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="R674f684856ff4b56"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="Rbaaaa5b83dbe4264"/>
           <a:stretch xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="8675640" y="6237000"/>
             <a:ext cx="468360" cy="621000"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="blank">
   <p:cSld name="Scripture 16:9">
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="R44fe8f4436bd4e53" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R1477921c4b184a9a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R7a59c82d8dc044b5" /></Relationships>
+<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="R32ed86c5f35949a1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R84efd5cf9a0a4202" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R16bf422fbe73423d" /></Relationships>
 </file>
 
 <file path=ppt/slideMasters/slideMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="R1477921c4b184a9a"/>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="R7a59c82d8dc044b5"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="R84efd5cf9a0a4202"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="R16bf422fbe73423d"/>
   </p:sldLayoutIdLst>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slideMasters/theme/theme2.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>
     <a:clrScheme name="LibreOffice">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="000000"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="FFFFFF"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="18A303"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="0369A3"/>
@@ -2588,78 +2588,78 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R4b3fc4472e084ecd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="R0308ea5898e047b9" /></Relationships>
-[...26 lines deleted...]
-<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R2bbfbf7ea6c245dc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="R82aa0f6c2bc840d9" /></Relationships>
+<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rb419d955f36b4013" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="R5b7e580e0fd34f3a" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide10.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R42d9620105844736" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide10.xml" Id="Rfedd01c1461d4119" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rde2cbb853531464a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide2.xml" Id="R9f8ec51fdb59494b" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Radd9e78a832d4891" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide3.xml" Id="Rd4038cc964184e1a" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R13eda29745b74373" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide4.xml" Id="R9ace42a629984212" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rce75f4cfe8f74223" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide5.xml" Id="R6cc2a6e8e5b84904" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R4cf96970002a4046" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide6.xml" Id="R8d3be685d86a4c86" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R127d63deeae94ac1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide7.xml" Id="Re1f004a0dec14c0d" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R8230b401629644e8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide8.xml" Id="R61d2cea7bfa24966" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R6da4e604bcae4359" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="R67f89e5dc9474844" /></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
@@ -2677,65 +2677,69 @@
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="762000" y="514350"/>
             <a:ext cx="10668000" cy="1104900"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇第8章</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="2000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Psalms 8 · KJV</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="576743962"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide10.xml><?xml version="1.0" encoding="utf-8"?>
@@ -2753,183 +2757,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 8:9  |  Psalms 8:9 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>耶和華－我們的主啊， 你的名在全地何其美！</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>O LORD our Lord, how excellent is thy name in all the earth!</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -2945,183 +2911,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 8:1  |  Psalms 8:1 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>大衛的詩，交與伶長。用迦特樂器。 耶和華－我們的主啊， 你的名在全地何其美！ 你將你的榮耀彰顯於天。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2300">
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>To the chief Musician upon Gittith, A Psalm of David. O LORD our Lord, how excellent is thy name in all the earth! who hast set thy glory above the heavens.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -3137,183 +3065,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 8:2  |  Psalms 8:2 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>你因敵人的緣故， 從嬰孩和吃奶的口中， 建立了能力， 使仇敵和報仇的閉口無言。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2300">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Out of the mouth of babes and sucklings hast thou ordained strength because of thine enemies, that thou mightest still the enemy and the avenger.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -3329,183 +3219,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 8:3  |  Psalms 8:3 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我觀看你指頭所造的天， 並你所陳設的月亮星宿，</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2500">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>When I consider thy heavens, the work of thy fingers, the moon and the stars, which thou hast ordained;</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -3521,183 +3373,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 8:4  |  Psalms 8:4 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>[便說]：人算甚麼，你竟顧念他！ 世人算甚麼，你竟眷顧他！</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>What is man, that thou art mindful of him? and the son of man, that thou visitest him?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -3713,183 +3527,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 8:5  |  Psalms 8:5 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>你叫他比天使微小一點， 並賜他榮耀尊貴為冠冕。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>For thou hast made him a little lower than the angels, and hast crowned him with glory and honour.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -3905,183 +3681,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 8:6  |  Psalms 8:6 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>你派他管理你手所造的， 使萬物，就是一切的牛羊、 田野的獸、空中的鳥、海裏的魚， 凡經行海道的，都服在他的腳下。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2500">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Thou madest him to have dominion over the works of thy hands; thou hast put all things under his feet:</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4097,183 +3835,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 8:7  |  Psalms 8:7 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3400">
+              <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>（和合本節號合併）你派他管理你手所造的， 使萬物，就是一切的牛羊、 田野的獸、空中的鳥、海裏的魚， 凡經行海道的，都服在他的腳下。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>All sheep and oxen, yea, and the beasts of the field;</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4289,183 +3989,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 8:8  |  Psalms 8:8 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3400">
+              <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>（和合本節號合併）你派他管理你手所造的， 使萬物，就是一切的牛羊、 田野的獸、空中的鳥、海裏的魚， 凡經行海道的，都服在他的腳下。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>The fowl of the air, and the fish of the sea, and whatsoever passeth through the paths of the seas.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>