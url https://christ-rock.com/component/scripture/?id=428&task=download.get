--- v0 (2026-08-28)
+++ v1 (2026-10-13)
@@ -33,110 +33,110 @@
   <Override PartName="/ppt/slides/slide8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide15.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide15.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide17.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide17.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="Rb0986ed404d84c5c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="Rd233f2d21ffa4f0b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="R2758a4d4398d43ae" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R09d2c926ccf04197" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="Rdfb4cc4b3e6b4859" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="R2cc6f0eb4f8b47bc" /></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
-    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="R1c43a0d65a704847"/>
+    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="R4031819d4e264808"/>
   </p:sldMasterIdLst>
   <p:notesMasterIdLst>
-    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="Rec796d845492451b"/>
+    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="R2f9d059790fc4b9a"/>
   </p:notesMasterIdLst>
   <p:sldIdLst>
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="R1eda40edae514aef"/>
-[...16 lines deleted...]
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="273" r:id="R194a29a470974658"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="R78646de4358e40a7"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="257" r:id="R3160fa83d6ae4808"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="258" r:id="R9173c9e4f7a244a6"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="259" r:id="Rf6e6df6f736e4249"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="260" r:id="R1d3a9f210e164186"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="261" r:id="R69f276d467b74887"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="262" r:id="Rc3e3d6edadf14cfc"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="263" r:id="R8c36edda39cd4cd9"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="264" r:id="Rb5047af5c69642e5"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="265" r:id="R5a39416649ba4e94"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="266" r:id="R4656166748044840"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="267" r:id="R56b00a129e4f43dd"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="268" r:id="R1f1b665f26414bd6"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="269" r:id="Ra291292face84647"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="270" r:id="Rb6e522c36d614d4d"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="271" r:id="R6faa1087b14d4235"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="272" r:id="R46aeb83b64c244eb"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="273" r:id="R4d510fc9fe454add"/>
   </p:sldIdLst>
   <p:sldSz cx="12192000" cy="6858000"/>
   <p:notesSz cx="6858000" cy="9144000"/>
 </p:presentation>
 </file>
 
 <file path=ppt/presProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentationPr xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:extLst>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{E76CE94A-603C-4142-B9EB-6D1370010A27}">
       <p14:discardImageEditData val="0"/>
     </p:ext>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{D31A062A-798A-4329-ABDD-BBA856620510}">
       <p14:defaultImageDpi val="32767"/>
     </p:ext>
     <p:ext xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" uri="{FD5EFAAD-0ECE-453E-9831-46B23BE46B34}">
       <p15:chartTrackingRefBased val="1"/>
     </p:ext>
   </p:extLst>
 </p:presentationPr>
 </file>
 
 <file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
 <a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}"/>
 </file>
 
-<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="R9b676ec920134a39" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R1c43a0d65a704847" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rec796d845492451b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="R4feafa869c724f2f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="R02416fd7b27b45b6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R1eda40edae514aef" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="Ra88bc39c80c443e1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R8a41406f2e6f4862" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R3aaf3b25645a4c81" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R245d0be3012c4ff7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R4ccfc4875a70476d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R56e9c7da285d4a24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="R86b94802f2df45e2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="Rab0d868ec4e64783" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="R8eb40fd8345e4bb3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="R22b1143d3e654731" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="R044d56ddf3af406e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="R9ec0606e47bc4064" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="Rfc889507ce3d4092" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="Raaa862ea331c465a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="R4b3d3a201ca540ac" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="R99d1669c7a394e25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml" Id="R194a29a470974658" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="Rdb5017b093c541a8" /></Relationships>
+<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="Rcc9efaf516fc4ba9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R4031819d4e264808" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R2f9d059790fc4b9a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="R5ecc829b2b3b44fc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="Rfe8ddd0454d4411e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R78646de4358e40a7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R3160fa83d6ae4808" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R9173c9e4f7a244a6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="Rf6e6df6f736e4249" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R1d3a9f210e164186" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R69f276d467b74887" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="Rc3e3d6edadf14cfc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="R8c36edda39cd4cd9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="Rb5047af5c69642e5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="R5a39416649ba4e94" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="R4656166748044840" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="R56b00a129e4f43dd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="R1f1b665f26414bd6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="Ra291292face84647" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="Rb6e522c36d614d4d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="R6faa1087b14d4235" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="R46aeb83b64c244eb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml" Id="R4d510fc9fe454add" /></Relationships>
+</file>
+
+<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="R472219f2e54147ec" /></Relationships>
 </file>
 
 <file path=ppt/notesMasters/notesMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notesMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgRef idx="1001">
         <a:schemeClr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" val="bg1"/>
       </p:bgRef>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Header Placeholder"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph type="hdr" sz="quarter"/>
@@ -340,102 +340,102 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="Ra8abe1b9b39e41b0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R23e9380e9e524661" /></Relationships>
-[...50 lines deleted...]
-<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R2d6feef8d861441f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R88a7c2c8ead24a25" /></Relationships>
+<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R14d442ec93554f73" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R0bed2047e19144b2" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide10.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="R8936fa14954f43d5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Raad9ccdde9c047a4" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide11.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="R075ab0826d734098" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rb813d7198ea14b27" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide12.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="R809ce047050a4bee" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rb2c6b6c8467749a3" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide13.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="R1b0f5b2b148f47d8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R14c50ea7bcf546cb" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide14.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="Rd536ef01842e4a5d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R1e7c4478c0c74deb" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide15.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="R99e9e270b5104fec" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R34a367fb5b7d422e" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide16.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="R3c3af535e32b43ab" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R245daedf783b4019" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide17.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="R35d632ad23514435" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R2e72bbfe20524a83" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide18.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml" Id="R8ebbf2018ec04510" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R51873be648d141e5" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R1214e04c521243b5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rbcd7bfd735574e7d" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="Rcb091a1bcbaa4b4b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rf1327213e3c84017" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R8dc53d01a15e46b6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R2a6ce5a822804d34" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R4ce93222d6b84475" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R128148549f9b455d" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R96415e4d553e40ea" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R158bd1a370a34059" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="Ra94bfdf1ce924482" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R97a236e6b73e48c9" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="R0df6984ff7334644" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rece11ef73b4e4ac6" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="Rfc913e3b2b2140bc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R38c74cc8872d40be" /></Relationships>
 </file>
 
 <file path=ppt/notesSlides/notesSlide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
@@ -2104,100 +2104,100 @@
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
-<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R6a0e0d50aceb410e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="R9409fa3115924595" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="R54c85645a9ab4ee4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="R4b31a2b00d12434a" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R55f58f6bc4724bcd" /></Relationships>
+<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Rf4e9cba9a4bc4c5e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="Raecc6d819df8439a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="R4f0858a8578f4038" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="R2b515937434f4e35" /></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Rca6680b8b2b24bff" /></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld name="Default">
     <p:bg>
       <p:bgPr>
         <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R9409fa3115924595"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Raecc6d819df8439a"/>
           <a:stretch/>
         </a:blipFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3A61F82E-79D3-41BA-891F-3EE6703D1D59}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rot="0" flipH="0" flipV="0">
             <a:off x="0" y="6120"/>
             <a:ext cx="8567640" cy="6267600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R54c85645a9ab4ee4"/>
+            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R4f0858a8578f4038"/>
             <a:srcRect l="0" t="0" r="0" b="0"/>
             <a:stretch/>
           </a:blipFill>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="90000" tIns="46800" rIns="90000" bIns="46800" anchor="ctr">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:endParaRPr sz="2400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
@@ -3223,116 +3223,116 @@
                 <a:ea typeface="Times New Roman"/>
                 <a:cs typeface="Times New Roman"/>
               </a:rPr>
               <a:t>&lt;number&gt;</a:t>
             </a:fld>
             <a:endParaRPr sz="1400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
               <a:cs typeface="Times New Roman"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="18" name=""/>
           <p:cNvPicPr>
             <a:picLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="R4b31a2b00d12434a"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="R2b515937434f4e35"/>
           <a:stretch xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="8675640" y="6237000"/>
             <a:ext cx="468360" cy="621000"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="blank">
   <p:cSld name="Scripture 16:9">
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="Rdf8210653c0842fc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="Rf87274da512b47a4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rc71b61c8f02b457c" /></Relationships>
+<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="R21b7dc8402aa4aa3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R4e6f5a0383dd4802" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Re569f41deefa462f" /></Relationships>
 </file>
 
 <file path=ppt/slideMasters/slideMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="Rf87274da512b47a4"/>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="Rc71b61c8f02b457c"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="R4e6f5a0383dd4802"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="Re569f41deefa462f"/>
   </p:sldLayoutIdLst>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slideMasters/theme/theme2.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>
     <a:clrScheme name="LibreOffice">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="000000"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="FFFFFF"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="18A303"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="0369A3"/>
@@ -3396,102 +3396,102 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R6dc8a77c121b4de1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="R919b6d29442146f2" /></Relationships>
-[...50 lines deleted...]
-<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R2e3575f50b614dbd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="R4fe00591ac3c463a" /></Relationships>
+<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rd116b5614edf4894" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="R0dfee25bbc4441dd" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide10.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rbce24b5fe85449a5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide10.xml" Id="R4af23fecf46e4517" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide11.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R777eae4509d64e0a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide11.xml" Id="R75372888a7404b44" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide12.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rae60f912036f4eb3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide12.xml" Id="R13a2948eabb948f1" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide13.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R78a138394db94d6c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide13.xml" Id="R41fd1784d4b8416d" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide14.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rce60ad9fcc194b6c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide14.xml" Id="R4080b43f0bb24e13" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide15.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rb25b9a29965c4d70" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide15.xml" Id="R528b2515bd01493e" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide16.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Refa67e8fe6b34204" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide16.xml" Id="R204bac40331b4dd1" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide17.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rf95d1a857f534e38" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide17.xml" Id="Rd69a7f0c9fac40e6" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide18.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R0540a6fc3dcb4d96" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide18.xml" Id="R98ceb61cbb7340da" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Ra41dbd58d965468a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide2.xml" Id="R3d742b2137484c6e" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R581c81fb8d014db8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide3.xml" Id="Rbd9be09fdb1e4b4b" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rb07d2e8809c0497f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide4.xml" Id="R6ce3779673b549f2" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rc017f61c3b6e45df" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide5.xml" Id="R9cc9afb1e34b4f66" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R13ed2c6e271844dd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide6.xml" Id="Rb4e9aa27e7ea4048" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R498991f2efb64fc9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide7.xml" Id="R8bde211ce16d410f" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R2650e031542b4a9c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide8.xml" Id="Rb3da923a9dab4ca5" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R43ac29eeb1e843f7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="Rffc150b3adc44e4e" /></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
@@ -3509,65 +3509,69 @@
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="762000" y="514350"/>
             <a:ext cx="10668000" cy="1104900"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇第40章</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="2000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Psalms 40 · KJV</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="576743962"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide10.xml><?xml version="1.0" encoding="utf-8"?>
@@ -3585,183 +3589,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 40:9  |  Psalms 40:9 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我在大會中宣傳公義的佳音； 我必不止住我的嘴唇。 耶和華啊，這是你所知道的。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2500">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>I have preached righteousness in the great congregation: lo, I have not refrained my lips, O LORD, thou knowest.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -3777,179 +3743,141 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 40:10  |  Psalms 40:10 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我未曾把你的公義藏在心裏； 我已陳明你的信實和你的救恩； 我在大會中未曾隱瞞你的慈愛和誠實。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>I have not hid thy righteousness within my heart; I have declared thy faithfulness and thy salvation: I have not concealed thy lovingkindness and thy truth from the great congregation.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
@@ -3969,183 +3897,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 40:11  |  Psalms 40:11 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>耶和華啊，求你不要向我止住你的慈悲！ 願你的慈愛和誠實常常保佑我！</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2500">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Withhold not thou thy tender mercies from me, O LORD: let thy lovingkindness and thy truth continually preserve me.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4161,179 +4051,141 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 40:12  |  Psalms 40:12 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>因有無數的禍患圍困我， 我的罪孽追上了我，使我不能昂首； 這罪孽比我的頭髮還多， 我就心寒膽戰。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>For innumerable evils have compassed me about: mine iniquities have taken hold upon me, so that I am not able to look up; they are more than the hairs of mine head: therefore my heart faileth me.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
@@ -4353,183 +4205,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 40:13  |  Psalms 40:13 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>耶和華啊，求你開恩搭救我！ 耶和華啊，求你速速幫助我！</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Be pleased, O LORD, to deliver me: O LORD, make haste to help me.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4545,183 +4359,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 40:14  |  Psalms 40:14 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>願那些尋找我、要滅我命的，一同抱愧蒙羞！ 願那些喜悅我受害的，退後受辱！</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2300">
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Let them be ashamed and confounded together that seek after my soul to destroy it; let them be driven backward and put to shame that wish me evil.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4737,183 +4513,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 40:15  |  Psalms 40:15 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>願那些對我說阿哈、阿哈的， 因羞愧而敗亡！</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Let them be desolate for a reward of their shame that say unto me, Aha, aha.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4929,183 +4667,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 40:16  |  Psalms 40:16 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>願一切尋求你的，因你高興歡喜！ 願那些喜愛你救恩的，常說：當尊耶和華為大！</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2500">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Let all those that seek thee rejoice and be glad in thee: let such as love thy salvation say continually, The LORD be magnified.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5121,183 +4821,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 40:17  |  Psalms 40:17 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>但我是困苦窮乏的，主仍顧念我； 你是幫助我的，搭救我的。 神啊，求你不要耽延！</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2500">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>But I am poor and needy; yet the Lord thinketh upon me: thou art my help and my deliverer; make no tarrying, O my God.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5313,183 +4975,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 40:1  |  Psalms 40:1 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>大衛的詩，交與伶長。 我曾耐性等候耶和華； 他垂聽我的呼求。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2500">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>To the chief Musician, A Psalm of David. I waited patiently for the LORD; and he inclined unto me, and heard my cry.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5505,183 +5129,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 40:2  |  Psalms 40:2 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>他從禍坑裏， 從淤泥中，把我拉上來， 使我的腳立在磐石上， 使我腳步穩當。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2500">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>He brought me up also out of an horrible pit, out of the miry clay, and set my feet upon a rock, and established my goings.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5697,183 +5283,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 40:3  |  Psalms 40:3 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>他使我口唱新歌， 就是讚美我們神的話。 許多人必看見而懼怕， 並要倚靠耶和華。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2500">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And he hath put a new song in my mouth, even praise unto our God: many shall see it, and fear, and shall trust in the LORD.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5889,183 +5437,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 40:4  |  Psalms 40:4 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>那倚靠耶和華、 不理會狂傲和偏向虛假之輩的， 這人便為有福！</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2500">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Blessed is that man that maketh the LORD his trust, and respecteth not the proud, nor such as turn aside to lies.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6081,183 +5591,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 40:5  |  Psalms 40:5 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>耶和華－我的神啊，你所行的奇事， 並你向我們所懷的意念甚多，不能向你陳明； 若要陳明，其事不可勝數。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1900">
+              <a:rPr sz="1800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Many, O LORD my God, are thy wonderful works which thou hast done, and thy thoughts which are to us-ward: they cannot be reckoned up in order unto thee: if I would declare and speak of them, they are more than can be numbered.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6273,183 +5745,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 40:6  |  Psalms 40:6 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>祭物和禮物，你不喜悅； 你已經開通我的耳朵。 燔祭和贖罪祭非你所要。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2500">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Sacrifice and offering thou didst not desire; mine ears hast thou opened: burnt offering and sin offering hast thou not required.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6465,183 +5899,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 40:7  |  Psalms 40:7 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>那時我說：看哪，我來了！ 我的事在經卷上已經記載了。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Then said I, Lo, I come: in the volume of the book it is written of me,</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6657,183 +6053,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 40:8  |  Psalms 40:8 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我的神啊，我樂意照你的旨意行； 你的律法在我心裏。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>I delight to do thy will, O my God: yea, thy law is within my heart.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>