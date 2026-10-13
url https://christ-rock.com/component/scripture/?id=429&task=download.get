--- v0 (2026-08-28)
+++ v1 (2026-10-13)
@@ -23,105 +23,105 @@
   <Override PartName="/ppt/slides/slide3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R4abfdc36c03e450f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R650ad57964094f10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="R4bd3829f2416407f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R1261fe871107412f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R3a5e2e26c77a4931" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="Rd6390dba17a845e2" /></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
-    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="R426b279edf9b486c"/>
+    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="R8ac07a79242c48e6"/>
   </p:sldMasterIdLst>
   <p:notesMasterIdLst>
-    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="R4b2429f747b34d9c"/>
+    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="R7567a6f226a3408e"/>
   </p:notesMasterIdLst>
   <p:sldIdLst>
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="Rf282829c7bb848fc"/>
-[...11 lines deleted...]
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="268" r:id="R7d601f15d2a440fe"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="Ra45887bd3a08460f"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="257" r:id="Rc96eaf81dcf948bd"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="258" r:id="R64a14fe6595f402e"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="259" r:id="R72111d57a8b64454"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="260" r:id="Rc5ef35c15ff14f30"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="261" r:id="R04848ea37e6a4dd4"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="262" r:id="Rbd394647e2924ab1"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="263" r:id="Rc5b3fc3a85e14cb5"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="264" r:id="Rf2714ca0d9114279"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="265" r:id="R0c369cd1f2bd4792"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="266" r:id="R55e273eaa239487e"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="267" r:id="R6692aa4b52cf4b40"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="268" r:id="R05960e0b99bb4041"/>
   </p:sldIdLst>
   <p:sldSz cx="12192000" cy="6858000"/>
   <p:notesSz cx="6858000" cy="9144000"/>
 </p:presentation>
 </file>
 
 <file path=ppt/presProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentationPr xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:extLst>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{E76CE94A-603C-4142-B9EB-6D1370010A27}">
       <p14:discardImageEditData val="0"/>
     </p:ext>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{D31A062A-798A-4329-ABDD-BBA856620510}">
       <p14:defaultImageDpi val="32767"/>
     </p:ext>
     <p:ext xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" uri="{FD5EFAAD-0ECE-453E-9831-46B23BE46B34}">
       <p15:chartTrackingRefBased val="1"/>
     </p:ext>
   </p:extLst>
 </p:presentationPr>
 </file>
 
 <file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
 <a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}"/>
 </file>
 
-<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="R518efa07820a4ae6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R426b279edf9b486c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R4b2429f747b34d9c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="Rb790c95edad848f1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="Ra7a9d9c5b02c4e1d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="Rf282829c7bb848fc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R1c7935a0a55d4c6a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="Rb20a915fe4504f4c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="Rda31f78b7e7349b4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="Rd951a55a2f1e4674" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="Rc4226b1c0fd947f7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R8614392c98c64437" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="R78ec2baf27d14e38" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R7367e6ea31f74692" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="R9e03d4d4aa8a4609" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="Rdf2c95a09d394d04" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="R2d20ee36cd9b48b4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="R7d601f15d2a440fe" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="R049a9b87ed8b4d56" /></Relationships>
+<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="R5ecc5f508fe24cb9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R8ac07a79242c48e6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R7567a6f226a3408e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="R563b591f2d7d4a7c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="Ra8dbbea9edf04576" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="Ra45887bd3a08460f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="Rc96eaf81dcf948bd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R64a14fe6595f402e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R72111d57a8b64454" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="Rc5ef35c15ff14f30" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R04848ea37e6a4dd4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="Rbd394647e2924ab1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="Rc5b3fc3a85e14cb5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="Rf2714ca0d9114279" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="R0c369cd1f2bd4792" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="R55e273eaa239487e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="R6692aa4b52cf4b40" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="R05960e0b99bb4041" /></Relationships>
+</file>
+
+<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="R98fe6da54a46476b" /></Relationships>
 </file>
 
 <file path=ppt/notesMasters/notesMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notesMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgRef idx="1001">
         <a:schemeClr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" val="bg1"/>
       </p:bgRef>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Header Placeholder"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph type="hdr" sz="quarter"/>
@@ -325,87 +325,87 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="Rd50149ebe89d4682" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R8ba1219f559349c8" /></Relationships>
-[...35 lines deleted...]
-<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R67e0d70dc81c49f3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rdcf8a2d0b5854ffb" /></Relationships>
+<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="Rc602189b596e44cf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rb0593670c1284a58" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide10.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="Rbfed36748a164244" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R22fcdd7c21b542c5" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide11.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="Re4294755815644a3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R0afe7a540a0d4af6" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide12.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="Rfcee18e0796546d7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Re6d74c2cea6c4283" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide13.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="Rfedaf6c3751442a1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rfbe8e0442a0f47d2" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R609a30e057a54bbd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rb39d72c802004625" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="Rfdb1db1ba2094ec4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R6daf0a2ecde04636" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R5705973a2904457b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R68e9035cfdb74310" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R903a87fdaf3b44fc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R2c25db8245e34faa" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R124432623a37433f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R5b1c2ec6ee8e44ad" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="Rd484b2266f354b05" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R1bb12d60ff1f4fb5" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="R43a049922c2c4787" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Raf50872d239c4f97" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="Rf9f23985acba4e31" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R77649639511640e2" /></Relationships>
 </file>
 
 <file path=ppt/notesSlides/notesSlide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
@@ -1599,100 +1599,100 @@
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
-<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R033626a28d604256" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="R7f488e16957a4d50" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="R79a954a9f9b1426c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="R5536bde4d4f0485b" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R4acb07202b3c4b8f" /></Relationships>
+<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R5647018c8a1f468f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="Rd6832caea77847e2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="R0c0dc2bf4a534f1f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="R6329ea519672410c" /></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Rcc229fb38c6a4173" /></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld name="Default">
     <p:bg>
       <p:bgPr>
         <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R7f488e16957a4d50"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Rd6832caea77847e2"/>
           <a:stretch/>
         </a:blipFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3A61F82E-79D3-41BA-891F-3EE6703D1D59}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rot="0" flipH="0" flipV="0">
             <a:off x="0" y="6120"/>
             <a:ext cx="8567640" cy="6267600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R79a954a9f9b1426c"/>
+            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R0c0dc2bf4a534f1f"/>
             <a:srcRect l="0" t="0" r="0" b="0"/>
             <a:stretch/>
           </a:blipFill>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="90000" tIns="46800" rIns="90000" bIns="46800" anchor="ctr">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:endParaRPr sz="2400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
@@ -2718,116 +2718,116 @@
                 <a:ea typeface="Times New Roman"/>
                 <a:cs typeface="Times New Roman"/>
               </a:rPr>
               <a:t>&lt;number&gt;</a:t>
             </a:fld>
             <a:endParaRPr sz="1400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
               <a:cs typeface="Times New Roman"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="18" name=""/>
           <p:cNvPicPr>
             <a:picLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="R5536bde4d4f0485b"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="R6329ea519672410c"/>
           <a:stretch xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="8675640" y="6237000"/>
             <a:ext cx="468360" cy="621000"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="blank">
   <p:cSld name="Scripture 16:9">
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="Rc8f6e07b2d3d4595" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R127de92fe4d648d3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R93b1347dadaf47b5" /></Relationships>
+<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="Ra805befc554c4587" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="Rfa103c55a36748a2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R2c7bc7b6806b40da" /></Relationships>
 </file>
 
 <file path=ppt/slideMasters/slideMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="R127de92fe4d648d3"/>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="R93b1347dadaf47b5"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="Rfa103c55a36748a2"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="R2c7bc7b6806b40da"/>
   </p:sldLayoutIdLst>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slideMasters/theme/theme2.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>
     <a:clrScheme name="LibreOffice">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="000000"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="FFFFFF"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="18A303"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="0369A3"/>
@@ -2891,87 +2891,87 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R3a240e0e1fd04a07" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="R30c9ce306aa641a7" /></Relationships>
-[...35 lines deleted...]
-<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R37cd8c137e8e43d4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="Red38b2590bb64033" /></Relationships>
+<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R656749dbe24a4123" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="Rd681f320cb524b61" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide10.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rf30c31740401479d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide10.xml" Id="R84619fd18f8f470d" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide11.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R272fc091543c4f0e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide11.xml" Id="Ree727ec822374337" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide12.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Ra52b6c964e704ccc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide12.xml" Id="Ra373e45cb60a428b" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide13.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R90cfb683ac9f43c4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide13.xml" Id="R825ba36a0f334892" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R560acc8eed4c4c7e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide2.xml" Id="R525a24ec40a14a2c" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Ra281569fd9be4866" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide3.xml" Id="R5fe4a1c42f13483f" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R362d8aa05153439a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide4.xml" Id="Rc5569ab88b054722" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rc5144b0ff7324d9c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide5.xml" Id="R8240b1e87b324157" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R74149bc109a14960" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide6.xml" Id="R0c545608ae4a46ca" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R84d56e38644542f7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide7.xml" Id="R39b6ae3e43a040d9" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R01c8acf8061146b9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide8.xml" Id="Rf9cad0bc0ad94059" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R67aee8df3f2c4eff" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="R930b5a6a39d84e58" /></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
@@ -2989,65 +2989,69 @@
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="762000" y="514350"/>
             <a:ext cx="10668000" cy="1104900"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇第36章</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="2000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Psalms 36 · KJV</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="576743962"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide10.xml><?xml version="1.0" encoding="utf-8"?>
@@ -3065,183 +3069,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 36:9  |  Psalms 36:9 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>因為，在你那裏有生命的源頭； 在你的光中，我們必得見光。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>For with thee is the fountain of life: in thy light shall we see light.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -3257,183 +3223,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 36:10  |  Psalms 36:10 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>願你常施慈愛給認識你的人， 常以公義待心裏正直的人。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2500">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>O continue thy lovingkindness unto them that know thee; and thy righteousness to the upright in heart.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -3449,183 +3377,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 36:11  |  Psalms 36:11 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>不容驕傲人的腳踐踏我； 不容凶惡人的手趕逐我。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Let not the foot of pride come against me, and let not the hand of the wicked remove me.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -3641,183 +3531,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 36:12  |  Psalms 36:12 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>在那裏，作孽的人已經仆倒； 他們被推倒，不能再起來。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>There are the workers of iniquity fallen: they are cast down, and shall not be able to rise.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -3833,183 +3685,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 36:1  |  Psalms 36:1 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>耶和華的僕人大衛的詩，交與伶長。 惡人的罪過在他心裏說： 我眼中不怕神！</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2300">
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>To the chief Musician, A Psalm of David the servant of the LORD. The transgression of the wicked saith within my heart, that there is no fear of God before his eyes.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4025,183 +3839,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 36:2  |  Psalms 36:2 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>他自誇自媚， 以為他的罪孽終不顯露，不被恨惡。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>For he flattereth himself in his own eyes, until his iniquity be found to be hateful.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4217,183 +3993,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 36:3  |  Psalms 36:3 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>他口中的言語盡是罪孽詭詐； 他與智慧善行已經斷絕。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>The words of his mouth are iniquity and deceit: he hath left off to be wise, and to do good.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4409,183 +4147,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 36:4  |  Psalms 36:4 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>他在床上圖謀罪孽， 定意行不善的道，不憎惡惡事。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2500">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>He deviseth mischief upon his bed; he setteth himself in a way that is not good; he abhorreth not evil.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4601,183 +4301,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 36:5  |  Psalms 36:5 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>耶和華啊，你的慈愛上及諸天； 你的信實達到穹蒼。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Thy mercy, O LORD, is in the heavens; and thy faithfulness reacheth unto the clouds.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4793,183 +4455,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 36:6  |  Psalms 36:6 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>你的公義好像高山； 你的判斷如同深淵。 耶和華啊，人民、牲畜，你都救護。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2500">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Thy righteousness is like the great mountains; thy judgments are a great deep: O LORD, thou preservest man and beast.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4985,183 +4609,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 36:7  |  Psalms 36:7 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>神啊，你的慈愛何其寶貴！ 世人投靠在你翅膀的蔭下。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2500">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>How excellent is thy lovingkindness, O God! therefore the children of men put their trust under the shadow of thy wings.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5177,183 +4763,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 36:8  |  Psalms 36:8 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>他們必因你殿裏的肥甘得以飽足； 你也必叫他們喝你樂河的[水]。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2500">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>They shall be abundantly satisfied with the fatness of thy house; and thou shalt make them drink of the river of thy pleasures.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>