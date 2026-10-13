--- v0 (2026-08-28)
+++ v1 (2026-10-13)
@@ -39,113 +39,113 @@
   <Override PartName="/ppt/slides/slide11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide15.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide15.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide17.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide17.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide19.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide19.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide20.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide20.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R85f805bd9b234e7f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R70e336cb7e444c47" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="R9fee87150369472b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="Rddbf0b05d69c4d24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="Rb910ad9599a34d43" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="R52e6cf055c8748da" /></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
-    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="Rc924a1a3cc8a442c"/>
+    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="R301c17eacf2c49ca"/>
   </p:sldMasterIdLst>
   <p:notesMasterIdLst>
-    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="Rfa8ae2cd3c024405"/>
+    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="R0758dfc2aba2420a"/>
   </p:notesMasterIdLst>
   <p:sldIdLst>
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="R2d23cb14749a4940"/>
-[...19 lines deleted...]
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="276" r:id="R6978891ea5134e0d"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="Rbc3feac1641b408b"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="257" r:id="Re7a70185e50148c6"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="258" r:id="R0d0eead7eb504ae7"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="259" r:id="R252e1705337d40b2"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="260" r:id="R2ec55b2953f345ef"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="261" r:id="Rf23280e9192742b9"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="262" r:id="R529e4d12a28d4e10"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="263" r:id="Rc45a5731539c4ba8"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="264" r:id="Rf51ea6a1a51a4bbb"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="265" r:id="R04287329871e4e22"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="266" r:id="Rfc085a30bc364387"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="267" r:id="R8a2a5b395e274d73"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="268" r:id="R8b34670d74e34f01"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="269" r:id="R360ad6a427044402"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="270" r:id="R9c34adcf1cba437b"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="271" r:id="R379ce13188784cf1"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="272" r:id="R27ff57dfaa7f4dde"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="273" r:id="R8a80603742b443e8"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="274" r:id="Re57d223b7f684ed1"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="275" r:id="R40b4e676c2574943"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="276" r:id="R276ed897d447496b"/>
   </p:sldIdLst>
   <p:sldSz cx="12192000" cy="6858000"/>
   <p:notesSz cx="6858000" cy="9144000"/>
 </p:presentation>
 </file>
 
 <file path=ppt/presProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentationPr xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:extLst>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{E76CE94A-603C-4142-B9EB-6D1370010A27}">
       <p14:discardImageEditData val="0"/>
     </p:ext>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{D31A062A-798A-4329-ABDD-BBA856620510}">
       <p14:defaultImageDpi val="32767"/>
     </p:ext>
     <p:ext xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" uri="{FD5EFAAD-0ECE-453E-9831-46B23BE46B34}">
       <p15:chartTrackingRefBased val="1"/>
     </p:ext>
   </p:extLst>
 </p:presentationPr>
 </file>
 
 <file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
 <a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}"/>
 </file>
 
-<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="R24f08527a6bd446c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Rc924a1a3cc8a442c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rfa8ae2cd3c024405" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="R096e85f0223f4403" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="Rc4efa646084f4b59" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R2d23cb14749a4940" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="Rc1f509e2a5204b46" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R333bc2cf5ae9493d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R7b8f991d7eb94cba" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="Rd4e296422cb849b9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="Rda010e253d2a4bd8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R657ea701ef124a59" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="Rb745028d65d44ba8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R23c98889f120472d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="R4db5c601b60d4034" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="R9fae99e4113e4957" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="R1141bcbd6e994b19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="R944d57e832c84b47" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="R5ec33e48bb30458b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="R7b053528985c405d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="R3f6515cca7de4386" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="Re0ef06da2c0a4a75" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml" Id="Ra03949149ad944a0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide19.xml" Id="R06e6cf0ea5484b15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide20.xml" Id="Rdf6ab994d9fb4f73" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide21.xml" Id="R6978891ea5134e0d" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="R9fb7a200fa0e4a2a" /></Relationships>
+<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="R4781a98708914ab0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R301c17eacf2c49ca" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R0758dfc2aba2420a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="R4467fccf165d4a30" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="Rc7f9378aeef74674" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="Rbc3feac1641b408b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="Re7a70185e50148c6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R0d0eead7eb504ae7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R252e1705337d40b2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R2ec55b2953f345ef" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="Rf23280e9192742b9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R529e4d12a28d4e10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="Rc45a5731539c4ba8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="Rf51ea6a1a51a4bbb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="R04287329871e4e22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="Rfc085a30bc364387" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="R8a2a5b395e274d73" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="R8b34670d74e34f01" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="R360ad6a427044402" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="R9c34adcf1cba437b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="R379ce13188784cf1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="R27ff57dfaa7f4dde" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml" Id="R8a80603742b443e8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide19.xml" Id="Re57d223b7f684ed1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide20.xml" Id="R40b4e676c2574943" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide21.xml" Id="R276ed897d447496b" /></Relationships>
+</file>
+
+<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="R1928c3687d694af8" /></Relationships>
 </file>
 
 <file path=ppt/notesMasters/notesMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notesMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgRef idx="1001">
         <a:schemeClr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" val="bg1"/>
       </p:bgRef>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Header Placeholder"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph type="hdr" sz="quarter"/>
@@ -349,111 +349,111 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="Raee71ae693bb4a77" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R0b7f96a33e904caf" /></Relationships>
-[...59 lines deleted...]
-<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="Rc35046dd9446439f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R44f8396ef05a4e0c" /></Relationships>
+<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R04c81fb4468d4272" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R77b84e923968401b" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide10.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="R32049658f2e248ea" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R52536576b8b441ea" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide11.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="R13e6d47d51bc4202" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R62b6c8bfa3064f5b" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide12.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="Ra08e0b902c65437f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rffc90a98d5ed47a5" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide13.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="Ree118140ad9a439a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R2b02615d21754bd5" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide14.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="R71cea34102b84798" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rb7d7a9c0bc304ea5" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide15.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="R7f4afcdac9584494" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R64a764706ad14bb2" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide16.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="R03920886d5c14c84" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R453abdacf5fb4d49" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide17.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="R8e4cbe0b7b674809" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R80f86e8f162e4c93" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide18.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml" Id="R6bcab787a7a14a0a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R9a69c219b82a4fd3" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide19.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide19.xml" Id="R6987fc76cd294025" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R5537ce984bb94336" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="Rd273112982184f4c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rccd74a7580d34845" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide20.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide20.xml" Id="R69c076484b7f46d1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R37e38d5076394bfb" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide21.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide21.xml" Id="R6d6e0825d62f405e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rba87d02e5a194b50" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="Ra58fe05452664b1e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R05a45bd713d74931" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="Ra57c254c100246fc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R459f52626dae4da9" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="Rf3afe78ae035449d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R28be35800b664b87" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R8eddd0889df14600" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R1593af2ed1bb4803" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R832f3798690047ea" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R28a899b090a34f08" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="R13074800b2ec40d5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R1981094e55054ea9" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R946ccf8be1a244f6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R6c08a9fd01fd4a58" /></Relationships>
 </file>
 
 <file path=ppt/notesSlides/notesSlide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
@@ -2407,100 +2407,100 @@
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
-<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Ra144f505b724436d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="R3a14c114ad2c4f3a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="R50ff5d4c143343a4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="R42176b7288284df2" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R62526533648c4fff" /></Relationships>
+<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R80547fcb27cf4672" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="R10824916d1dd4742" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="R63bc5e69650e491b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="Ra45d77da541849be" /></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Rcd938fe14cd24f2e" /></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld name="Default">
     <p:bg>
       <p:bgPr>
         <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R3a14c114ad2c4f3a"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R10824916d1dd4742"/>
           <a:stretch/>
         </a:blipFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3A61F82E-79D3-41BA-891F-3EE6703D1D59}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rot="0" flipH="0" flipV="0">
             <a:off x="0" y="6120"/>
             <a:ext cx="8567640" cy="6267600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R50ff5d4c143343a4"/>
+            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R63bc5e69650e491b"/>
             <a:srcRect l="0" t="0" r="0" b="0"/>
             <a:stretch/>
           </a:blipFill>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="90000" tIns="46800" rIns="90000" bIns="46800" anchor="ctr">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:endParaRPr sz="2400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
@@ -3526,116 +3526,116 @@
                 <a:ea typeface="Times New Roman"/>
                 <a:cs typeface="Times New Roman"/>
               </a:rPr>
               <a:t>&lt;number&gt;</a:t>
             </a:fld>
             <a:endParaRPr sz="1400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
               <a:cs typeface="Times New Roman"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="18" name=""/>
           <p:cNvPicPr>
             <a:picLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="R42176b7288284df2"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="Ra45d77da541849be"/>
           <a:stretch xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="8675640" y="6237000"/>
             <a:ext cx="468360" cy="621000"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="blank">
   <p:cSld name="Scripture 16:9">
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="Rffe4b56c6a46434c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R758a685a4fd64440" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R362ced8afe0e4df7" /></Relationships>
+<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="Rc5c45373b5864d5e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R61ace1494eab4bdd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rb1d3244b049c47af" /></Relationships>
 </file>
 
 <file path=ppt/slideMasters/slideMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="R758a685a4fd64440"/>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="R362ced8afe0e4df7"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="R61ace1494eab4bdd"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="Rb1d3244b049c47af"/>
   </p:sldLayoutIdLst>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slideMasters/theme/theme2.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>
     <a:clrScheme name="LibreOffice">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="000000"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="FFFFFF"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="18A303"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="0369A3"/>
@@ -3699,111 +3699,111 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R753c91ae35fc468f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="Rf09e7983f4b0464f" /></Relationships>
-[...59 lines deleted...]
-<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R6962fa449f3344db" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="Rabbe564b381f414f" /></Relationships>
+<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rc8dbe1aa306a4bf8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="R936a6495f90d4cf2" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide10.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rfc037672fb9f4308" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide10.xml" Id="Rb212dcc71e3c4833" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide11.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R20aaf03d4b914c9a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide11.xml" Id="R1441750358ce48b1" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide12.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rf7a96633c0744bf8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide12.xml" Id="R459c771ef8474223" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide13.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R98827f0d00ad4d9c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide13.xml" Id="R1c77e9fd59024ae3" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide14.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rffd6f13d5d8942a0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide14.xml" Id="R62482115e22f4ae9" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide15.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R9fdbe492e1f547b2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide15.xml" Id="Rec6a9912241c4215" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide16.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Ra60d49b488574da8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide16.xml" Id="R495e30d1c4234f67" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide17.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R856dacba2d474f72" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide17.xml" Id="Rf5913066d57f4d76" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide18.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R799ec167c1754f36" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide18.xml" Id="R2e67a16e35244e96" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide19.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R14139898f9b34b29" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide19.xml" Id="R265e7eba23a84790" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Re848a7c9ae024498" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide2.xml" Id="Rb9a8754e7fb14f58" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide20.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R090ab5c3a0554a4c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide20.xml" Id="R9e399ac8eab148dc" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide21.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R4e8d4cfdae8e4325" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide21.xml" Id="R4727ef58f9814b72" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R6c36b0bdcf1f4532" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide3.xml" Id="R7e1d5f0c8c0a4e21" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rc47d9030dc934ec7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide4.xml" Id="R3722ff972ed8432a" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R8940d2f168fe4073" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide5.xml" Id="Rdac6123a252d4bfa" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R8a6256c708344af1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide6.xml" Id="R5ea07ccd93a4439e" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R238115fd4a504f1c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide7.xml" Id="R28997884e382464b" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R7857ee4d5e944cfe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide8.xml" Id="R82b56204046844e4" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R3cff7fb3b3914d26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="Ra0df324630654206" /></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
@@ -3821,65 +3821,69 @@
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="762000" y="514350"/>
             <a:ext cx="10668000" cy="1104900"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇第66章</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="2000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Psalms 66 · KJV</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="576743962"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide10.xml><?xml version="1.0" encoding="utf-8"?>
@@ -3897,183 +3901,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 66:9  |  Psalms 66:9 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>他使我們的性命存活， 也不叫我們的腳搖動。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Which holdeth our soul in life, and suffereth not our feet to be moved.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4089,183 +4055,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 66:10  |  Psalms 66:10 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>神啊，你曾試驗我們， 熬煉我們，如熬煉銀子一樣。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>For thou, O God, hast proved us: thou hast tried us, as silver is tried.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4281,183 +4209,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 66:11  |  Psalms 66:11 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>你使我們進入網羅， 把重擔放在我們的身上。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Thou broughtest us into the net; thou laidst affliction upon our loins.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4473,183 +4363,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 66:12  |  Psalms 66:12 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>你使人坐車軋我們的頭； 我們經過水火， 你卻使我們到豐富之地。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Thou hast caused men to ride over our heads; we went through fire and through water: but thou broughtest us out into a wealthy place.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4665,183 +4517,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 66:13  |  Psalms 66:13 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我要用燔祭進你的殿， 向你還我的願，</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>I will go into thy house with burnt offerings: I will pay thee my vows,</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4857,183 +4671,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 66:14  |  Psalms 66:14 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>就是在急難時我嘴唇所發的、 口中所許的。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Which my lips have uttered, and my mouth hath spoken, when I was in trouble.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5049,183 +4825,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 66:15  |  Psalms 66:15 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我要把肥牛作燔祭， 將公羊的香祭獻給你， 又把公牛和山羊獻上。 （細拉）</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>I will offer unto thee burnt sacrifices of fatlings, with the incense of rams; I will offer bullocks with goats. Selah.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5241,183 +4979,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 66:16  |  Psalms 66:16 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>凡敬畏神的人，你們都來聽！ 我要述說他為我所行的事。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Come and hear, all ye that fear God, and I will declare what he hath done for my soul.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5433,183 +5133,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 66:17  |  Psalms 66:17 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我曾用口求告他； 我的舌頭也稱他為高。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>I cried unto him with my mouth, and he was extolled with my tongue.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5625,183 +5287,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 66:18  |  Psalms 66:18 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我若心裏注重罪孽， 主必不聽。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>If I regard iniquity in my heart, the Lord will not hear me:</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5817,183 +5441,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 66:1  |  Psalms 66:1 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>一篇詩歌，交與伶長。 全地都當向神歡呼！</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>To the chief Musician, A Song or Psalm. Make a joyful noise unto God, all ye lands:</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6009,183 +5595,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 66:19  |  Psalms 66:19 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>但神實在聽見了； 他側耳聽了我禱告的聲音。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>But verily God hath heard me; he hath attended to the voice of my prayer.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6201,183 +5749,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 66:20  |  Psalms 66:20 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>神是應當稱頌的！ 他並沒有推卻我的禱告， 也沒有叫他的慈愛離開我。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Blessed be God, which hath not turned away my prayer, nor his mercy from me.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6393,183 +5903,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 66:2  |  Psalms 66:2 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>歌頌他名的榮耀！ 用讚美的言語將他的榮耀發明！</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Sing forth the honour of his name: make his praise glorious.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6585,183 +6057,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 66:3  |  Psalms 66:3 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>當對神說：你的作為何等可畏！ 因你的大能，仇敵要投降你。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Say unto God, How terrible art thou in thy works! through the greatness of thy power shall thine enemies submit themselves unto thee.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6777,183 +6211,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 66:4  |  Psalms 66:4 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>全地要敬拜你，歌頌你， 要歌頌你的名。 （細拉）</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>All the earth shall worship thee, and shall sing unto thee; they shall sing to thy name. Selah.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6969,183 +6365,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 66:5  |  Psalms 66:5 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>你們來看神所行的， 他向世人所做之事是可畏的。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Come and see the works of God: he is terrible in his doing toward the children of men.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7161,183 +6519,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 66:6  |  Psalms 66:6 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>他將海變成乾地，眾民步行過河； 我們在那裏因他歡喜。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>He turned the sea into dry land: they went through the flood on foot: there did we rejoice in him.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7353,183 +6673,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 66:7  |  Psalms 66:7 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>他用權能治理[萬民]，直到永遠。 他的眼睛鑒察列邦； 悖逆的人不可自高。 （細拉）</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>He ruleth by his power for ever; his eyes behold the nations: let not the rebellious exalt themselves. Selah.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7545,183 +6827,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 66:8  |  Psalms 66:8 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>萬民哪，你們當稱頌我們的神， 使人得聽讚美他的聲音。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>O bless our God, ye people, and make the voice of his praise to be heard:</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>