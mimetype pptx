--- v0 (2026-08-28)
+++ v1 (2026-10-13)
@@ -95,141 +95,141 @@
   <Override PartName="/ppt/slides/slide39.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide39.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide40.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide40.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide41.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide41.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide42.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide42.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide43.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide43.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide44.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide44.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide45.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide45.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide46.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide46.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide47.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide47.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide48.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide48.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide49.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide49.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R74bfe9b87b5348f4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R92151a57b76440c3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="Rc5eb52cb98674168" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R624914f02db84625" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R577bcd2690e8438b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="Recfa412beb424f15" /></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
-    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="R5554a3e4ddd54655"/>
+    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="R86aefbb8d1f24a30"/>
   </p:sldMasterIdLst>
   <p:notesMasterIdLst>
-    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="R947c758dbb84462d"/>
+    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="Ra19703b736ea47c6"/>
   </p:notesMasterIdLst>
   <p:sldIdLst>
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="Rd9b88c44f59e442b"/>
-[...47 lines deleted...]
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="304" r:id="R91129565f95b4e67"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="R918627e1559747aa"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="257" r:id="R4a1bfd3cb5cb4180"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="258" r:id="R9d8832cdf4954e44"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="259" r:id="R9b113029a33d448a"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="260" r:id="Rc7cf0eafa1ec47a4"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="261" r:id="Rbfa48c71985f4646"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="262" r:id="Rcb82465ac67c4542"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="263" r:id="R20cc3e9866434455"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="264" r:id="R4f1e8919524b461d"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="265" r:id="R908464a541004a23"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="266" r:id="Rd2c06883eb574d6e"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="267" r:id="R231fa4c24b34431c"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="268" r:id="R8671a65e74224caa"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="269" r:id="R41b63117838c46f8"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="270" r:id="R20a010159f14451e"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="271" r:id="R532b7fedbdad443a"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="272" r:id="R07b29e8966654549"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="273" r:id="R578b1d9d1b02492b"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="274" r:id="R66adbf9fd1ca4af5"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="275" r:id="Rae7845585ce14ef2"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="276" r:id="Rd8a402d47797465a"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="277" r:id="Rbf05e74fdc984c2e"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="278" r:id="R5b55465270c54c96"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="279" r:id="R6310ec938cdb4b7f"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="280" r:id="R57c203944e8546df"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="281" r:id="R158ea0b0426a4662"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="282" r:id="R384718700a884a42"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="283" r:id="R2fe14cf7c16f4022"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="284" r:id="R555d74210aac401b"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="285" r:id="R9dc32abdfdac4e2f"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="286" r:id="R46947d5b79c44a67"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="287" r:id="R46f0fe1c58314593"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="288" r:id="Rd62fdc9f5b61405a"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="289" r:id="Ree4f3dc7156641b7"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="290" r:id="R3a1cb3cdcd614326"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="291" r:id="Rd46ad02632ce4aa4"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="292" r:id="R77a86898ecf143ff"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="293" r:id="R9a5bb27987f94382"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="294" r:id="Rfdf4b0981b444442"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="295" r:id="R150414e1cbd34b7d"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="296" r:id="R7aa259f818b6471d"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="297" r:id="Rb67924c0b2b048a2"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="298" r:id="Rd33bb3bcb6924b01"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="299" r:id="R627528b5a46441c6"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="300" r:id="Rcbf09b080c6d4025"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="301" r:id="Re6f0e4bde3c44804"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="302" r:id="Rcb0408ee822a4fb4"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="303" r:id="R3e4ad6ffc62b49e3"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="304" r:id="Rd6488398ecc94a3c"/>
   </p:sldIdLst>
   <p:sldSz cx="12192000" cy="6858000"/>
   <p:notesSz cx="6858000" cy="9144000"/>
 </p:presentation>
 </file>
 
 <file path=ppt/presProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentationPr xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:extLst>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{E76CE94A-603C-4142-B9EB-6D1370010A27}">
       <p14:discardImageEditData val="0"/>
     </p:ext>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{D31A062A-798A-4329-ABDD-BBA856620510}">
       <p14:defaultImageDpi val="32767"/>
     </p:ext>
     <p:ext xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" uri="{FD5EFAAD-0ECE-453E-9831-46B23BE46B34}">
       <p15:chartTrackingRefBased val="1"/>
     </p:ext>
   </p:extLst>
 </p:presentationPr>
 </file>
 
 <file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
 <a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}"/>
 </file>
 
-<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="R537d6f111a454292" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R5554a3e4ddd54655" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R947c758dbb84462d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="R630864cfb30d4c95" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="Rc4e8774e80034de1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="Rd9b88c44f59e442b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R68029131ef0242a2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="Ra1938840d0714788" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R4b8d0a7cfdad433e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="Rdbde30ec506b4020" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R7381d9c378db4b2d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R2a40d6b8847742b4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="R00bd1ee1ae184f0a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="Rb3c015dff3794e2a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="Rae6536029ca84655" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="Rb201c023823b4e03" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="Re085c54a1b654c27" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="Rce8990422e374a18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="R1fe83802ac224fe8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="R6a4e3dc76c494434" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="Raef90b4e9a374c84" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="R8381b5316613420b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml" Id="Rfa21321ea977484e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide19.xml" Id="R5e77401294f44c5e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide20.xml" Id="Rb2c140d47f804d5e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide21.xml" Id="R2ae758dcae5b4a0c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide22.xml" Id="Rb8d174ab30f84f02" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide23.xml" Id="R78c2baa9e03440e3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide24.xml" Id="R3fa031e3a1334440" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide25.xml" Id="Rb966fdd5fadc46f3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide26.xml" Id="Rbfa4f8dc3cba41bb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide27.xml" Id="R3325638a716048a6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide28.xml" Id="Rbc1feaded9a641fe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide29.xml" Id="R264744ebdb774f4d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide30.xml" Id="R6a2784ae608442d6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide31.xml" Id="R583dcd329bf04317" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide32.xml" Id="Rf6f3eeac33f9470c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide33.xml" Id="Rc7d31ee1e0c34c7a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide34.xml" Id="Ra547137065194c05" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide35.xml" Id="R95680a6935ef4206" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide36.xml" Id="R4d2d4fe007f84653" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide37.xml" Id="R9ec83ed5b1ac4192" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide38.xml" Id="R1e7179470c8847ff" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide39.xml" Id="R09ac7c99b0864679" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide40.xml" Id="Rdbb2c2d011814277" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide41.xml" Id="R41f85d8c31a944d2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide42.xml" Id="R449ef3f848a74ecf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide43.xml" Id="Rdf3d287638ec46ac" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide44.xml" Id="R238bbfab295f4a8c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide45.xml" Id="R96724bb464164b45" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide46.xml" Id="R60d1e9fae96144b3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide47.xml" Id="Rb5d2409051f24e95" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide48.xml" Id="R0d1510453bc34f8c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide49.xml" Id="R91129565f95b4e67" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="Rf7d5ddffc04f4de0" /></Relationships>
+<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="R4e7f57a4205f4dc4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R86aefbb8d1f24a30" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Ra19703b736ea47c6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="Rd744a2216fd24dfb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="R737a3d6cfd944da5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R918627e1559747aa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R4a1bfd3cb5cb4180" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R9d8832cdf4954e44" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R9b113029a33d448a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="Rc7cf0eafa1ec47a4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="Rbfa48c71985f4646" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="Rcb82465ac67c4542" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="R20cc3e9866434455" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R4f1e8919524b461d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="R908464a541004a23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="Rd2c06883eb574d6e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="R231fa4c24b34431c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="R8671a65e74224caa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="R41b63117838c46f8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="R20a010159f14451e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="R532b7fedbdad443a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="R07b29e8966654549" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml" Id="R578b1d9d1b02492b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide19.xml" Id="R66adbf9fd1ca4af5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide20.xml" Id="Rae7845585ce14ef2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide21.xml" Id="Rd8a402d47797465a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide22.xml" Id="Rbf05e74fdc984c2e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide23.xml" Id="R5b55465270c54c96" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide24.xml" Id="R6310ec938cdb4b7f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide25.xml" Id="R57c203944e8546df" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide26.xml" Id="R158ea0b0426a4662" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide27.xml" Id="R384718700a884a42" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide28.xml" Id="R2fe14cf7c16f4022" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide29.xml" Id="R555d74210aac401b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide30.xml" Id="R9dc32abdfdac4e2f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide31.xml" Id="R46947d5b79c44a67" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide32.xml" Id="R46f0fe1c58314593" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide33.xml" Id="Rd62fdc9f5b61405a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide34.xml" Id="Ree4f3dc7156641b7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide35.xml" Id="R3a1cb3cdcd614326" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide36.xml" Id="Rd46ad02632ce4aa4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide37.xml" Id="R77a86898ecf143ff" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide38.xml" Id="R9a5bb27987f94382" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide39.xml" Id="Rfdf4b0981b444442" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide40.xml" Id="R150414e1cbd34b7d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide41.xml" Id="R7aa259f818b6471d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide42.xml" Id="Rb67924c0b2b048a2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide43.xml" Id="Rd33bb3bcb6924b01" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide44.xml" Id="R627528b5a46441c6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide45.xml" Id="Rcbf09b080c6d4025" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide46.xml" Id="Re6f0e4bde3c44804" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide47.xml" Id="Rcb0408ee822a4fb4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide48.xml" Id="R3e4ad6ffc62b49e3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide49.xml" Id="Rd6488398ecc94a3c" /></Relationships>
+</file>
+
+<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="R6ad362ee4e8549fd" /></Relationships>
 </file>
 
 <file path=ppt/notesMasters/notesMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notesMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgRef idx="1001">
         <a:schemeClr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" val="bg1"/>
       </p:bgRef>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Header Placeholder"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph type="hdr" sz="quarter"/>
@@ -433,195 +433,195 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R3c21efb91b0142d4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R9e5dd150e1b745a8" /></Relationships>
-[...143 lines deleted...]
-<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R87bd78941f5d44f1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rbbdad3dceec242a1" /></Relationships>
+<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="Rd376df9856824ec5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Ra00946e10eb34920" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide10.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="R889ff6c662c646f5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Re48e9fa5d1714118" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide11.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="R4f04421d2ca04c63" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rcab44683b02b47bd" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide12.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="R4e6e322b530d45df" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rf512e054a98641f0" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide13.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="Rd7b8b774f00d49c8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R01374c3ac0f44bc2" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide14.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="Re9c775e5d9a94cdc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Ra45487e40cd74ee9" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide15.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="R31694646b939497d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R5314c08534074c2f" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide16.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="R38c31f544416462b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R7b52ab7acaca4992" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide17.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="R17a1430f47dd4b21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R2f48544525ec4933" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide18.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml" Id="R49b6ec5643f24dc2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Re9a0feeb1ab3437a" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide19.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide19.xml" Id="R6e4ee54b88e34baf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rbcd4e02a0330477a" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="Rd68a7fd0e9044cdd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R8a999bfb39314419" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide20.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide20.xml" Id="R850cf8a7319a4720" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R5ed8805d6e4c4b27" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide21.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide21.xml" Id="R49176e7fccef4899" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R849d273e92c24197" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide22.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide22.xml" Id="R77758702f88748c0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rdacd3ef24db2487b" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide23.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide23.xml" Id="R5769ca0564a043c0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Re9258302d0e84f35" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide24.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide24.xml" Id="Rea2e73bd9ddf49f2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R3d9d0b23d2194acf" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide25.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide25.xml" Id="Rb2d6a48d2f014ba7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R921e4998897f4f9c" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide26.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide26.xml" Id="Rf89d1fd571814687" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R9c38515f9c7f4bdc" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide27.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide27.xml" Id="Rf47d85f4ac7b4212" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R0c415c0ee90345e5" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide28.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide28.xml" Id="Rbecf478bdde84847" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rf06a31a1947c4d4e" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide29.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide29.xml" Id="R5eac3c27883e4eb9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R4fd9a4d8cc1144de" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R025d0226147a4697" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R7f44691797ca4bad" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide30.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide30.xml" Id="Rda6f476610084b3b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R2c81c32e6ed746be" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide31.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide31.xml" Id="R76fc8cb17faa4b3d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R49748552a3e14c47" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide32.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide32.xml" Id="R90cd768b322e44d0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rce6d2048ba17408f" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide33.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide33.xml" Id="Rfee9213d66444054" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R9e65712ddee54ae0" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide34.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide34.xml" Id="Raac2b6e01a8c4883" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R4746b5f9afe24d0c" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide35.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide35.xml" Id="R4e37b033c840462e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R5c59011de4324729" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide36.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide36.xml" Id="Rd221ed7dd6f14aaf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rbfed715497484e04" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide37.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide37.xml" Id="Rb96eb06ee15a4402" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R5572495d4863417b" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide38.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide38.xml" Id="R973baa0c4a314ebe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R7e5cbd8d8ad84208" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide39.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide39.xml" Id="R744a7ac54f734049" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R2ea11644c5914511" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="Rc344a5d34c6f4f0f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R1e6b48810c644104" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide40.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide40.xml" Id="R6f39c4f9fc9f431f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rd26e846b45d3442a" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide41.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide41.xml" Id="R361d7b6a49c949c1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R20dc843bb531476e" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide42.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide42.xml" Id="R30f75ffaa533455c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rde1c7f84a0854997" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide43.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide43.xml" Id="R0e22f1462eab4a82" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R0014609df05b4905" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide44.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide44.xml" Id="R2c91cf68dd74449e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R1c6fe169c19b4505" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide45.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide45.xml" Id="R8bdb556ac67b4ee3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Re3fa25bd35904faa" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide46.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide46.xml" Id="Ra60cd141093a4e66" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Recfd68a00bfe4e3d" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide47.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide47.xml" Id="Rd1b076d7643845fc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R0bf413fb20f7424e" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide48.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide48.xml" Id="R0e345387ad384a38" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rf99ee26d0aec42a7" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide49.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide49.xml" Id="Rd4c01055d6564e46" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R8b78c3ff04e9469c" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="Rc8b5fca5e8f34a01" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R1f5b2ef9bce8495b" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="Rcfa5035671394c0c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R98941d875ada4da5" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R30597a342a814586" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rd77c577e52a148c7" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="R1aba0b7ff08349e7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rd5c2afc29d3a4e00" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R57d245a76c33400a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Re64839008b5f4974" /></Relationships>
 </file>
 
 <file path=ppt/notesSlides/notesSlide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
@@ -5235,100 +5235,100 @@
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
-<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Rb2fef958935d406a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="R8e345deb7e664f19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="R5bbd235d22a14ba0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="R66efa6fcf2ff4500" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R20aa9c2ab96b4583" /></Relationships>
+<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Rb556710ea6b64cf6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="R816ec225a1e84e67" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="Rd52dc8466e094ef0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="Rb05c0dbd5ec84e3e" /></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Rdade7331f97e42d1" /></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld name="Default">
     <p:bg>
       <p:bgPr>
         <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R8e345deb7e664f19"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R816ec225a1e84e67"/>
           <a:stretch/>
         </a:blipFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3A61F82E-79D3-41BA-891F-3EE6703D1D59}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rot="0" flipH="0" flipV="0">
             <a:off x="0" y="6120"/>
             <a:ext cx="8567640" cy="6267600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R5bbd235d22a14ba0"/>
+            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Rd52dc8466e094ef0"/>
             <a:srcRect l="0" t="0" r="0" b="0"/>
             <a:stretch/>
           </a:blipFill>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="90000" tIns="46800" rIns="90000" bIns="46800" anchor="ctr">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:endParaRPr sz="2400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
@@ -6354,116 +6354,116 @@
                 <a:ea typeface="Times New Roman"/>
                 <a:cs typeface="Times New Roman"/>
               </a:rPr>
               <a:t>&lt;number&gt;</a:t>
             </a:fld>
             <a:endParaRPr sz="1400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
               <a:cs typeface="Times New Roman"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="18" name=""/>
           <p:cNvPicPr>
             <a:picLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="R66efa6fcf2ff4500"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="Rb05c0dbd5ec84e3e"/>
           <a:stretch xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="8675640" y="6237000"/>
             <a:ext cx="468360" cy="621000"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="blank">
   <p:cSld name="Scripture 16:9">
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="Rf4c81be9c06f4af8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="Red3ebcec194a403a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Re79d1c76ccb84744" /></Relationships>
+<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="Re0dfea2912184119" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R9a02eea85acc4207" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rea758c5c71f746bf" /></Relationships>
 </file>
 
 <file path=ppt/slideMasters/slideMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="Red3ebcec194a403a"/>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="Re79d1c76ccb84744"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="R9a02eea85acc4207"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="Rea758c5c71f746bf"/>
   </p:sldLayoutIdLst>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slideMasters/theme/theme2.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>
     <a:clrScheme name="LibreOffice">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="000000"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="FFFFFF"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="18A303"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="0369A3"/>
@@ -6527,195 +6527,195 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R230357738f064b3b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="R75a62f5028964966" /></Relationships>
-[...143 lines deleted...]
-<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R14dd00a23e4140b4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="R882e1ff13428449b" /></Relationships>
+<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R09ce6ca22f0c41d0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="R04028f02376a4208" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide10.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R1e1d22d8e4f242ed" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide10.xml" Id="Reef860d0e7eb465d" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide11.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R4b030d3865b14fe3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide11.xml" Id="R04586374fff44340" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide12.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R9cb1657828504d44" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide12.xml" Id="R2abf5adc02a3419d" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide13.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R5751084c0d534bdb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide13.xml" Id="R136ef3e436364cc9" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide14.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R4df946d9411544b4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide14.xml" Id="Rd9e13aeb3e9f4f65" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide15.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R299f4b52c3fd4d4f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide15.xml" Id="R233d4fb1a1eb436c" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide16.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rd57cea219b374941" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide16.xml" Id="Rb1fc70dd513b43cd" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide17.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Ra707e6f3b2b04fd8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide17.xml" Id="Rdf7394d723a34ea4" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide18.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R1b33d2a0581d4a81" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide18.xml" Id="Ra663621e9090415b" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide19.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rf59afd7a5ceb4faf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide19.xml" Id="Rcc529249dcdd4372" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R245ae32cd2e94f55" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide2.xml" Id="R922d553cb7684b88" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide20.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rda9aca7830d54101" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide20.xml" Id="Raa5c3671cb794e93" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide21.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R3c401e3d42154450" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide21.xml" Id="Rf7b4e74a4b8044b1" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide22.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Reacf9cc5a7984462" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide22.xml" Id="R6fd46d4f40954060" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide23.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Ra6f26ae531ac49a9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide23.xml" Id="R0c77833fb78144a1" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide24.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Ra42dc4931c8d46c4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide24.xml" Id="R37da22ceb9ea4fb9" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide25.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R28824df2541645a6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide25.xml" Id="Rc6d9cd1e88ce4467" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide26.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R75ea9bca58484b67" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide26.xml" Id="R8e47abfca807441e" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide27.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Re6b8020929724602" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide27.xml" Id="R02cba49c2f6a4752" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide28.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R4d3a7d240bd949a4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide28.xml" Id="R9efaf2ecf23c4d20" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide29.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rf49e680718134670" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide29.xml" Id="R3b20d07571e84b4f" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rf10dd653db4646be" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide3.xml" Id="Rdd5aa6e8a6394244" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide30.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rd568d9283ac04bef" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide30.xml" Id="R50e3a87456c3456a" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide31.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R8c334236ba4c4f5b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide31.xml" Id="R64eb8c90d8a041b7" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide32.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R74fb363d8cd545cc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide32.xml" Id="R6ead12bed1164481" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide33.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rb6efdd2336e34c2a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide33.xml" Id="R2c42edc2c91a41ad" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide34.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R74529390b1ab4c68" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide34.xml" Id="R8bd98ee6651644ce" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide35.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R7141f2a90b2c4c17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide35.xml" Id="R97abbb13ecb747e6" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide36.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R19759863dba1492e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide36.xml" Id="R8a4ffed00f9b4495" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide37.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R757df1c9bb0841f6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide37.xml" Id="R8fb7df3822e9461b" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide38.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rc5ece710c6a24d7a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide38.xml" Id="Raed2222d091e463a" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide39.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R101127409eee4fea" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide39.xml" Id="R01380f1e3b82432d" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R7721ca7170fa4fa2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide4.xml" Id="Rfc1c92f81a264b4d" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide40.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R0b919518bcf64db3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide40.xml" Id="R596925b500c94c26" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide41.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R4304b53d933c4116" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide41.xml" Id="R1cc224b6b9ee45b8" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide42.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R18bdc7929e384172" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide42.xml" Id="R0eb13c12ffce479f" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide43.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R2c67251c0ace4bac" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide43.xml" Id="R2461e7a6063849c0" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide44.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R09be6bfdba354f75" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide44.xml" Id="Rc8a6b90a9399408d" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide45.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R22c3cfc728934c40" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide45.xml" Id="R1de6cbec9f5241b2" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide46.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Ra12aab95eab04ec0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide46.xml" Id="R47834d3522734b29" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide47.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R2136f7d789bd4390" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide47.xml" Id="R00f264cc5b5b40c1" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide48.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R2981f96ea8914505" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide48.xml" Id="Rf29146b955224742" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide49.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R8dcd7ff7ecce4b86" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide49.xml" Id="Rf927226b28224a86" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R0159b8ee27e04cc8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide5.xml" Id="Rba95c56b02be4248" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R8ecd067f65fa4c91" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide6.xml" Id="R1ee69fbb7b52456f" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R42518050b07f46b1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide7.xml" Id="R2e90b321f1c14000" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R3a66d5e5e77c42f8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide8.xml" Id="R099f53e8614d435e" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R64be9da9e4924527" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="Rdfa4c9aefc9f44a8" /></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
@@ -6733,65 +6733,69 @@
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="762000" y="514350"/>
             <a:ext cx="10668000" cy="1104900"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇第106章</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="2000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Psalms 106 · KJV</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="576743962"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide10.xml><?xml version="1.0" encoding="utf-8"?>
@@ -6809,183 +6813,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 106:9  |  Psalms 106:9 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>並且斥責紅海，海便乾了； 他帶領他們經過深處，如同經過曠野。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>He rebuked the Red sea also, and it was dried up: so he led them through the depths, as through the wilderness.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7001,183 +6967,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 106:10  |  Psalms 106:10 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>他拯救他們脫離恨他們人的手， 從仇敵手中救贖他們。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And he saved them from the hand of him that hated them, and redeemed them from the hand of the enemy.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7193,183 +7121,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 106:11  |  Psalms 106:11 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>水淹沒他們的敵人， 沒有一個存留。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And the waters covered their enemies: there was not one of them left.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7385,183 +7275,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 106:12  |  Psalms 106:12 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>那時，他們才信了他的話， 歌唱讚美他。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Then believed they his words; they sang his praise.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7577,183 +7429,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 106:13  |  Psalms 106:13 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>等不多時，他們就忘了他的作為， 不仰望他的指教，</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>They soon forgat his works; they waited not for his counsel:</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7769,183 +7583,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 106:14  |  Psalms 106:14 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>反倒在曠野大起慾心， 在荒地試探神。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>But lusted exceedingly in the wilderness, and tempted God in the desert.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7961,183 +7737,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 106:15  |  Psalms 106:15 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>他將他們所求的賜給他們， 卻使他們的心靈軟弱。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And he gave them their request; but sent leanness into their soul.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -8153,183 +7891,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 106:16  |  Psalms 106:16 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>他們又在營中嫉妒摩西 和耶和華的聖者亞倫。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>They envied Moses also in the camp, and Aaron the saint of the LORD.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -8345,183 +8045,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 106:17  |  Psalms 106:17 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>地裂開，吞下大坍， 掩蓋亞比蘭一黨的人。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>The earth opened and swallowed up Dathan, and covered the company of Abiram.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -8537,183 +8199,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 106:18  |  Psalms 106:18 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>有火在他們的黨中發起； 有火焰燒毀了惡人。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And a fire was kindled in their company; the flame burned up the wicked.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -8729,183 +8353,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 106:1  |  Psalms 106:1 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>你們要讚美耶和華！ 要稱謝耶和華，因他本為善； 他的慈愛永遠長存！</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Praise ye the LORD. O give thanks unto the LORD; for he is good: for his mercy endureth for ever.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -8921,183 +8507,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 106:19  |  Psalms 106:19 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>他們在何烈山造了牛犢， 叩拜鑄成的像。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>They made a calf in Horeb, and worshipped the molten image.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -9113,183 +8661,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 106:20  |  Psalms 106:20 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>如此將他們榮耀[的主] 換為吃草之牛的像，</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Thus they changed their glory into the similitude of an ox that eateth grass.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -9305,183 +8815,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 106:21  |  Psalms 106:21 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>忘了神－他們的救主； 他曾在埃及行大事，</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>They forgat God their saviour, which had done great things in Egypt;</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -9497,183 +8969,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 106:22  |  Psalms 106:22 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>在含地行奇事， 在紅海行可畏的事。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Wondrous works in the land of Ham, and terrible things by the Red sea.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -9689,183 +9123,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 106:23  |  Psalms 106:23 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>所以，他說要滅絕他們； 若非有他所揀選的摩西站在當中， 使他的忿怒轉消， 恐怕他就滅絕他們。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2300">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Therefore he said that he would destroy them, had not Moses his chosen stood before him in the breach, to turn away his wrath, lest he should destroy them.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -9881,183 +9277,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 106:24  |  Psalms 106:24 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>他們又藐視那美地， 不信他的話，</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Yea, they despised the pleasant land, they believed not his word:</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -10073,183 +9431,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 106:25  |  Psalms 106:25 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>在自己帳棚內發怨言， 不聽耶和華的聲音。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>But murmured in their tents, and hearkened not unto the voice of the LORD.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -10265,183 +9585,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 106:26  |  Psalms 106:26 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>所以，他對他們起誓： 必叫他們倒在曠野，</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Therefore he lifted up his hand against them, to overthrow them in the wilderness:</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -10457,183 +9739,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 106:27  |  Psalms 106:27 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>叫他們的後裔倒在列國之中， 分散在各地。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>To overthrow their seed also among the nations, and to scatter them in the lands.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -10649,183 +9893,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 106:28  |  Psalms 106:28 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>他們又與巴力‧毗珥連合， 且吃了祭死神的物。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>They joined themselves also unto Baal-peor, and ate the sacrifices of the dead.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -10841,183 +10047,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 106:2  |  Psalms 106:2 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>誰能傳說耶和華的大能？ 誰能表明他一切的美德？</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Who can utter the mighty acts of the LORD? who can shew forth all his praise?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -11033,183 +10201,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 106:29  |  Psalms 106:29 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>他們這樣行，惹耶和華發怒， 便有瘟疫流行在他們中間。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Thus they provoked him to anger with their inventions: and the plague brake in upon them.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -11225,183 +10355,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 106:30  |  Psalms 106:30 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>那時，非尼哈站起，刑罰惡人， 瘟疫這才止息。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Then stood up Phinehas, and executed judgment: and so the plague was stayed.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -11417,183 +10509,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 106:31  |  Psalms 106:31 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>那就算為他的義， 世世代代，直到永遠。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And that was counted unto him for righteousness unto all generations for evermore.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -11609,183 +10663,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 106:32  |  Psalms 106:32 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>他們在米利巴水又叫耶和華發怒， 甚至摩西也受了虧損，</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>They angered him also at the waters of strife, so that it went ill with Moses for their sakes:</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -11801,183 +10817,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 106:33  |  Psalms 106:33 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>是因他們惹動他的靈， 摩西用嘴說了急躁的話。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Because they provoked his spirit, so that he spake unadvisedly with his lips.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide35.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -11993,183 +10971,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 106:34  |  Psalms 106:34 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>他們不照耶和華所吩咐的 滅絕外邦人，</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>They did not destroy the nations, concerning whom the LORD commanded them:</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide36.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -12185,183 +11125,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 106:35  |  Psalms 106:35 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>反與他們混雜相合， 學習他們的行為，</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>But were mingled among the heathen, and learned their works.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide37.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -12377,183 +11279,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 106:36  |  Psalms 106:36 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>事奉他們的偶像， 這就成了自己的網羅，</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And they served their idols: which were a snare unto them.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide38.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -12569,183 +11433,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 106:37  |  Psalms 106:37 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>把自己的兒女祭祀鬼魔，</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Yea, they sacrificed their sons and their daughters unto devils,</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide39.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -12761,183 +11587,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 106:38  |  Psalms 106:38 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>流無辜人的血， 就是自己兒女的血， 把他們祭祀迦南的偶像， 那地就被血污穢了。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2300">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And shed innocent blood, even the blood of their sons and of their daughters, whom they sacrificed unto the idols of Canaan: and the land was polluted with blood.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -12953,183 +11741,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 106:3  |  Psalms 106:3 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>凡遵守公平、常行公義的， 這人便為有福！</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Blessed are they that keep judgment, and he that doeth righteousness at all times.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide40.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -13145,183 +11895,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 106:39  |  Psalms 106:39 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>這樣，他們被自己所做的污穢了， 在行為上犯了邪淫。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Thus were they defiled with their own works, and went a whoring with their own inventions.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide41.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -13337,183 +12049,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 106:40  |  Psalms 106:40 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>所以，耶和華的怒氣向他的百姓發作， 憎惡他的產業，</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Therefore was the wrath of the LORD kindled against his people, insomuch that he abhorred his own inheritance.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide42.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -13529,183 +12203,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 106:41  |  Psalms 106:41 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>將他們交在外邦人的手裏； 恨他們的人就轄制他們。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And he gave them into the hand of the heathen; and they that hated them ruled over them.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide43.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -13721,183 +12357,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 106:42  |  Psalms 106:42 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>他們的仇敵也欺壓他們， 他們就伏在敵人手下。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Their enemies also oppressed them, and they were brought into subjection under their hand.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide44.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -13913,183 +12511,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 106:43  |  Psalms 106:43 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>他屢次搭救他們， 他們卻設謀背逆， 因自己的罪孽降為卑下。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Many times did he deliver them; but they provoked him with their counsel, and were brought low for their iniquity.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide45.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -14105,183 +12665,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 106:44  |  Psalms 106:44 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>然而，他聽見他們哀告的時候， 就眷顧他們的急難，</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Nevertheless he regarded their affliction, when he heard their cry:</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide46.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -14297,183 +12819,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 106:45  |  Psalms 106:45 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>為他們記念他的約， 照他豐盛的慈愛後悔。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And he remembered for them his covenant, and repented according to the multitude of his mercies.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide47.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -14489,183 +12973,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 106:46  |  Psalms 106:46 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>他也使他們在凡擄掠他們的人面前蒙憐恤。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>He made them also to be pitied of all those that carried them captives.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide48.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -14681,183 +13127,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 106:47  |  Psalms 106:47 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>耶和華－我們的神啊，求你拯救我們， 從外邦中招聚我們， 我們好稱讚你的聖名， 以讚美你為誇勝。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Save us, O LORD our God, and gather us from among the heathen, to give thanks unto thy holy name, and to triumph in thy praise.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide49.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -14873,183 +13281,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 106:48  |  Psalms 106:48 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>耶和華－以色列的神是應當稱頌的， 從亙古直到永遠。 願眾民都說：阿們！ 你們要讚美耶和華！</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Blessed be the LORD God of Israel from everlasting to everlasting: and let all the people say, Amen. Praise ye the LORD.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -15065,183 +13435,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 106:4  |  Psalms 106:4 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>耶和華啊，你用恩惠待你的百姓； 求你也用這恩惠記念我，開你的救恩眷顧我，</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Remember me, O LORD, with the favour that thou bearest unto thy people: O visit me with thy salvation;</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -15257,183 +13589,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 106:5  |  Psalms 106:5 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>使我見你選民的福， 樂你國民的樂， 與你的產業一同誇耀。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>That I may see the good of thy chosen, that I may rejoice in the gladness of thy nation, that I may glory with thine inheritance.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -15449,183 +13743,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 106:6  |  Psalms 106:6 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我們與我們的祖宗一同犯罪； 我們作了孽，行了惡。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>We have sinned with our fathers, we have committed iniquity, we have done wickedly.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -15641,183 +13897,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 106:7  |  Psalms 106:7 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我們的祖宗在埃及不明白你的奇事， 不記念你豐盛的慈愛， 反倒在紅海行了悖逆。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2300">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Our fathers understood not thy wonders in Egypt; they remembered not the multitude of thy mercies; but provoked him at the sea, even at the Red sea.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -15833,183 +14051,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 106:8  |  Psalms 106:8 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>然而，他因自己的名拯救他們， 為要彰顯他的大能，</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Nevertheless he saved them for his name’s sake, that he might make his mighty power to be known.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>