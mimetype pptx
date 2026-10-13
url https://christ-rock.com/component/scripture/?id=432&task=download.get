--- v0 (2026-08-28)
+++ v1 (2026-10-13)
@@ -35,111 +35,111 @@
   <Override PartName="/ppt/slides/slide9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide15.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide15.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide17.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide17.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide19.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide19.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="Rdcaa7cbc2fb24677" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="Rcc30e4bfe87c415f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="Rff598fc1ccd74bb6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R307a3fe23c414c89" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R0351598aa9e94238" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="R6a9a9e721b824a7b" /></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
-    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="R4fa9597340ea4dbe"/>
+    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="Rbe68ba11057b4bec"/>
   </p:sldMasterIdLst>
   <p:notesMasterIdLst>
-    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="R5cf8b2b42cfd4a75"/>
+    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="Rc33432aef2844185"/>
   </p:notesMasterIdLst>
   <p:sldIdLst>
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="R907d2640df864ba5"/>
-[...17 lines deleted...]
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="274" r:id="R7f3e49afb84044f7"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="Re94b28c17c3542e5"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="257" r:id="R9ae1f998c69b42b8"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="258" r:id="R154bac71170f45b7"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="259" r:id="R53418b135ead4d75"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="260" r:id="R737a9a55b8eb4dc3"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="261" r:id="R87cc7ef05bf949e4"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="262" r:id="R25d9fc1f0e8747b6"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="263" r:id="R83d0bf3cc5fa4208"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="264" r:id="R8976adbbce2e4497"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="265" r:id="R53bd7f11d5b24050"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="266" r:id="Re75e3a9ea2d54cc0"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="267" r:id="Raa324604bc8149d8"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="268" r:id="R222878be77154ccf"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="269" r:id="R840ed08ea02d4bc9"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="270" r:id="R0589b691d3cf4ed8"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="271" r:id="R9dde4974854e4746"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="272" r:id="R91e6336d56bb4d5e"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="273" r:id="R5e854d1ac5a94f84"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="274" r:id="R4a65683e878d464b"/>
   </p:sldIdLst>
   <p:sldSz cx="12192000" cy="6858000"/>
   <p:notesSz cx="6858000" cy="9144000"/>
 </p:presentation>
 </file>
 
 <file path=ppt/presProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentationPr xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:extLst>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{E76CE94A-603C-4142-B9EB-6D1370010A27}">
       <p14:discardImageEditData val="0"/>
     </p:ext>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{D31A062A-798A-4329-ABDD-BBA856620510}">
       <p14:defaultImageDpi val="32767"/>
     </p:ext>
     <p:ext xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" uri="{FD5EFAAD-0ECE-453E-9831-46B23BE46B34}">
       <p15:chartTrackingRefBased val="1"/>
     </p:ext>
   </p:extLst>
 </p:presentationPr>
 </file>
 
 <file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
 <a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}"/>
 </file>
 
-<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="Rfae2550137fe4d59" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R4fa9597340ea4dbe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R5cf8b2b42cfd4a75" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="R7989a7f0041a44db" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="Rd9ac2e737b8e48ed" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R907d2640df864ba5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="Rbe3f10bb000847ff" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="Rb73c1fed121b45ef" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="Rebcf7be33c014567" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R9b19c425b3064cbb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="Ra9794a79f062429b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R6302fa36fe7b4d85" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="R22d961cda1f54468" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="Rcef97824755f4a8a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="R0407b58e91984d13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="R57c8856aaae84979" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="R2266207838314d18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="R0e20c34d52b0467c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="R9ffce522cf1e4f9c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="R530abffc68b341d0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="R2750973268494f50" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="R1adaf20f902c4bb3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml" Id="R64790607825a467a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide19.xml" Id="R7f3e49afb84044f7" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="R6b4708e5c5ab4a10" /></Relationships>
+<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="R8ca7dc2ff4cc40ac" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Rbe68ba11057b4bec" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rc33432aef2844185" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="R6ab7f62a0a3d42a0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="Rc67e5266d96847dc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="Re94b28c17c3542e5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R9ae1f998c69b42b8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R154bac71170f45b7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R53418b135ead4d75" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R737a9a55b8eb4dc3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R87cc7ef05bf949e4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R25d9fc1f0e8747b6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="R83d0bf3cc5fa4208" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R8976adbbce2e4497" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="R53bd7f11d5b24050" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="Re75e3a9ea2d54cc0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="Raa324604bc8149d8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="R222878be77154ccf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="R840ed08ea02d4bc9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="R0589b691d3cf4ed8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="R9dde4974854e4746" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="R91e6336d56bb4d5e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml" Id="R5e854d1ac5a94f84" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide19.xml" Id="R4a65683e878d464b" /></Relationships>
+</file>
+
+<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="R89a4cde79a3b4ed6" /></Relationships>
 </file>
 
 <file path=ppt/notesMasters/notesMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notesMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgRef idx="1001">
         <a:schemeClr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" val="bg1"/>
       </p:bgRef>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Header Placeholder"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph type="hdr" sz="quarter"/>
@@ -343,105 +343,105 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="Rc1cfdc0828804f8a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R72f1e6600c7747f6" /></Relationships>
-[...53 lines deleted...]
-<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R95cdb0b393e94d2b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R3b3193996c684208" /></Relationships>
+<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R22705e7e83b6448c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R0a2089730b624941" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide10.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="Rf0a17c361ef9407e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Re9030b9a91d14edf" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide11.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="R353a3c9f7be14a8f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rfbcd634c52bb4645" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide12.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="R609916fe484f4440" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R3e1b81b82ca14289" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide13.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="R710ed086c28a475a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rad1faec46d174b84" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide14.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="R6e22f253697841e9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R3c037ad326a4483b" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide15.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="Re9067e5313fd4424" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R1bf89d3e79074b16" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide16.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="Rce237a24fc844794" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R9487c8383dac4c02" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide17.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="R2c86075d33684e15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R32d664fb18f541b5" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide18.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml" Id="R92ee538503f24fa1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R1da25452ea1d4b58" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide19.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide19.xml" Id="R98c0ed1f44e743dd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R9ec614137994432d" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R734a860e571546f7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R387be601b3c04dce" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R98d405c67f0c415e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rf8c570d544304914" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R516f2cd3ee6c4352" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rf441e239294d4c68" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R4b27c22501a0446d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rb475f2e7c90d4c40" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="Rdc710265c0674126" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R0b10a7ded19a4aba" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="Ra359803aaa3a48f1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R699e34c27c9b4291" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="R259207bd91404dcf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R5b32fdb4ae314a96" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R79dd4981c7d4456a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R823403abe8484148" /></Relationships>
 </file>
 
 <file path=ppt/notesSlides/notesSlide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
@@ -2205,100 +2205,100 @@
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
-<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R4f2227f0feb744ac" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="R8897c502ec154eec" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="R5e75239783bd4b1b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="Rafc960fb6aeb4b62" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Ra29dcba2927441ed" /></Relationships>
+<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R764bd2f2803b4208" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="Rb707f1d18b10445a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="Rab6d95bce3744453" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="Rf6f15659037e43f2" /></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Re325bd3889974fed" /></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld name="Default">
     <p:bg>
       <p:bgPr>
         <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R8897c502ec154eec"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Rb707f1d18b10445a"/>
           <a:stretch/>
         </a:blipFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3A61F82E-79D3-41BA-891F-3EE6703D1D59}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rot="0" flipH="0" flipV="0">
             <a:off x="0" y="6120"/>
             <a:ext cx="8567640" cy="6267600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R5e75239783bd4b1b"/>
+            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Rab6d95bce3744453"/>
             <a:srcRect l="0" t="0" r="0" b="0"/>
             <a:stretch/>
           </a:blipFill>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="90000" tIns="46800" rIns="90000" bIns="46800" anchor="ctr">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:endParaRPr sz="2400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
@@ -3324,116 +3324,116 @@
                 <a:ea typeface="Times New Roman"/>
                 <a:cs typeface="Times New Roman"/>
               </a:rPr>
               <a:t>&lt;number&gt;</a:t>
             </a:fld>
             <a:endParaRPr sz="1400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
               <a:cs typeface="Times New Roman"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="18" name=""/>
           <p:cNvPicPr>
             <a:picLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="Rafc960fb6aeb4b62"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="Rf6f15659037e43f2"/>
           <a:stretch xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="8675640" y="6237000"/>
             <a:ext cx="468360" cy="621000"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="blank">
   <p:cSld name="Scripture 16:9">
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="R05001dfc9d154d03" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="Rf5c82eb4e6f141a1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R92dd93b082e64ed7" /></Relationships>
+<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="R296ae1f07efe432f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R811568e9c2d84922" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R518bedd183914f76" /></Relationships>
 </file>
 
 <file path=ppt/slideMasters/slideMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="Rf5c82eb4e6f141a1"/>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="R92dd93b082e64ed7"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="R811568e9c2d84922"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="R518bedd183914f76"/>
   </p:sldLayoutIdLst>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slideMasters/theme/theme2.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>
     <a:clrScheme name="LibreOffice">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="000000"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="FFFFFF"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="18A303"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="0369A3"/>
@@ -3497,105 +3497,105 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R2acd65442bf843fd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="R64e973b81f13476e" /></Relationships>
-[...53 lines deleted...]
-<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R198df9c8838c4a3b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="R41ddb44b3ba14d9e" /></Relationships>
+<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Refc7edadb0604616" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="Rc9676dfc648b436c" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide10.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R03826d8439da4908" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide10.xml" Id="R4c542f6dd49a4d5e" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide11.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R7cd2efab828d4fcd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide11.xml" Id="Rcfb33a09f0f844a1" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide12.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Re8f8c94a0c9c4bea" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide12.xml" Id="R7279de13fd76446f" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide13.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R318efa90a61c4ed1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide13.xml" Id="Rb3582602febf4d40" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide14.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R24ed743525de4803" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide14.xml" Id="R3ef2219aa9e649f3" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide15.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rbd9ce76baabe4fde" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide15.xml" Id="Rd45dbf006ad84820" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide16.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R70dbed8216964e42" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide16.xml" Id="R508c4c39d38f4b20" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide17.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R7f14e7b9666849ab" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide17.xml" Id="R865e8422cef34375" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide18.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R6e3249a502614c36" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide18.xml" Id="Rb368a24fce8041a9" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide19.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R4a025583719a44d4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide19.xml" Id="R70e4274d126a4a0f" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rb3cbac7e7c1e4e8c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide2.xml" Id="Ra3570280ab0e48bc" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R7f6adace504f4a96" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide3.xml" Id="R7a8087e424d141f4" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R39f467c76ed84457" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide4.xml" Id="Rdcb3bde1cc7b44aa" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rc4dce11c5ff842a9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide5.xml" Id="R47312f9d7254497f" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R190b782ed6dd42d9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide6.xml" Id="R3d7083b968fc4c55" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R06e44e44b9c143fe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide7.xml" Id="Rbcdf3c9991f849a2" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R29b2c9b0813640b3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide8.xml" Id="Rf7ea2f66400f451b" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R3ddc9fce35dd447c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="R2f6413664a674211" /></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
@@ -3613,65 +3613,69 @@
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="762000" y="514350"/>
             <a:ext cx="10668000" cy="1104900"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇第10章</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="2000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Psalms 10 · KJV</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="576743962"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide10.xml><?xml version="1.0" encoding="utf-8"?>
@@ -3689,183 +3693,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...12 lines deleted...]
-              <a:defRPr sz="1650">
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 10:9  |  Psalms 10:9 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>他埋伏在暗地，如獅子蹲在洞中。 他埋伏，要擄去困苦人； 他拉網，就把困苦人擄去。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2300">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>He lieth in wait secretly as a lion in his den: he lieth in wait to catch the poor: he doth catch the poor, when he draweth him into his net.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -3881,183 +3847,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...12 lines deleted...]
-              <a:defRPr sz="1650">
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 10:10  |  Psalms 10:10 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>他屈身蹲伏， 無倚無靠的人就倒在他爪牙 之下。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>He croucheth, and humbleth himself, that the poor may fall by his strong ones.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4073,183 +4001,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...12 lines deleted...]
-              <a:defRPr sz="1650">
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 10:11  |  Psalms 10:11 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>他心裏說：神竟忘記了； 他掩面永不觀看。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>He hath said in his heart, God hath forgotten: he hideth his face; he will never see it.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4265,183 +4155,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...12 lines deleted...]
-              <a:defRPr sz="1650">
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 10:12  |  Psalms 10:12 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>耶和華啊，求你起來！ 神啊，求你舉手，不要忘記困苦人！</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Arise, O LORD; O God, lift up thine hand: forget not the humble.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4457,183 +4309,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...12 lines deleted...]
-              <a:defRPr sz="1650">
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 10:13  |  Psalms 10:13 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>惡人為何輕慢神， 心裏說：你必不追究？</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Wherefore doth the wicked contemn God? he hath said in his heart, Thou wilt not require it.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4649,183 +4463,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...12 lines deleted...]
-              <a:defRPr sz="1650">
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 10:14  |  Psalms 10:14 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3400">
+              <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>[其實]你已經觀看； 因為奸惡毒害，你都看見了， 為要以手施行報應。 無倚無靠的人把[自己]交託你； 你向來是幫助孤兒的。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2300">
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Thou hast seen it; for thou beholdest mischief and spite, to requite it with thy hand: the poor committeth himself unto thee; thou art the helper of the fatherless.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4841,183 +4617,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...12 lines deleted...]
-              <a:defRPr sz="1650">
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 10:15  |  Psalms 10:15 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>願你打斷惡人的膀臂； 至於壞人，願你追究他的惡，直到淨盡。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Break thou the arm of the wicked and the evil man: seek out his wickedness till thou find none.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5033,183 +4771,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...12 lines deleted...]
-              <a:defRPr sz="1650">
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 10:16  |  Psalms 10:16 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>耶和華永永遠遠為王； 外邦人從他的地已經滅絕了。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>The LORD is King for ever and ever: the heathen are perished out of his land.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5225,183 +4925,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...12 lines deleted...]
-              <a:defRPr sz="1650">
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 10:17  |  Psalms 10:17 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>耶和華啊，謙卑人的心願， 你早已知道。 你必預備他們的心， 也必側耳聽他們[的祈求]，</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2500">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>LORD, thou hast heard the desire of the humble: thou wilt prepare their heart, thou wilt cause thine ear to hear:</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5417,183 +5079,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...12 lines deleted...]
-              <a:defRPr sz="1650">
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 10:18  |  Psalms 10:18 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>為要給孤兒和受欺壓的人伸冤， 使強橫的人不再威嚇他們。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>To judge the fatherless and the oppressed, that the man of the earth may no more oppress.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5609,183 +5233,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...12 lines deleted...]
-              <a:defRPr sz="1650">
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 10:1  |  Psalms 10:1 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>耶和華啊，你為甚麼站在遠處？ 在患難的時候為甚麼隱藏？</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Why standest thou afar off, O LORD? why hidest thou thyself in times of trouble?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5801,183 +5387,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...12 lines deleted...]
-              <a:defRPr sz="1650">
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 10:2  |  Psalms 10:2 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>惡人在驕橫中把困苦人追得火急； 願他們陷在自己所設的計謀裏。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2500">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>The wicked in his pride doth persecute the poor: let them be taken in the devices that they have imagined.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5993,183 +5541,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...12 lines deleted...]
-              <a:defRPr sz="1650">
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 10:3  |  Psalms 10:3 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>因為惡人以心願自誇； 貪財的背棄耶和華，並且輕慢他。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>For the wicked boasteth of his heart’s desire, and blesseth the covetous, whom the LORD abhorreth.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6185,183 +5695,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...12 lines deleted...]
-              <a:defRPr sz="1650">
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 10:4  |  Psalms 10:4 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>惡人面帶驕傲，[說]：耶和華必不追究； 他一切所想的都以為沒有神。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2500">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>The wicked, through the pride of his countenance, will not seek after God: God is not in all his thoughts.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6377,183 +5849,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...12 lines deleted...]
-              <a:defRPr sz="1650">
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 10:5  |  Psalms 10:5 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>凡他所做的，時常穩固； 你的審判超過他的眼界。 至於他一切的敵人， 他都向他們噴氣。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2500">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>His ways are always grievous; thy judgments are far above out of his sight: as for all his enemies, he puffeth at them.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6569,183 +6003,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...12 lines deleted...]
-              <a:defRPr sz="1650">
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 10:6  |  Psalms 10:6 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>他心裏說：我必不動搖， 世世代代不遭災難。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>He hath said in his heart, I shall not be moved: for I shall never be in adversity.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6761,183 +6157,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...12 lines deleted...]
-              <a:defRPr sz="1650">
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 10:7  |  Psalms 10:7 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>他滿口是咒罵、詭詐、欺壓， 舌底是毒害、奸惡。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>His mouth is full of cursing and deceit and fraud: under his tongue is mischief and vanity.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6953,183 +6311,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...12 lines deleted...]
-              <a:defRPr sz="1650">
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 10:8  |  Psalms 10:8 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>他在村莊埋伏等候； 他在隱密處殺害無辜的人。 他的眼睛窺探無倚無靠的人；</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2300">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>He sitteth in the lurking places of the villages: in the secret places doth he murder the innocent: his eyes are privily set against the poor.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>