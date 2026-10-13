--- v0 (2026-08-28)
+++ v1 (2026-10-13)
@@ -61,124 +61,124 @@
   <Override PartName="/ppt/slides/slide22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide27.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide27.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide28.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide28.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide29.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide29.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide30.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide30.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide31.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide31.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide32.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide32.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="Rb6c85bdf90c64c7d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R1bf0f5c7867d4f80" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="R75c1c7bd827947cd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R35de987d82414f7e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="Rc39e4020d59a46ac" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="R9320f4c1f76540b9" /></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
-    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="R25db40d23a444144"/>
+    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="Ra5116c208da441de"/>
   </p:sldMasterIdLst>
   <p:notesMasterIdLst>
-    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="Rc5c62f61daef4199"/>
+    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="R469e15d32460474e"/>
   </p:notesMasterIdLst>
   <p:sldIdLst>
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="R50eb506b8cb84324"/>
-[...30 lines deleted...]
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="287" r:id="R3c0c79348b914fce"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="R152c15a7d1f44a67"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="257" r:id="Rb7793d8691c74d02"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="258" r:id="R6e8c86d7172b4814"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="259" r:id="R39ff28b286ad4256"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="260" r:id="R3aa1253479774472"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="261" r:id="Rac4d799dd9304e03"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="262" r:id="R886dda2728d245a2"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="263" r:id="R7c9e282c2d184ff9"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="264" r:id="Ra1c2b6090ca64ad6"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="265" r:id="R4a510ba0d4344671"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="266" r:id="R104e320e4a9c4b1f"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="267" r:id="Rb054ec5c0db14c67"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="268" r:id="Re2bd240d3c2b4cbb"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="269" r:id="Rd9f99bacdab943ee"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="270" r:id="R74622f57f502440f"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="271" r:id="R9ae4c95ff76d4a20"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="272" r:id="R2391c401fbb747da"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="273" r:id="R9f9dd0b356934fea"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="274" r:id="Rdb24c676b9d447d4"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="275" r:id="Rd49a9f7458964c89"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="276" r:id="Ra76a29b8e34846ca"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="277" r:id="Rc1ded59694cc41d1"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="278" r:id="Rd8ce820de7364a19"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="279" r:id="Rae5700251750444b"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="280" r:id="R055854c166284e53"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="281" r:id="R4b7c764648c64c63"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="282" r:id="R724da659140649d7"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="283" r:id="R6616d7d012cb41bf"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="284" r:id="R2d1e007665254788"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="285" r:id="Reb314a2f30104e88"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="286" r:id="R445ff376412b4adb"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="287" r:id="R126e2b5945694fd7"/>
   </p:sldIdLst>
   <p:sldSz cx="12192000" cy="6858000"/>
   <p:notesSz cx="6858000" cy="9144000"/>
 </p:presentation>
 </file>
 
 <file path=ppt/presProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentationPr xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:extLst>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{E76CE94A-603C-4142-B9EB-6D1370010A27}">
       <p14:discardImageEditData val="0"/>
     </p:ext>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{D31A062A-798A-4329-ABDD-BBA856620510}">
       <p14:defaultImageDpi val="32767"/>
     </p:ext>
     <p:ext xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" uri="{FD5EFAAD-0ECE-453E-9831-46B23BE46B34}">
       <p15:chartTrackingRefBased val="1"/>
     </p:ext>
   </p:extLst>
 </p:presentationPr>
 </file>
 
 <file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
 <a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}"/>
 </file>
 
-<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="R7f5590fb4fd3494d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R25db40d23a444144" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rc5c62f61daef4199" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="R309126a84e734b99" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="R5b17e54ee5ac418d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R50eb506b8cb84324" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R295cb71a0b7043cc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="Rec38eb0022fc4b6b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R435236d0c9944bb3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="Ra11ec9e71eb14947" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R9b47d715f0594440" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R0b91eacca72246c2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="R9199938cdbcc4303" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R98c56076ee234b78" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="R9cfe94cdf3484026" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="R22655ec63a264801" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="R69a379cd56d746a2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="Rfb5cc12364f244e0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="Refd999adf20e4395" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="R8a263f9f06474355" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="Rb7bbc6ec026b4621" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="R14c606cdabf54e0c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml" Id="R947a0dc59e044188" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide19.xml" Id="Re60abaf6859349fd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide20.xml" Id="Rd799bfcd61c740ae" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide21.xml" Id="R8868af2935df4d63" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide22.xml" Id="R7959071a10254dd9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide23.xml" Id="R4670dc11b188488a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide24.xml" Id="R7d0dd50c11ca4230" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide25.xml" Id="R9f7391635b1c44c1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide26.xml" Id="Re373ff9197874f74" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide27.xml" Id="Ra6b472e21b6d41d0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide28.xml" Id="Rc9c5f11271334cba" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide29.xml" Id="Rabf8e590ad4b4491" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide30.xml" Id="R096d26c00fbe401d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide31.xml" Id="Rc4672e6b5cc1421b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide32.xml" Id="R3c0c79348b914fce" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="Rec543fabf3784155" /></Relationships>
+<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="Re7d3c12dce0d435d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Ra5116c208da441de" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R469e15d32460474e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="R24f84cb3fc0d496d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="Rd91e9e1c52f24f4a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R152c15a7d1f44a67" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="Rb7793d8691c74d02" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R6e8c86d7172b4814" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R39ff28b286ad4256" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R3aa1253479774472" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="Rac4d799dd9304e03" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R886dda2728d245a2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="R7c9e282c2d184ff9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="Ra1c2b6090ca64ad6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="R4a510ba0d4344671" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="R104e320e4a9c4b1f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="Rb054ec5c0db14c67" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="Re2bd240d3c2b4cbb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="Rd9f99bacdab943ee" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="R74622f57f502440f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="R9ae4c95ff76d4a20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="R2391c401fbb747da" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml" Id="R9f9dd0b356934fea" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide19.xml" Id="Rdb24c676b9d447d4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide20.xml" Id="Rd49a9f7458964c89" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide21.xml" Id="Ra76a29b8e34846ca" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide22.xml" Id="Rc1ded59694cc41d1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide23.xml" Id="Rd8ce820de7364a19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide24.xml" Id="Rae5700251750444b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide25.xml" Id="R055854c166284e53" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide26.xml" Id="R4b7c764648c64c63" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide27.xml" Id="R724da659140649d7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide28.xml" Id="R6616d7d012cb41bf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide29.xml" Id="R2d1e007665254788" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide30.xml" Id="Reb314a2f30104e88" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide31.xml" Id="R445ff376412b4adb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide32.xml" Id="R126e2b5945694fd7" /></Relationships>
+</file>
+
+<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="Rabd493dee17e4135" /></Relationships>
 </file>
 
 <file path=ppt/notesMasters/notesMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notesMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgRef idx="1001">
         <a:schemeClr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" val="bg1"/>
       </p:bgRef>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Header Placeholder"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph type="hdr" sz="quarter"/>
@@ -382,144 +382,144 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R14b16060640e4615" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R5084a09ed4d349c2" /></Relationships>
-[...92 lines deleted...]
-<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R5525626ff8bb42f9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R352cd89495034900" /></Relationships>
+<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R5ef3c154b1c34056" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R60240d22af014365" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide10.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="Rf38de621949740f7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rafa5d36fc97d457b" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide11.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="Rb93c8ffe51a348f8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R9919f400bd47408e" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide12.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="R185d62fd39f4460f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Re1e9ef7ec44c4c97" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide13.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="Rc6b9396f12e640d9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rfc7ce72341004bd2" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide14.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="R43291cefda7a4e0d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R1648af10d3554123" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide15.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="Rdb379af9b59a4970" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R1bdd704a4d934ff7" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide16.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="R32d7334cf3f94b95" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R314ebc23dcc74127" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide17.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="R79ba2f1fab2444ed" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R15e1526bdc0b47b4" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide18.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml" Id="R3ac5416288224286" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R218248fdb2bd4cd8" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide19.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide19.xml" Id="Rf9b954d84d2e4968" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rbff73048f6bc4ddd" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="Rc3c2728bd4264872" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rc76d2d85dd1a42cf" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide20.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide20.xml" Id="R18c87ecf52514589" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rbe6444f519bb402b" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide21.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide21.xml" Id="R2c6261509eae4d30" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rf30c492889fc4494" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide22.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide22.xml" Id="Ra38216af7fbf4acd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R516dd38f1bb04a68" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide23.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide23.xml" Id="R445eef2f53c24e44" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R26bdff34540b4ad3" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide24.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide24.xml" Id="R2a84a742515a4236" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R2769819709d7496f" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide25.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide25.xml" Id="R4c7779bade164d56" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rdb5f82a033d84999" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide26.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide26.xml" Id="R934ec9e90b5844b9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Re4f3b53c169742c7" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide27.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide27.xml" Id="R3b85d5c80e0e421a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R1a0edda7d0664311" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide28.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide28.xml" Id="Rb77e41feef82414a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R76c10f86f6884674" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide29.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide29.xml" Id="R098d77557a9b43d9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R0244da58e03a4381" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R3a444307ca2b47fe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R771eb6798d654b73" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide30.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide30.xml" Id="R6f2fa5b90e724112" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R7948d31c82314a3e" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide31.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide31.xml" Id="R1562df9908194c89" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R604d1b64e9aa49e7" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide32.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide32.xml" Id="Rd6435c603fab44dd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rd8f3beb1e17d4bac" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="Rc309afdac64d424c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R7853c75d44b449d8" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="Ree67adcabdbe4dd6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R393669a88ff6461c" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R4656f8a8ac4741d6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R693b49263c8d4668" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="Re207fe5d12c44336" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R6c194879ee484f5f" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="R452d4c7e27944ae2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R53403a21afa24fbc" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R01e4794560d24578" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rd3945ba02ff64eb1" /></Relationships>
 </file>
 
 <file path=ppt/notesSlides/notesSlide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
@@ -3518,100 +3518,100 @@
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
-<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R8a6935a611e646ce" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="Rec0dcbdb73ce45e2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="R087813296423443a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="R63a1289e0f474ab0" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Rd8ba1fc74a7a44f0" /></Relationships>
+<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R52e20f4900db4e4a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="R6754a848e41146d7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="Rf23b3f6141874b2f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="R20203a33f7d04838" /></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R0de096ed9b2a4526" /></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld name="Default">
     <p:bg>
       <p:bgPr>
         <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Rec0dcbdb73ce45e2"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R6754a848e41146d7"/>
           <a:stretch/>
         </a:blipFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3A61F82E-79D3-41BA-891F-3EE6703D1D59}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rot="0" flipH="0" flipV="0">
             <a:off x="0" y="6120"/>
             <a:ext cx="8567640" cy="6267600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R087813296423443a"/>
+            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Rf23b3f6141874b2f"/>
             <a:srcRect l="0" t="0" r="0" b="0"/>
             <a:stretch/>
           </a:blipFill>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="90000" tIns="46800" rIns="90000" bIns="46800" anchor="ctr">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:endParaRPr sz="2400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
@@ -4637,116 +4637,116 @@
                 <a:ea typeface="Times New Roman"/>
                 <a:cs typeface="Times New Roman"/>
               </a:rPr>
               <a:t>&lt;number&gt;</a:t>
             </a:fld>
             <a:endParaRPr sz="1400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
               <a:cs typeface="Times New Roman"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="18" name=""/>
           <p:cNvPicPr>
             <a:picLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="R63a1289e0f474ab0"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="R20203a33f7d04838"/>
           <a:stretch xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="8675640" y="6237000"/>
             <a:ext cx="468360" cy="621000"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="blank">
   <p:cSld name="Scripture 16:9">
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="Rb2048967af0d4a3e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R0cd5c8612b3b4b28" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R4a16e82ffaf64126" /></Relationships>
+<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="R6c05bbef6a5e49ba" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R9862dcaea15047c4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rd86e500703674272" /></Relationships>
 </file>
 
 <file path=ppt/slideMasters/slideMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="R0cd5c8612b3b4b28"/>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="R4a16e82ffaf64126"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="R9862dcaea15047c4"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="Rd86e500703674272"/>
   </p:sldLayoutIdLst>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slideMasters/theme/theme2.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>
     <a:clrScheme name="LibreOffice">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="000000"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="FFFFFF"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="18A303"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="0369A3"/>
@@ -4810,144 +4810,144 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R12a2b06631254917" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="R6c43f3c480b04e47" /></Relationships>
-[...92 lines deleted...]
-<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R0fd4640e290d4beb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="Re959abc0a5ab4033" /></Relationships>
+<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R00954e1acdb14c8e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="Rf3d833c9d69d45c3" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide10.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R4ff50c4bf0204622" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide10.xml" Id="R29a64870a81440eb" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide11.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rfad0ffe664044884" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide11.xml" Id="R6fa759ce82ef4ae1" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide12.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rb7ebec6dea8941ff" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide12.xml" Id="R224e4e780adb4ff8" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide13.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R4dd2aff8e9c34de1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide13.xml" Id="R197c44b7448b475f" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide14.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R7f636352537d4a37" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide14.xml" Id="Rcd81c0ca68554dbd" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide15.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R3e87eb1d83594c3c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide15.xml" Id="R9db88192884242b9" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide16.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R7e467a5775444a01" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide16.xml" Id="Ra39d301603e34ac1" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide17.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R2659f5618aa844aa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide17.xml" Id="R4548e44cb7254f8e" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide18.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rb807b7a00fcd4d51" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide18.xml" Id="Rf6e6a37a5c214457" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide19.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Raec5aab627e04bcc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide19.xml" Id="Rdf9dd193c3814223" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Ra8ec2c5c48f849a2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide2.xml" Id="R185c8b747780434b" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide20.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R762425a2e1f84324" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide20.xml" Id="R1c5274fa50a341c2" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide21.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R50f77d9925fd4858" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide21.xml" Id="R0ba623e2ff9a404f" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide22.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rfb67995b606443c1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide22.xml" Id="Ref8628d6106d4c2a" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide23.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R02112177645245c6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide23.xml" Id="Rf18ddcfca0d84e5a" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide24.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R889a6c69779d48e3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide24.xml" Id="R62048aad85794f55" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide25.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rc200da40663645f9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide25.xml" Id="R78c8b9be3fcb4511" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide26.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rf86a526734594668" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide26.xml" Id="R52ec63224e2d4e56" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide27.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R2783875231e14dba" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide27.xml" Id="R8622bafbcece497c" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide28.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R7f51a597790247ba" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide28.xml" Id="R95aacc7d00be43fb" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide29.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Raf0491c3e0da4694" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide29.xml" Id="Rda2c20180d034d66" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R3904688041d34007" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide3.xml" Id="R986e9a61b7a94292" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide30.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rcf938afdeafc4098" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide30.xml" Id="R390625f907a04de7" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide31.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rd0f8281a826044eb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide31.xml" Id="Rb24659b3a380489d" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide32.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Ra315201bd8964aec" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide32.xml" Id="Rf812fbdfc532482e" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R8488f8b3ac204825" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide4.xml" Id="Rc04d827759224075" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R6890a7147f70426e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide5.xml" Id="R678a61a45b7b43f5" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R5b674d148bc044b1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide6.xml" Id="R42cbf271ed934d25" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Ref88fede912f4a66" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide7.xml" Id="Rcfc4a80b40674eb3" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Re47c232bad1d43cf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide8.xml" Id="R69b70abf0f734f08" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R9f457557f1b84a9d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="Re89505123b0f41da" /></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
@@ -4965,65 +4965,69 @@
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="762000" y="514350"/>
             <a:ext cx="10668000" cy="1104900"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇第22章</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="2000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Psalms 22 · KJV</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="576743962"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide10.xml><?xml version="1.0" encoding="utf-8"?>
@@ -5041,183 +5045,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 22:9  |  Psalms 22:9 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>但你是叫我出母腹的； 我在母懷裏，你就使我有倚靠的心。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>But thou art he that took me out of the womb: thou didst make me hope when I was upon my mother’s breasts.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5233,183 +5199,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 22:10  |  Psalms 22:10 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我自出母胎就被交在你手裏； 從我母親生我，你就是我的神。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>I was cast upon thee from the womb: thou art my God from my mother’s belly.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5425,183 +5353,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 22:11  |  Psalms 22:11 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>求你不要遠離我！ 因為急難臨近了，沒有人幫助我。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Be not far from me; for trouble is near; for there is none to help.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5617,183 +5507,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 22:12  |  Psalms 22:12 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>有許多公牛圍繞我， 巴珊大力的公牛四面困住我。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Many bulls have compassed me: strong bulls of Bashan have beset me round.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5809,183 +5661,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 22:13  |  Psalms 22:13 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>牠們向我張口， 好像抓撕吼叫的獅子。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>They gaped upon me with their mouths, as a ravening and a roaring lion.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6001,183 +5815,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 22:14  |  Psalms 22:14 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我如水被倒出來； 我的骨頭都脫了節； 我心在我裏面如蠟鎔化。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>I am poured out like water, and all my bones are out of joint: my heart is like wax; it is melted in the midst of my bowels.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6193,183 +5969,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 22:15  |  Psalms 22:15 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我的精力枯乾，如同瓦片； 我的舌頭貼在我牙床上。 你將我安置在死地的塵土中。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>My strength is dried up like a potsherd; and my tongue cleaveth to my jaws; and thou hast brought me into the dust of death.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6385,183 +6123,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 22:16  |  Psalms 22:16 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>犬類圍着我，惡黨環繞我； 他們扎了我的手，我的腳。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>For dogs have compassed me: the assembly of the wicked have inclosed me: they pierced my hands and my feet.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6577,183 +6277,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 22:17  |  Psalms 22:17 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我的骨頭，我都能數過； 他們瞪着眼看我。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>I may tell all my bones: they look and stare upon me.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6769,183 +6431,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 22:18  |  Psalms 22:18 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>他們分我的外衣， 為我的裏衣拈鬮。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>They part my garments among them, and cast lots upon my vesture.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6961,183 +6585,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 22:1  |  Psalms 22:1 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>大衛的詩，交與伶長。調用朝鹿。 我的神，我的神！為甚麼離棄我？ [為甚麼]遠離不救我？不聽我唉哼的言語？</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2300">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>To the chief Musician upon Aijeleth Shahar, A Psalm of David. My God, my God, why hast thou forsaken me? why art thou so far from helping me, and from the words of my roaring?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7153,183 +6739,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 22:19  |  Psalms 22:19 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>耶和華啊，求你不要遠離我！ 我的救主啊，求你快來幫助我！</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>But be not thou far from me, O LORD: O my strength, haste thee to help me.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7345,183 +6893,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 22:20  |  Psalms 22:20 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>求你救我的靈魂脫離刀劍， 救我的生命脫離犬類，</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Deliver my soul from the sword; my darling from the power of the dog.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7537,183 +7047,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 22:21  |  Psalms 22:21 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>救我脫離獅子的口； 你已經應允我，使我脫離野牛的角。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Save me from the lion’s mouth: for thou hast heard me from the horns of the unicorns.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7729,183 +7201,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 22:22  |  Psalms 22:22 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我要將你的名傳與我的弟兄， 在會中我要讚美你。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>I will declare thy name unto my brethren: in the midst of the congregation will I praise thee.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7921,183 +7355,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 22:23  |  Psalms 22:23 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>你們敬畏耶和華的人要讚美他！ 雅各的後裔都要榮耀他！ 以色列的後裔都要懼怕他！</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Ye that fear the LORD, praise him; all ye the seed of Jacob, glorify him; and fear him, all ye the seed of Israel.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -8113,183 +7509,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 22:24  |  Psalms 22:24 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>因為他沒有藐視憎惡受苦的人， 也沒有向他掩面； 那受苦之人呼籲的時候，他就垂聽。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2300">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>For he hath not despised nor abhorred the affliction of the afflicted; neither hath he hid his face from him; but when he cried unto him, he heard.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -8305,183 +7663,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 22:25  |  Psalms 22:25 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我在大會中讚美你的話是從你而來的； 我要在敬畏耶和華的人面前還我的願。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>My praise shall be of thee in the great congregation: I will pay my vows before them that fear him.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -8497,183 +7817,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 22:26  |  Psalms 22:26 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>謙卑的人必吃得飽足； 尋求耶和華的人必讚美他。 願你們的心永遠活着！</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>The meek shall eat and be satisfied: they shall praise the LORD that seek him: your heart shall live for ever.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -8689,183 +7971,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 22:27  |  Psalms 22:27 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>地的四極都要想念耶和華，並且歸順他； 列國的萬族都要在你面前敬拜。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>All the ends of the world shall remember and turn unto the LORD: and all the kindreds of the nations shall worship before thee.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -8881,183 +8125,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 22:28  |  Psalms 22:28 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>因為國權是耶和華的； 他是管理萬國的。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>For the kingdom is the LORD’s: and he is the governor among the nations.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -9073,183 +8279,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 22:2  |  Psalms 22:2 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我的神啊，我白日呼求，你不應允， 夜間呼求，並不住聲。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>O my God, I cry in the daytime, but thou hearest not; and in the night season, and am not silent.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -9265,183 +8433,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 22:29  |  Psalms 22:29 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>地上一切豐肥的人必吃喝而敬拜； 凡下到塵土中－不能存活自己性命的人 －都要在他面前下拜。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2300">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>All they that be fat upon earth shall eat and worship: all they that go down to the dust shall bow before him: and none can keep alive his own soul.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -9457,183 +8587,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 22:30  |  Psalms 22:30 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>他必有後裔事奉他； 主所行的事必傳與後代。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>A seed shall serve him; it shall be accounted to the Lord for a generation.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -9649,183 +8741,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 22:31  |  Psalms 22:31 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>他們必來把他的公義傳給將要生的民， 言明這事是他所行的。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>They shall come, and shall declare his righteousness unto a people that shall be born, that he hath done this.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -9841,183 +8895,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 22:3  |  Psalms 22:3 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>但你是聖潔的， 是用以色列的讚美為寶座的。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>But thou art holy, O thou that inhabitest the praises of Israel.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -10033,183 +9049,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 22:4  |  Psalms 22:4 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我們的祖宗倚靠你； 他們倚靠你，你便解救他們。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Our fathers trusted in thee: they trusted, and thou didst deliver them.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -10225,183 +9203,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 22:5  |  Psalms 22:5 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>他們哀求你，便蒙解救； 他們倚靠你，就不羞愧。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>They cried unto thee, and were delivered: they trusted in thee, and were not confounded.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -10417,183 +9357,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 22:6  |  Psalms 22:6 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>但我是蟲，不是人， 被眾人羞辱，被百姓藐視。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>But I am a worm, and no man; a reproach of men, and despised of the people.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -10609,183 +9511,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 22:7  |  Psalms 22:7 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>凡看見我的都嗤笑我； 他們撇嘴搖頭，[說]：</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>All they that see me laugh me to scorn: they shoot out the lip, they shake the head, saying,</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -10801,183 +9665,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 22:8  |  Psalms 22:8 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>他把[自己]交託耶和華，耶和華可以救他吧！ 耶和華既喜悅他，可以搭救他吧！</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>He trusted on the LORD that he would deliver him: let him deliver him, seeing he delighted in him.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>