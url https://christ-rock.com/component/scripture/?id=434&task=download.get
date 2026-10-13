--- v0 (2026-08-28)
+++ v1 (2026-10-13)
@@ -45,116 +45,116 @@
   <Override PartName="/ppt/slides/slide14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide15.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide15.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide17.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide17.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide19.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide19.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide20.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide20.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R5cb6212e0b514f1e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R696e790ce133465e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="Ra9763bd61ee14c0a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="Ra3a806b3d9284287" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="Ra30b70d143dd481b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="R3c01d62cf739469d" /></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
-    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="Rf102c693afb94103"/>
+    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="R2c599c2d4d2242a1"/>
   </p:sldMasterIdLst>
   <p:notesMasterIdLst>
-    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="R03f63a1ab1814c1a"/>
+    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="Rfbc41bf225ca4f52"/>
   </p:notesMasterIdLst>
   <p:sldIdLst>
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="R4b99854ebec342de"/>
-[...22 lines deleted...]
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="279" r:id="R781c13a3efd6465f"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="Ra79c3949465c4fc6"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="257" r:id="R866f68cdf94c4fa1"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="258" r:id="R2ca2c2ded92a4a5f"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="259" r:id="Rbe1e4a3b626f4a22"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="260" r:id="R981d2a36e621430e"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="261" r:id="R24649fa390c84aba"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="262" r:id="R625305a7cc4f4cb6"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="263" r:id="R4667c6e81a55495d"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="264" r:id="R67eac1e6fb944398"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="265" r:id="R0a71a7b53015497b"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="266" r:id="R513d7be1a3c64678"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="267" r:id="R6e38b48bfcfa495d"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="268" r:id="Re0f7474caff64d61"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="269" r:id="R48b7335c9d824fbe"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="270" r:id="R4aa9bfaf9a97439e"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="271" r:id="R3a060201dc86456e"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="272" r:id="R22f6a8511aad4742"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="273" r:id="Rbbeded3954cd469f"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="274" r:id="R46cd4c07e9564737"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="275" r:id="Rb612b98eaff94f16"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="276" r:id="Rae7bd7e2159340c7"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="277" r:id="Re7a21a106ffb440a"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="278" r:id="R39d430fb85e24096"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="279" r:id="R1502813d2beb4773"/>
   </p:sldIdLst>
   <p:sldSz cx="12192000" cy="6858000"/>
   <p:notesSz cx="6858000" cy="9144000"/>
 </p:presentation>
 </file>
 
 <file path=ppt/presProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentationPr xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:extLst>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{E76CE94A-603C-4142-B9EB-6D1370010A27}">
       <p14:discardImageEditData val="0"/>
     </p:ext>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{D31A062A-798A-4329-ABDD-BBA856620510}">
       <p14:defaultImageDpi val="32767"/>
     </p:ext>
     <p:ext xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" uri="{FD5EFAAD-0ECE-453E-9831-46B23BE46B34}">
       <p15:chartTrackingRefBased val="1"/>
     </p:ext>
   </p:extLst>
 </p:presentationPr>
 </file>
 
 <file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
 <a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}"/>
 </file>
 
-<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="Reef55e3140dc4a58" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Rf102c693afb94103" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R03f63a1ab1814c1a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="R40b2dcc69b364316" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="R5510b8e8f3464b4f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R4b99854ebec342de" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="Rf5be8f279ebb45c2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R7c5a5e3ae30440b5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R269058319d014f55" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R9c9c6878ee99470b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R81a96d722f974eba" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="Rf51ebcc0d17a4b71" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="Rd386a21c86c946f3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R2425e29118b74adf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="Re72bef634bb844c8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="Rb7cdff3204814419" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="R85fe64b3bc114a39" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="Re4331cdafad944c6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="Ra1ebf7fafb724825" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="R4ed494907845472d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="R076fd362405f4467" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="R32600b825cfe4f21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml" Id="Rb9472c0870714d52" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide19.xml" Id="Rdc03480a001741d6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide20.xml" Id="Rdc9bd8e3af184405" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide21.xml" Id="R51075767a90d45e9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide22.xml" Id="Re1c5c1830b2546b2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide23.xml" Id="R9eefdfd0532b41c5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide24.xml" Id="R781c13a3efd6465f" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="R62749bfff2414ce4" /></Relationships>
+<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="R89de8971a5ea44c5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R2c599c2d4d2242a1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rfbc41bf225ca4f52" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="Rf4c4010835d44db1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="Rb41936add71a4098" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="Ra79c3949465c4fc6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R866f68cdf94c4fa1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R2ca2c2ded92a4a5f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="Rbe1e4a3b626f4a22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R981d2a36e621430e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R24649fa390c84aba" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R625305a7cc4f4cb6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="R4667c6e81a55495d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R67eac1e6fb944398" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="R0a71a7b53015497b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="R513d7be1a3c64678" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="R6e38b48bfcfa495d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="Re0f7474caff64d61" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="R48b7335c9d824fbe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="R4aa9bfaf9a97439e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="R3a060201dc86456e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="R22f6a8511aad4742" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml" Id="Rbbeded3954cd469f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide19.xml" Id="R46cd4c07e9564737" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide20.xml" Id="Rb612b98eaff94f16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide21.xml" Id="Rae7bd7e2159340c7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide22.xml" Id="Re7a21a106ffb440a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide23.xml" Id="R39d430fb85e24096" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide24.xml" Id="R1502813d2beb4773" /></Relationships>
+</file>
+
+<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="Rb9836bb28d8a46f4" /></Relationships>
 </file>
 
 <file path=ppt/notesMasters/notesMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notesMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgRef idx="1001">
         <a:schemeClr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" val="bg1"/>
       </p:bgRef>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Header Placeholder"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph type="hdr" sz="quarter"/>
@@ -358,120 +358,120 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="Rc4febfeb43444e4a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R4c69b98059774355" /></Relationships>
-[...68 lines deleted...]
-<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R37719055e2b74eb5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R986bd6473c0e443f" /></Relationships>
+<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R46eae618e9cf449a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rf65fe41615df44b7" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide10.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="R95a4263e65c74c94" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R6a69906790914365" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide11.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="Rbeadac19daf0450a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R950043126aef40de" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide12.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="R1e5239ba5cf5458e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R526cd6077ad245ad" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide13.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="Rade05e87b9ca44c7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R1277891f990a43e9" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide14.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="R98fae5a65e044de9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R16db5554a11b4c71" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide15.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="Rd95802e4d0b14c60" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rde989b05696c4e07" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide16.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="R9577f33052cf4818" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rd1ca6ff82f0d4f98" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide17.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="R10df798bbb8e45ad" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Re42ee43e0a0e4a85" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide18.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml" Id="Rdfd8d20be9494f80" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rf0d74e6723e9464a" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide19.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide19.xml" Id="R432340bb1cfb48f8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rec19e37dee7c47a8" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="Rd16d3de689d74ff2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rbe6f7902c9ec4522" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide20.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide20.xml" Id="R875da217cfaa45ad" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R709cbc414f8e4588" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide21.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide21.xml" Id="Rfaa9c8371cc14cf5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R76d334a06405443c" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide22.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide22.xml" Id="R7f7e7e1ec898429c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R6b4d90dc89494a2f" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide23.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide23.xml" Id="R8b915a65964b434d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rbb5e156858b94470" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide24.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide24.xml" Id="R92404793bea44245" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Reac7d6010cff48ad" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R6b2c33e68d144810" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rfc345e732fd54d78" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R57077a1cf33444fd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rb883d290dabd4e5a" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="Rb15b88ea42964bef" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Re183b69dd968481d" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R0ae0e9eaba504ea7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R525ed4fa42ed47fe" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="Rc46c16ee5e854af4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R91dcc6656b3740d3" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="Rf17be96c7d1f45cd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rfa4eb95f477d4918" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R4649d5e424b048b5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R593d2f6ae8454a1f" /></Relationships>
 </file>
 
 <file path=ppt/notesSlides/notesSlide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
@@ -2710,100 +2710,100 @@
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
-<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Rd47a860308954b91" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="Ra48c432267fd4a77" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="Re6d5516320b64aaf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="Rbb4091d98a26475c" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Rd818deb7511c40e3" /></Relationships>
+<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R40a7c2c653304438" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="Re5a6da59cb0148ab" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="R026ff7e4ca92450f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="R059d5ac3aeee4be2" /></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Rda3c97357405417e" /></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld name="Default">
     <p:bg>
       <p:bgPr>
         <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Ra48c432267fd4a77"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Re5a6da59cb0148ab"/>
           <a:stretch/>
         </a:blipFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3A61F82E-79D3-41BA-891F-3EE6703D1D59}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rot="0" flipH="0" flipV="0">
             <a:off x="0" y="6120"/>
             <a:ext cx="8567640" cy="6267600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Re6d5516320b64aaf"/>
+            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R026ff7e4ca92450f"/>
             <a:srcRect l="0" t="0" r="0" b="0"/>
             <a:stretch/>
           </a:blipFill>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="90000" tIns="46800" rIns="90000" bIns="46800" anchor="ctr">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:endParaRPr sz="2400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
@@ -3829,116 +3829,116 @@
                 <a:ea typeface="Times New Roman"/>
                 <a:cs typeface="Times New Roman"/>
               </a:rPr>
               <a:t>&lt;number&gt;</a:t>
             </a:fld>
             <a:endParaRPr sz="1400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
               <a:cs typeface="Times New Roman"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="18" name=""/>
           <p:cNvPicPr>
             <a:picLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="Rbb4091d98a26475c"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="R059d5ac3aeee4be2"/>
           <a:stretch xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="8675640" y="6237000"/>
             <a:ext cx="468360" cy="621000"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="blank">
   <p:cSld name="Scripture 16:9">
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="R0f93949e2bda41da" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R6c55c74e72c44e5a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R61d13d0e05bf4742" /></Relationships>
+<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="Rdbb3cdadb1984354" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R487d8e4606d44dd3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R108a2a5ad8d24e71" /></Relationships>
 </file>
 
 <file path=ppt/slideMasters/slideMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="R6c55c74e72c44e5a"/>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="R61d13d0e05bf4742"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="R487d8e4606d44dd3"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="R108a2a5ad8d24e71"/>
   </p:sldLayoutIdLst>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slideMasters/theme/theme2.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>
     <a:clrScheme name="LibreOffice">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="000000"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="FFFFFF"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="18A303"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="0369A3"/>
@@ -4002,120 +4002,120 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R284161a31f734f38" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="R172fc459885245b1" /></Relationships>
-[...68 lines deleted...]
-<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R4b405f532b67460b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="R6ea1b1d933cf41b4" /></Relationships>
+<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Ra1268468f2564ac7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="R2bdf412e911a4f19" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide10.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Refae2c37927a4959" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide10.xml" Id="Rec1aad549e2947ea" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide11.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Ra75de9c18a7f4246" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide11.xml" Id="R288ffa9203b7459b" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide12.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R49704bad52d84a0f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide12.xml" Id="R7aff7f1c8e974776" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide13.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R91863e178ecb48bf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide13.xml" Id="R418d5fcf698e4a3b" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide14.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R7f006e6571d04116" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide14.xml" Id="R2eba440d18624319" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide15.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R47f858c2cc5f48e8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide15.xml" Id="R889cf94206c84dcf" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide16.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Ree17223e1e684082" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide16.xml" Id="Rc205e7962c5c4243" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide17.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R22cd5ad5d0b94b12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide17.xml" Id="R7d71767bcd454ec9" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide18.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R8b288bc170274c2b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide18.xml" Id="R259eed5fc39941c1" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide19.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R18ea2f1d23724c79" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide19.xml" Id="R920296b635054dfd" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rd0f8ec96270c41ce" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide2.xml" Id="Rff89e42c3f174837" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide20.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rc31c2d63131641d7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide20.xml" Id="R8c0cf1b6c9bc472e" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide21.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R9b83c58bc2dd40c6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide21.xml" Id="Rf9647280937d4b16" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide22.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rbdea4c58c3374c6c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide22.xml" Id="R871a43ffb66740e1" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide23.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R068485e36fe2434f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide23.xml" Id="Rc87c7d4ba83f4a52" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide24.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R1bb1578470bd4ba5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide24.xml" Id="R77d4fb06aab442c1" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Ra7d2eb9937b544cd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide3.xml" Id="R44a22c618ed0487d" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rfce1a1f25fb44ff9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide4.xml" Id="R3b85710f932b4df2" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R779c1d93988b4fda" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide5.xml" Id="R8704957927184794" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Re072fccd9e764f92" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide6.xml" Id="R1a3a80eaf216455b" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R03ae02a2892141d1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide7.xml" Id="R76fd084c974743b1" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R15b5ac21fd3a4f2b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide8.xml" Id="Rd85cf04c64a34c62" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R26d92de4ef174ef5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="Rd90c8acd876742bf" /></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
@@ -4133,65 +4133,69 @@
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="762000" y="514350"/>
             <a:ext cx="10668000" cy="1104900"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇第55章</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="2000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Psalms 55 · KJV</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="576743962"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide10.xml><?xml version="1.0" encoding="utf-8"?>
@@ -4209,183 +4213,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 55:9  |  Psalms 55:9 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>主啊，求你吞滅他們，變亂他們的舌頭！ 因為我在城中見了強暴爭競的事。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Destroy, O Lord, and divide their tongues: for I have seen violence and strife in the city.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4401,183 +4367,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 55:10  |  Psalms 55:10 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>他們在城牆上晝夜繞行； 在城內也有罪孽和奸惡。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Day and night they go about it upon the walls thereof: mischief also and sorrow are in the midst of it.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4593,183 +4521,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 55:11  |  Psalms 55:11 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>邪惡在其中； 欺壓和詭詐不離街市。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Wickedness is in the midst thereof: deceit and guile depart not from her streets.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4785,179 +4675,141 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 55:12  |  Psalms 55:12 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>原來不是仇敵辱罵我， 若是仇敵，還可忍耐； 也不是恨我的人向我狂大， 若是恨我的人就必躲避他。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>For it was not an enemy that reproached me; then I could have borne it: neither was it he that hated me that did magnify himself against me; then I would have hid myself from him:</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
@@ -4977,183 +4829,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 55:13  |  Psalms 55:13 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>不料是你；你原與我平等， 是我的同伴，是我知己的朋友！</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>But it was thou, a man mine equal, my guide, and mine acquaintance.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5169,183 +4983,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 55:14  |  Psalms 55:14 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我們素常彼此談論，以為甘甜； 我們與群眾在神的殿中同行。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>We took sweet counsel together, and walked unto the house of God in company.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5361,183 +5137,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 55:15  |  Psalms 55:15 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>願死亡忽然臨到他們！ 願他們活活地下入陰間！ 因為他們的住處，他們的心中，都是邪惡。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Let death seize upon them, and let them go down quick into hell: for wickedness is in their dwellings, and among them.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5553,183 +5291,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 55:16  |  Psalms 55:16 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>至於我，我要求告神； 耶和華必拯救我。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>As for me, I will call upon God; and the LORD shall save me.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5745,183 +5445,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 55:17  |  Psalms 55:17 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我要晚上、早晨、晌午哀聲悲歎； 他也必聽我的聲音。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Evening, and morning, and at noon, will I pray, and cry aloud: and he shall hear my voice.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5937,183 +5599,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 55:18  |  Psalms 55:18 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>他救贖我命脫離攻擊我的人， 使我得享平安， 因為與我[相爭的]人甚多。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>He hath delivered my soul in peace from the battle that was against me: for there were many with me.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6129,183 +5753,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 55:1  |  Psalms 55:1 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>大衛的訓誨詩，交與伶長。用絲弦的樂器。 神啊，求你留心聽我的禱告， 不要隱藏不聽我的懇求！</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>To the chief Musician on Neginoth, Maschil, A Psalm of David. Give ear to my prayer, O God; and hide not thyself from my supplication.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6321,183 +5907,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 55:19  |  Psalms 55:19 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>那沒有更變、不敬畏神的人， 從太古常存的神必聽見而苦待他。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>God shall hear, and afflict them, even he that abideth of old. Selah. Because they have no changes, therefore they fear not God.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6513,183 +6061,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 55:20  |  Psalms 55:20 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>他背了約， 伸手攻擊與他和好的人。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>He hath put forth his hands against such as be at peace with him: he hath broken his covenant.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6705,183 +6215,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 55:21  |  Psalms 55:21 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>他的口如奶油光滑， 他的心卻懷着爭戰； 他的話比油柔和， 其實是拔出來的刀。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>The words of his mouth were smoother than butter, but war was in his heart: his words were softer than oil, yet were they drawn swords.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6897,183 +6369,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 55:22  |  Psalms 55:22 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>你要把你的重擔卸給耶和華， 他必撫養你； 他永不叫義人動搖。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Cast thy burden upon the LORD, and he shall sustain thee: he shall never suffer the righteous to be moved.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7089,183 +6523,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 55:23  |  Psalms 55:23 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>神啊，你必使惡人下入滅亡的坑； 流人血、行詭詐的人必活不到半世， 但我要倚靠你。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2300">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>But thou, O God, shalt bring them down into the pit of destruction: bloody and deceitful men shall not live out half their days; but I will trust in thee.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7281,183 +6677,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 55:2  |  Psalms 55:2 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>求你側耳聽我，應允我。 我哀歎不安，發聲唉哼，</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Attend unto me, and hear me: I mourn in my complaint, and make a noise;</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7473,183 +6831,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 55:3  |  Psalms 55:3 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>都因仇敵的聲音，惡人的欺壓； 因為他們將罪孽加在我身上，發怒氣逼迫我。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Because of the voice of the enemy, because of the oppression of the wicked: for they cast iniquity upon me, and in wrath they hate me.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7665,183 +6985,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 55:4  |  Psalms 55:4 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我心在我裏面甚是疼痛； 死的驚惶臨到我身。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>My heart is sore pained within me: and the terrors of death are fallen upon me.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7857,183 +7139,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 55:5  |  Psalms 55:5 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>恐懼戰兢歸到我身； 驚恐漫過了我。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Fearfulness and trembling are come upon me, and horror hath overwhelmed me.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -8049,183 +7293,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 55:6  |  Psalms 55:6 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我說：但願我有翅膀像鴿子， 我就飛去，得享安息。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And I said, Oh that I had wings like a dove! for then would I fly away, and be at rest.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -8241,183 +7447,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 55:7  |  Psalms 55:7 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我必遠遊， 宿在曠野。 （細拉）</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Lo, then would I wander far off, and remain in the wilderness. Selah.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -8433,183 +7601,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 55:8  |  Psalms 55:8 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我必速速逃到避所， 脫離狂風暴雨。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>I would hasten my escape from the windy storm and tempest.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>