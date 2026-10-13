--- v0 (2026-08-28)
+++ v1 (2026-10-13)
@@ -41,114 +41,114 @@
   <Override PartName="/ppt/slides/slide12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide15.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide15.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide17.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide17.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide19.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide19.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide20.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide20.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R9ae7d25dc9b546b4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R9327df8e0d15468b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="Rf9a6ca5b64e5460a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R2cfea521c4764b76" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R47e4c75fd6f34a8b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="Ra3b99b581fd44888" /></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
-    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="R4df2a037ccb94a6c"/>
+    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="R390287bec00e4654"/>
   </p:sldMasterIdLst>
   <p:notesMasterIdLst>
-    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="R6a3cf6b8f09841ff"/>
+    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="R1a394f3fe8174329"/>
   </p:notesMasterIdLst>
   <p:sldIdLst>
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="R84acd6abbdb54b74"/>
-[...20 lines deleted...]
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="277" r:id="R994f9e4927bf45ad"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="R8948d726cac447a8"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="257" r:id="Ra5a908dbcec540f9"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="258" r:id="Rfe1a7becbf114529"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="259" r:id="Rbb66013816e04090"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="260" r:id="R9a00805d5e4c4b3b"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="261" r:id="R0e28c2a78e3c4205"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="262" r:id="Raafff2c7ee0745c4"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="263" r:id="R9b07aea7006f4613"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="264" r:id="R8a219dd232c948a3"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="265" r:id="R68ffc012655e4ada"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="266" r:id="R11186ddec3fb4d62"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="267" r:id="Rb2cc9697ffc84399"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="268" r:id="R79c413a6d2dc49fa"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="269" r:id="Rd5172cc253d94e5c"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="270" r:id="Ra9c6d99b19274bd2"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="271" r:id="Rc98c15b68a33458e"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="272" r:id="Rda4acd1897bd4cfb"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="273" r:id="R0e0fa5e899c94a25"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="274" r:id="Rdd2064c8d2f249b5"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="275" r:id="R0ff94c4421b24950"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="276" r:id="R1f1b7c521e1a4fd8"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="277" r:id="R514ae43f33b542e9"/>
   </p:sldIdLst>
   <p:sldSz cx="12192000" cy="6858000"/>
   <p:notesSz cx="6858000" cy="9144000"/>
 </p:presentation>
 </file>
 
 <file path=ppt/presProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentationPr xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:extLst>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{E76CE94A-603C-4142-B9EB-6D1370010A27}">
       <p14:discardImageEditData val="0"/>
     </p:ext>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{D31A062A-798A-4329-ABDD-BBA856620510}">
       <p14:defaultImageDpi val="32767"/>
     </p:ext>
     <p:ext xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" uri="{FD5EFAAD-0ECE-453E-9831-46B23BE46B34}">
       <p15:chartTrackingRefBased val="1"/>
     </p:ext>
   </p:extLst>
 </p:presentationPr>
 </file>
 
 <file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
 <a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}"/>
 </file>
 
-<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="R7ecf3c4d3d1346ee" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R4df2a037ccb94a6c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R6a3cf6b8f09841ff" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="Rb9ab9f7bd7e94be3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="R6b5a39cc08144a57" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R84acd6abbdb54b74" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="Rf4686c5b8f3549cf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R3e7cfa79e0cf4596" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R87f032d4ef1c449e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="Rf3a5231cd50148d3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="Rf871d6b5cbe143cd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R29527ca3788f4733" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="R7926b717908d4997" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R54127075b2a4494c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="Rc4c99fbede9e465e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="Rfc4d4f821352496a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="R5dad7a45f6d44c8a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="R64aa760a7fd24c8a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="Re1a7735a43984d83" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="R21af3832149c40c9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="R2ee2746f2b214853" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="R7b43fe029bac4535" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml" Id="R0f28c6136aad4c60" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide19.xml" Id="R11e94477a1d74d7a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide20.xml" Id="R1719326c9d064e51" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide21.xml" Id="Rc2ffead7ff9041e1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide22.xml" Id="R994f9e4927bf45ad" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="R56d27a0430ec4166" /></Relationships>
+<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="R0674bd7b44144f47" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R390287bec00e4654" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R1a394f3fe8174329" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="Rd2ec942ad03642a7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="Rff2c2e6293c846ea" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R8948d726cac447a8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="Ra5a908dbcec540f9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="Rfe1a7becbf114529" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="Rbb66013816e04090" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R9a00805d5e4c4b3b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R0e28c2a78e3c4205" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="Raafff2c7ee0745c4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="R9b07aea7006f4613" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R8a219dd232c948a3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="R68ffc012655e4ada" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="R11186ddec3fb4d62" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="Rb2cc9697ffc84399" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="R79c413a6d2dc49fa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="Rd5172cc253d94e5c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="Ra9c6d99b19274bd2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="Rc98c15b68a33458e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="Rda4acd1897bd4cfb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml" Id="R0e0fa5e899c94a25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide19.xml" Id="Rdd2064c8d2f249b5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide20.xml" Id="R0ff94c4421b24950" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide21.xml" Id="R1f1b7c521e1a4fd8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide22.xml" Id="R514ae43f33b542e9" /></Relationships>
+</file>
+
+<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="R3130ba12d04b44b0" /></Relationships>
 </file>
 
 <file path=ppt/notesMasters/notesMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notesMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgRef idx="1001">
         <a:schemeClr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" val="bg1"/>
       </p:bgRef>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Header Placeholder"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph type="hdr" sz="quarter"/>
@@ -352,114 +352,114 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="Rb11fbfbed6f94fe3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R9a10a89cfe1643d5" /></Relationships>
-[...62 lines deleted...]
-<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R578c78fcbcc6403d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R67275a4d586c419b" /></Relationships>
+<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="Rfb18d397b10045b4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R714e4ab5bcb546db" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide10.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="R6109813caa894755" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rdafae5a3319b43a8" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide11.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="Re401856bbfd64674" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rca7a6d304d9b418b" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide12.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="Rf0bc7a85b8ec4a81" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rcb142252897945b3" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide13.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="R36070cae601d4943" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R7ecc8c5458a84228" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide14.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="Rff24e93e62284947" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R7fa570bffe864483" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide15.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="R577c45a839de4a88" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R0351ff6d514741ba" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide16.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="R21d55f37dd444aa5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R5d527b6b0ca54077" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide17.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="Rc087f2e763f0445a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R5efffb12d3b44dd3" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide18.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml" Id="Rb7af6448402443e8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R0cfa6508f34e4ec1" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide19.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide19.xml" Id="R3754a27311a745ed" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rc206afdc978149a2" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="Rab3acbff84d34b0e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rf87161431ac544a9" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide20.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide20.xml" Id="R089f145b9deb4716" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Raa6d8a4d532745ef" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide21.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide21.xml" Id="Rd84fa60b8faf402a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R32038a2d94014843" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide22.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide22.xml" Id="R595a84e1214d4fac" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rfb48e28a592344ba" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="Rf01fedcbbec34e06" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R51f12ebfac1c42dc" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R4416d0228d4d4647" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R93286b9b07cd4b58" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="Rd4fe7a601d4e48d8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R3a22933c6e6c4992" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R5378c0b4e72149dc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Re17b23dc607f4d1b" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R51a2436a2c25455f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rc5813f756d364732" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="Rc027279f082e4459" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rc0c547c8d1a647da" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R82706f074a534293" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rcfdfa291fe9f4f1a" /></Relationships>
 </file>
 
 <file path=ppt/notesSlides/notesSlide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
@@ -2508,100 +2508,100 @@
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
-<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R503863d124464440" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="Rd0bf9c6b80454e0a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="R5dbdd486e2454b18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="R26cebd98692a4c81" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R1580ccf731c84c80" /></Relationships>
+<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Rb6208818a9da4da7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="Ra5b91b1b4f9d44b7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="R3c0ed1116af84a81" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="R5e1f61d56dff4eee" /></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R3a9a7fdc26ef4b86" /></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld name="Default">
     <p:bg>
       <p:bgPr>
         <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Rd0bf9c6b80454e0a"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Ra5b91b1b4f9d44b7"/>
           <a:stretch/>
         </a:blipFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3A61F82E-79D3-41BA-891F-3EE6703D1D59}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rot="0" flipH="0" flipV="0">
             <a:off x="0" y="6120"/>
             <a:ext cx="8567640" cy="6267600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R5dbdd486e2454b18"/>
+            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R3c0ed1116af84a81"/>
             <a:srcRect l="0" t="0" r="0" b="0"/>
             <a:stretch/>
           </a:blipFill>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="90000" tIns="46800" rIns="90000" bIns="46800" anchor="ctr">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:endParaRPr sz="2400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
@@ -3627,116 +3627,116 @@
                 <a:ea typeface="Times New Roman"/>
                 <a:cs typeface="Times New Roman"/>
               </a:rPr>
               <a:t>&lt;number&gt;</a:t>
             </a:fld>
             <a:endParaRPr sz="1400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
               <a:cs typeface="Times New Roman"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="18" name=""/>
           <p:cNvPicPr>
             <a:picLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="R26cebd98692a4c81"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="R5e1f61d56dff4eee"/>
           <a:stretch xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="8675640" y="6237000"/>
             <a:ext cx="468360" cy="621000"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="blank">
   <p:cSld name="Scripture 16:9">
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="R3e969f7173ea4c35" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="Raa2a47a1c77f4c29" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rf6987b10fef243be" /></Relationships>
+<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="Rc1c828498bc64dcc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="Rc349a9bd91b64c7a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R21df04cf9be04957" /></Relationships>
 </file>
 
 <file path=ppt/slideMasters/slideMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="Raa2a47a1c77f4c29"/>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="Rf6987b10fef243be"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="Rc349a9bd91b64c7a"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="R21df04cf9be04957"/>
   </p:sldLayoutIdLst>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slideMasters/theme/theme2.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>
     <a:clrScheme name="LibreOffice">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="000000"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="FFFFFF"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="18A303"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="0369A3"/>
@@ -3800,114 +3800,114 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R9287b17e21514101" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="R6fb50dfe55d94b32" /></Relationships>
-[...62 lines deleted...]
-<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R9dfb8f88351440b5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="R348a8602fab6474e" /></Relationships>
+<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R0a89f84cae624c05" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="Red0350dc513940d7" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide10.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R99531b12f81c4b51" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide10.xml" Id="Ra5acfafcf5c14a24" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide11.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Ra9790596b0e74662" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide11.xml" Id="Rfe903ee177744b1d" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide12.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R5b182c87c406470a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide12.xml" Id="Rf8cddf558129467f" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide13.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R7daadb87edec493e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide13.xml" Id="Rb2ce2fe53fa2468a" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide14.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rb8ff4bc443d94ed6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide14.xml" Id="Re9f3a82ed5a24a22" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide15.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R6dec488bd681438b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide15.xml" Id="R8dff2c9bf1754f35" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide16.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R404c4e95c25343ee" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide16.xml" Id="Rcde9d6d7aaff479e" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide17.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R2f3a29eca9a64164" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide17.xml" Id="R4561848a238f47ba" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide18.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R4387583af8c64fe7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide18.xml" Id="Ra58a81edf1504578" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide19.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rbff2de4db6c846e2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide19.xml" Id="R103a3b76441f45f9" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rc0c1ce55e3494b83" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide2.xml" Id="R139e5f81667f4e88" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide20.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rc760ab1e5d564573" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide20.xml" Id="Re7c79b93a66243aa" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide21.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R2ecde413f38e4c97" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide21.xml" Id="Raf720cbdb73a434c" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide22.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rb052804ecfb34942" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide22.xml" Id="Racc1f5d1fdcc4771" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R00053462c2e24883" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide3.xml" Id="R118c48d2069d4f90" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Re7c26cac9736490c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide4.xml" Id="R547b098e34c142da" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rb5fd3c68657948f9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide5.xml" Id="R4db43962e179430a" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R6b2cc4d942eb4baf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide6.xml" Id="R08c1ddbd3f1242db" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R12784c6f9e124e9c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide7.xml" Id="R89721d1dfcaf4976" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rb9e1d8f0e24f41c1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide8.xml" Id="R02dbce33890645f9" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R0429dbaccfa54e2d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="Ra032624fd0c2445d" /></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
@@ -3925,65 +3925,69 @@
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="762000" y="514350"/>
             <a:ext cx="10668000" cy="1104900"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇第135章</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="2000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Psalms 135 · KJV</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="576743962"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide10.xml><?xml version="1.0" encoding="utf-8"?>
@@ -4001,183 +4005,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 135:9  |  Psalms 135:9 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>埃及啊，他施行神蹟奇事， 在你當中，在法老和他一切臣僕身上。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Who sent tokens and wonders into the midst of thee, O Egypt, upon Pharaoh, and upon all his servants.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4193,183 +4159,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 135:10  |  Psalms 135:10 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>他擊殺許多的民， 又殺戮大能的王，</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Who smote great nations, and slew mighty kings;</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4385,183 +4313,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 135:11  |  Psalms 135:11 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>就是亞摩利王西宏和巴珊王噩， 並迦南一切的國王，</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Sihon king of the Amorites, and Og king of Bashan, and all the kingdoms of Canaan:</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4577,183 +4467,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 135:12  |  Psalms 135:12 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>將他們的地賞賜他的百姓以色列為業。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And gave their land for an heritage, an heritage unto Israel his people.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4769,183 +4621,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 135:13  |  Psalms 135:13 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>耶和華啊，你的名存到永遠！ 耶和華啊，你可記念的名存到萬代！</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Thy name, O LORD, endureth for ever; and thy memorial, O LORD, throughout all generations.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4961,183 +4775,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 135:14  |  Psalms 135:14 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>耶和華要為他的百姓伸冤， 為他的僕人後悔。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>For the LORD will judge his people, and he will repent himself concerning his servants.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5153,183 +4929,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 135:15  |  Psalms 135:15 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>外邦的偶像是金的，銀的， 是人手所造的；</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>The idols of the heathen are silver and gold, the work of men’s hands.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5345,183 +5083,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 135:16  |  Psalms 135:16 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>有口卻不能言， 有眼卻不能看，</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>They have mouths, but they speak not; eyes have they, but they see not;</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5537,183 +5237,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 135:17  |  Psalms 135:17 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>有耳卻不能聽， 口中也沒有氣息。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>They have ears, but they hear not; neither is there any breath in their mouths.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5729,183 +5391,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 135:18  |  Psalms 135:18 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>造他的要和他一樣， 凡靠他的也要如此。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>They that make them are like unto them: so is every one that trusteth in them.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5921,183 +5545,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 135:1  |  Psalms 135:1 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>你們要讚美耶和華！ 你們要讚美耶和華的名！ 耶和華的僕人站在耶和華殿中； 站在我們神殿院中的，你們要讚美他！</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Praise ye the LORD. Praise ye the name of the LORD; praise him, O ye servants of the LORD.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6113,183 +5699,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 135:19  |  Psalms 135:19 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以色列家啊，你們要稱頌耶和華！ 亞倫家啊，你們要稱頌耶和華！</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Bless the LORD, O house of Israel: bless the LORD, O house of Aaron:</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6305,183 +5853,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 135:20  |  Psalms 135:20 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>利未家啊，你們要稱頌耶和華！ 你們敬畏耶和華的，要稱頌耶和華！</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Bless the LORD, O house of Levi: ye that fear the LORD, bless the LORD.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6497,183 +6007,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 135:21  |  Psalms 135:21 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>住在耶路撒冷的耶和華 該從錫安受稱頌。 你們要讚美耶和華！</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Blessed be the LORD out of Zion, which dwelleth at Jerusalem. Praise ye the LORD.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6689,183 +6161,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 135:2  |  Psalms 135:2 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3400">
+              <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>（和合本節號合併）你們要讚美耶和華！ 你們要讚美耶和華的名！ 耶和華的僕人站在耶和華殿中； 站在我們神殿院中的，你們要讚美他！</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Ye that stand in the house of the LORD, in the courts of the house of our God,</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6881,183 +6315,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 135:3  |  Psalms 135:3 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>你們要讚美耶和華！ 耶和華本為善； 要歌頌他的名， 因為這是美好的。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Praise the LORD; for the LORD is good: sing praises unto his name; for it is pleasant.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7073,183 +6469,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 135:4  |  Psalms 135:4 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>耶和華揀選雅各歸自己， 揀選以色列特作自己的子民。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>For the LORD hath chosen Jacob unto himself, and Israel for his peculiar treasure.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7265,183 +6623,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 135:5  |  Psalms 135:5 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>原來我知道耶和華為大， 也知道我們的主超乎萬神之上。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>For I know that the LORD is great, and that our Lord is above all gods.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7457,183 +6777,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 135:6  |  Psalms 135:6 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>耶和華在天上，在地下， 在海中，在一切的深處， 都隨自己的意旨而行。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Whatsoever the LORD pleased, that did he in heaven, and in earth, in the seas, and all deep places.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7649,183 +6931,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 135:7  |  Psalms 135:7 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>他使雲霧從地極上騰， 造電隨雨而閃， 從府庫中帶出風來。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>He causeth the vapours to ascend from the ends of the earth; he maketh lightnings for the rain; he bringeth the wind out of his treasuries.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7841,183 +7085,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 135:8  |  Psalms 135:8 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>他將埃及頭生的， 連人帶牲畜都擊殺了。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Who smote the firstborn of Egypt, both of man and beast.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>