--- v0 (2026-08-28)
+++ v1 (2026-10-13)
@@ -33,110 +33,110 @@
   <Override PartName="/ppt/slides/slide8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide15.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide15.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide17.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide17.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R97113135b4fa4fde" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="Ra407b903f6d64af9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="R7a90effc61574d3a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R91ee3942aea54eaf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="Ra7567c400efa4e72" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="R10cadc6bab924136" /></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
-    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="Rdb76a112dfd14c88"/>
+    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="R84956396006f4676"/>
   </p:sldMasterIdLst>
   <p:notesMasterIdLst>
-    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="Radb627ec2f584227"/>
+    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="R409d1e2d88d747cb"/>
   </p:notesMasterIdLst>
   <p:sldIdLst>
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="R62e3afd595f44328"/>
-[...16 lines deleted...]
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="273" r:id="R95c1d0028d144aa9"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="R7a28334b29a74f6e"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="257" r:id="Rd036fef09cb74ca6"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="258" r:id="R19d536990b594e89"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="259" r:id="Racc799c73768498b"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="260" r:id="Rf7ac0dd96d324b15"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="261" r:id="R13bab9bb06d54010"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="262" r:id="R4a2bf08f6bf444ba"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="263" r:id="Rfcbb41831b4546ff"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="264" r:id="R735fe25a2f894d94"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="265" r:id="R0e340a1afdc84c58"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="266" r:id="R9bb2a9ff3950432a"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="267" r:id="R68c3257ffc5a4e1a"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="268" r:id="Rd7a367728e49498a"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="269" r:id="Ra4749a37f07a4c6b"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="270" r:id="Rd5152fd378634070"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="271" r:id="R7a1451d2bfb84119"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="272" r:id="Ref80dd15f4634d84"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="273" r:id="R072523ae48074880"/>
   </p:sldIdLst>
   <p:sldSz cx="12192000" cy="6858000"/>
   <p:notesSz cx="6858000" cy="9144000"/>
 </p:presentation>
 </file>
 
 <file path=ppt/presProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentationPr xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:extLst>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{E76CE94A-603C-4142-B9EB-6D1370010A27}">
       <p14:discardImageEditData val="0"/>
     </p:ext>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{D31A062A-798A-4329-ABDD-BBA856620510}">
       <p14:defaultImageDpi val="32767"/>
     </p:ext>
     <p:ext xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" uri="{FD5EFAAD-0ECE-453E-9831-46B23BE46B34}">
       <p15:chartTrackingRefBased val="1"/>
     </p:ext>
   </p:extLst>
 </p:presentationPr>
 </file>
 
 <file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
 <a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}"/>
 </file>
 
-<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="R2c6caf0185044bcb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Rdb76a112dfd14c88" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Radb627ec2f584227" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="R2311fa99ccda4063" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="R7b849f7b8ada4a34" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R62e3afd595f44328" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R973c1134794e4739" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="Ra2c6755a3e854950" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R5c557221e45b43a6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R7f53e0fa4ae143b2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="Re026f18364534ff2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R66ab2ba6ef9345cf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="R9920cbed68d048b7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R2549115b92ce4d80" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="Rec00634a7b904ccf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="R4e20790ed7ad4949" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="R233663d97aa944de" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="R6d438b42dfb84221" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="R4fb99f31ba184d2b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="R054d332a57434e4c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="Rc3ab62e3313248bb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="Rd6acc7078f0d4f23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml" Id="R95c1d0028d144aa9" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="R17bd100b85004daf" /></Relationships>
+<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="Re945f89a700341c0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R84956396006f4676" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R409d1e2d88d747cb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="R6782bfc1208f4528" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="Rd19ce8dffc914c46" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R7a28334b29a74f6e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="Rd036fef09cb74ca6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R19d536990b594e89" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="Racc799c73768498b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="Rf7ac0dd96d324b15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R13bab9bb06d54010" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R4a2bf08f6bf444ba" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="Rfcbb41831b4546ff" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R735fe25a2f894d94" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="R0e340a1afdc84c58" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="R9bb2a9ff3950432a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="R68c3257ffc5a4e1a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="Rd7a367728e49498a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="Ra4749a37f07a4c6b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="Rd5152fd378634070" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="R7a1451d2bfb84119" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="Ref80dd15f4634d84" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml" Id="R072523ae48074880" /></Relationships>
+</file>
+
+<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="Ra707129f856247b5" /></Relationships>
 </file>
 
 <file path=ppt/notesMasters/notesMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notesMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgRef idx="1001">
         <a:schemeClr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" val="bg1"/>
       </p:bgRef>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Header Placeholder"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph type="hdr" sz="quarter"/>
@@ -340,102 +340,102 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="Rc69aa25b772c4d79" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R9e955eae79934612" /></Relationships>
-[...50 lines deleted...]
-<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R6424ae0288554432" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R4220e18934974504" /></Relationships>
+<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="Rac46f3435cf4447a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R0d3e730ca2954ddb" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide10.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="R8ee466826f374211" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R4c6c39b5291e44bc" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide11.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="Rb33f01a545bd4171" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Ra0d78365f99b479b" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide12.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="R9f67fa0a849c4953" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R9dabbd7ce9224e3e" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide13.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="R963fcefab9eb4f93" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Re17e96a364b7405b" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide14.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="R8970033f2be24f4d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R11d7cba73f7a4779" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide15.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="Rd71f661e65264190" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R9bec771759d347f2" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide16.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="Ra702ecd847c64c93" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Red1780fc83db428b" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide17.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="R9301ba000eeb4a1c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R399a962fde8d406a" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide18.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml" Id="Rd4167eefbca841c6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R2f3f9edfcc544ae2" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R3eb45e0cfdd842fe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rbc5d343fdbae4c84" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="Rbaf868dfe6c540df" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R75f8009ce3284df0" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R722b8447d58549f0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R32bc98d2cab24489" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R9b9d03619e874e23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R7c6839b3793d4945" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R4507961652d24ea2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R6ccef0093cff4fa5" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R1177582e0d5a418f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R9bc8a909442647f4" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="Rbb50e0b2c6da4820" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Re0cd29a95e8149a8" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R74c0ebc49c1a4b22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R29994986abcb4229" /></Relationships>
 </file>
 
 <file path=ppt/notesSlides/notesSlide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
@@ -2104,100 +2104,100 @@
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
-<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Rcf0169df5e2047f1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="R0cfad1640d2d4ee5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="R5814feeafc234233" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="R8ffbbb6c8e6946d6" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R27ce6759a77747e9" /></Relationships>
+<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R8a1561912e7d45fc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="R9aca2cf40d904250" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="Rfd58533afc794ee9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="Ra38ab4d1f8584ebb" /></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R1afd6f1e0a5e46e8" /></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld name="Default">
     <p:bg>
       <p:bgPr>
         <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R0cfad1640d2d4ee5"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R9aca2cf40d904250"/>
           <a:stretch/>
         </a:blipFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3A61F82E-79D3-41BA-891F-3EE6703D1D59}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rot="0" flipH="0" flipV="0">
             <a:off x="0" y="6120"/>
             <a:ext cx="8567640" cy="6267600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R5814feeafc234233"/>
+            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Rfd58533afc794ee9"/>
             <a:srcRect l="0" t="0" r="0" b="0"/>
             <a:stretch/>
           </a:blipFill>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="90000" tIns="46800" rIns="90000" bIns="46800" anchor="ctr">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:endParaRPr sz="2400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
@@ -3223,116 +3223,116 @@
                 <a:ea typeface="Times New Roman"/>
                 <a:cs typeface="Times New Roman"/>
               </a:rPr>
               <a:t>&lt;number&gt;</a:t>
             </a:fld>
             <a:endParaRPr sz="1400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
               <a:cs typeface="Times New Roman"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="18" name=""/>
           <p:cNvPicPr>
             <a:picLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="R8ffbbb6c8e6946d6"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="Ra38ab4d1f8584ebb"/>
           <a:stretch xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="8675640" y="6237000"/>
             <a:ext cx="468360" cy="621000"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="blank">
   <p:cSld name="Scripture 16:9">
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="Rd52b07eac3604af5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R40af82e6c57b4f23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rbea3ad19882d4f77" /></Relationships>
+<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="Ra00730afd833486b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="Rb3e3b4f239a24329" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rf1718be3375a4108" /></Relationships>
 </file>
 
 <file path=ppt/slideMasters/slideMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="R40af82e6c57b4f23"/>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="Rbea3ad19882d4f77"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="Rb3e3b4f239a24329"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="Rf1718be3375a4108"/>
   </p:sldLayoutIdLst>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slideMasters/theme/theme2.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>
     <a:clrScheme name="LibreOffice">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="000000"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="FFFFFF"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="18A303"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="0369A3"/>
@@ -3396,102 +3396,102 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Re19173e05bfb4775" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="Rc8246fc7131e44fc" /></Relationships>
-[...50 lines deleted...]
-<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rd86a8ce02a7c470a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="R522c3cd4b6614995" /></Relationships>
+<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Ree49c853280444b2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="R622b1237286f4ee1" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide10.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R9cfdf65364384a4c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide10.xml" Id="Rcab34c807b504791" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide11.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rfce384a0c3c54e51" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide11.xml" Id="Rdc2346927d774880" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide12.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rfb3fa34cc04e4db6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide12.xml" Id="R3b492228dd2b437f" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide13.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R396f278a464f4610" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide13.xml" Id="Rfbe8c0ab8ef94d40" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide14.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Raaac5489784b4a1d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide14.xml" Id="Ra496b1959d6843f3" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide15.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rdce5ddd119db4cb0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide15.xml" Id="Rc009cb0455c74b20" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide16.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rd49df96dde3a4402" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide16.xml" Id="R99c3f372b5ad4825" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide17.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rf461a916fc034f11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide17.xml" Id="R605ebbff299348b4" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide18.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R0c8eec25bfd348e2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide18.xml" Id="Rf469b28a6f8e4209" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Re7e80033d6164e64" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide2.xml" Id="R20283f43fa734ccd" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rb78ddac8a4a04cf6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide3.xml" Id="Rc5b32ad69b27475f" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R98d03fb13d8c428a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide4.xml" Id="R0ae94d5683b84a61" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R0a8bed1d64534e82" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide5.xml" Id="R173c6107cc754c4e" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R3d9540be3b3843cf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide6.xml" Id="R655171761a974377" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R82d8e5b1adcc4c92" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide7.xml" Id="Re4a120353df44481" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R251911b0b9294a1f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide8.xml" Id="R952c6ba41f5f4c1b" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R849d2fcdab674efa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="Rb8beed3f13db4b15" /></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
@@ -3509,65 +3509,69 @@
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="762000" y="514350"/>
             <a:ext cx="10668000" cy="1104900"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇第45章</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="2000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Psalms 45 · KJV</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="576743962"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide10.xml><?xml version="1.0" encoding="utf-8"?>
@@ -3585,183 +3589,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 45:9  |  Psalms 45:9 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>有君王的女兒在你尊貴婦女之中； 王后佩戴俄斐金飾站在你右邊。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2500">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Kings’ daughters were among thy honourable women: upon thy right hand did stand the queen in gold of Ophir.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -3777,183 +3743,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 45:10  |  Psalms 45:10 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>女子啊，你要聽，要想，要側耳而聽！ 不要記念你的民和你的父家，</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2500">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Hearken, O daughter, and consider, and incline thine ear; forget also thine own people, and thy father’s house;</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -3969,183 +3897,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 45:11  |  Psalms 45:11 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>王就羨慕你的美貌； 因為他是你的主，你當敬拜他。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>So shall the king greatly desire thy beauty: for he is thy Lord; and worship thou him.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4161,183 +4051,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 45:12  |  Psalms 45:12 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>泰爾的民[必來]送禮； 民中的富足人也必向你求恩。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2500">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And the daughter of Tyre shall be there with a gift; even the rich among the people shall intreat thy favour.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4353,183 +4205,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 45:13  |  Psalms 45:13 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>王女在[宮]裏極其榮華； 她的衣服是用金[線]繡的。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>The king’s daughter is all glorious within: her clothing is of wrought gold.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4545,183 +4359,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 45:14  |  Psalms 45:14 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>她要穿錦繡的衣服，被引到王前； 隨從她的陪伴童女也要被帶到你面前。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2500">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>She shall be brought unto the king in raiment of needlework: the virgins her companions that follow her shall be brought unto thee.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4737,183 +4513,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 45:15  |  Psalms 45:15 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>她們要歡喜快樂被引導； 她們要進入王宮。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>With gladness and rejoicing shall they be brought: they shall enter into the king’s palace.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4929,183 +4667,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 45:16  |  Psalms 45:16 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>你的子孫要接續你的列祖； 你要立他們在全地作王。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Instead of thy fathers shall be thy children, whom thou mayest make princes in all the earth.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5121,183 +4821,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 45:17  |  Psalms 45:17 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我必叫你的名被萬代記念， 所以萬民要永永遠遠稱謝你。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2500">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>I will make thy name to be remembered in all generations: therefore shall the people praise thee for ever and ever.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5313,183 +4975,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 45:1  |  Psalms 45:1 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>可拉後裔的訓誨詩，又是愛慕歌，交與伶長。調用百合花。 我心裏湧出美辭； 我論到我為王做的事， 我的舌頭是快手筆。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1900">
+              <a:rPr sz="1800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>To the chief Musician upon Shoshannim, for the sons of Korah, Maschil, A Song of loves. My heart is inditing a good matter: I speak of the things which I have made touching the king: my tongue is the pen of a ready writer.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5505,183 +5129,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 45:2  |  Psalms 45:2 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>你比世人更美； 在你嘴裏滿有恩惠； 所以神賜福給你，直到永遠。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2500">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Thou art fairer than the children of men: grace is poured into thy lips: therefore God hath blessed thee for ever.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5697,183 +5283,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 45:3  |  Psalms 45:3 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>大能者啊，願你腰間佩刀， 大有榮耀和威嚴！</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Gird thy sword upon thy thigh, O most mighty, with thy glory and thy majesty.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5889,183 +5437,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 45:4  |  Psalms 45:4 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>為真理、謙卑、公義赫然坐車前往，無不得勝； 你的右手必顯明可畏的事。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2500">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And in thy majesty ride prosperously because of truth and meekness and righteousness; and thy right hand shall teach thee terrible things.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6081,183 +5591,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 45:5  |  Psalms 45:5 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>你的箭鋒快，射中王敵之心； 萬民仆倒在你以下。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Thine arrows are sharp in the heart of the king’s enemies; whereby the people fall under thee.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6273,183 +5745,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 45:6  |  Psalms 45:6 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>神啊，你的寶座是永永遠遠的； 你的國權是正直的。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Thy throne, O God, is for ever and ever: the sceptre of thy kingdom is a right sceptre.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6465,183 +5899,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 45:7  |  Psalms 45:7 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>你喜愛公義，恨惡罪惡； 所以神－就是你的神－用喜樂油膏你， 勝過膏你的同伴。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2500">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Thou lovest righteousness, and hatest wickedness: therefore God, thy God, hath anointed thee with the oil of gladness above thy fellows.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6657,183 +6053,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 45:8  |  Psalms 45:8 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>你的衣服都有沒藥、沉香、肉桂[的香氣]； 象牙宮中有絲弦樂器的聲音使你歡喜。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2500">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>All thy garments smell of myrrh, and aloes, and cassia, out of the ivory palaces, whereby they have made thee glad.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>