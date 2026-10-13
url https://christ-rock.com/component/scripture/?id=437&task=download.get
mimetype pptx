--- v0 (2026-08-28)
+++ v1 (2026-10-13)
@@ -19,103 +19,103 @@
   <Override PartName="/ppt/slides/slide1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R2b4f17cf50264d5b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="Rcf137674bc634f6a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="R7a7d6632d4304070" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R537e3cdb843c4a12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R8932fac2bbfa4435" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="R882a4322d879464e" /></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
-    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="R3c6a34ec72754f7b"/>
+    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="Reffa9b97a27e4c8a"/>
   </p:sldMasterIdLst>
   <p:notesMasterIdLst>
-    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="Rbf1d6e5b4af446f4"/>
+    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="Rfc1b273de55f4d19"/>
   </p:notesMasterIdLst>
   <p:sldIdLst>
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="R8f38acee859f48aa"/>
-[...9 lines deleted...]
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="266" r:id="R1160ae3b9da54694"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="Rb5dd8261c1014d27"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="257" r:id="R96bc5aced1594004"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="258" r:id="Rc187132f271c4e01"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="259" r:id="Rbc134c76c6324567"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="260" r:id="R867e74a4ddc54fb7"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="261" r:id="Rf1882fc0747e4f0a"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="262" r:id="R57d9fcd66c044bbe"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="263" r:id="R66aafccf09ff47e4"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="264" r:id="R625ac8d40c0243f3"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="265" r:id="R6712ff780b5e42f9"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="266" r:id="R65d5162f0489477b"/>
   </p:sldIdLst>
   <p:sldSz cx="12192000" cy="6858000"/>
   <p:notesSz cx="6858000" cy="9144000"/>
 </p:presentation>
 </file>
 
 <file path=ppt/presProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentationPr xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:extLst>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{E76CE94A-603C-4142-B9EB-6D1370010A27}">
       <p14:discardImageEditData val="0"/>
     </p:ext>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{D31A062A-798A-4329-ABDD-BBA856620510}">
       <p14:defaultImageDpi val="32767"/>
     </p:ext>
     <p:ext xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" uri="{FD5EFAAD-0ECE-453E-9831-46B23BE46B34}">
       <p15:chartTrackingRefBased val="1"/>
     </p:ext>
   </p:extLst>
 </p:presentationPr>
 </file>
 
 <file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
 <a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}"/>
 </file>
 
-<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="R38e83817be8f4967" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R3c6a34ec72754f7b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rbf1d6e5b4af446f4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="Rbd1fbb445f064f6a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="R3106ce17a6fe4452" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R8f38acee859f48aa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="Rc76ca4fd789e41af" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R1875b118df09413c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R03dbd0fe9dad4b81" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R8831c9613bcd4f0a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="Rb05e3fd1a5ce4f0f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="Rff665d0a76154afe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="Ra318a6283a3e444e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R749785af82394981" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="R76a9960f529d4d05" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="R1160ae3b9da54694" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="Raa0caff1d1a142c7" /></Relationships>
+<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="R1a619156c38d4d9c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Reffa9b97a27e4c8a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rfc1b273de55f4d19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="Rbcd35b10599446d2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="R7a1c6fa9c9ff4064" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="Rb5dd8261c1014d27" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R96bc5aced1594004" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="Rc187132f271c4e01" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="Rbc134c76c6324567" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R867e74a4ddc54fb7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="Rf1882fc0747e4f0a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R57d9fcd66c044bbe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="R66aafccf09ff47e4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R625ac8d40c0243f3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="R6712ff780b5e42f9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="R65d5162f0489477b" /></Relationships>
+</file>
+
+<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="R97cf9938c7c14a16" /></Relationships>
 </file>
 
 <file path=ppt/notesMasters/notesMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notesMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgRef idx="1001">
         <a:schemeClr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" val="bg1"/>
       </p:bgRef>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Header Placeholder"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph type="hdr" sz="quarter"/>
@@ -319,81 +319,81 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R94890134964a461c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R4614831b1bc04a4b" /></Relationships>
-[...29 lines deleted...]
-<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R61029526217f448f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R204c2cce64d04d6a" /></Relationships>
+<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R91652587e2ba4c80" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R29559bf461414468" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide10.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="R801e218d051c4d78" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R8e752dd638e84a95" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide11.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="Raf4049c481f844ed" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rbdae4af915e74f32" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R993e92d78e484ebc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R44d410514f7f43b4" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R0c87e25858a84c05" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rcc453446b3154256" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R97ffc6c819f54616" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rdd81e9fd613d4738" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="Rdf4d675c5ea14e5c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R49e0d53801764c9d" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="Rfeef7ea05da34504" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R0214b6395030491d" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R1217abede7484133" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Ra856a297499c4ca1" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="R91d661ec54fb494a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rf095b4b74e734323" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R6c518682fda347e5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R66254b10542e48ba" /></Relationships>
 </file>
 
 <file path=ppt/notesSlides/notesSlide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
@@ -1397,100 +1397,100 @@
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
-<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R0887c904e0754810" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="R5c4ecaafa9124c73" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="R032dc301577e47c1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="Rac4be034da5c4805" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R44370c2c3e4e459f" /></Relationships>
+<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Raf5358c996b84443" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="R25b9333f807641a1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="R8616397bb30f4cb1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="R716274e4bf094a6d" /></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Rcf180fa85dd04ebb" /></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld name="Default">
     <p:bg>
       <p:bgPr>
         <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R5c4ecaafa9124c73"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R25b9333f807641a1"/>
           <a:stretch/>
         </a:blipFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3A61F82E-79D3-41BA-891F-3EE6703D1D59}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rot="0" flipH="0" flipV="0">
             <a:off x="0" y="6120"/>
             <a:ext cx="8567640" cy="6267600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R032dc301577e47c1"/>
+            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R8616397bb30f4cb1"/>
             <a:srcRect l="0" t="0" r="0" b="0"/>
             <a:stretch/>
           </a:blipFill>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="90000" tIns="46800" rIns="90000" bIns="46800" anchor="ctr">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:endParaRPr sz="2400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
@@ -2516,116 +2516,116 @@
                 <a:ea typeface="Times New Roman"/>
                 <a:cs typeface="Times New Roman"/>
               </a:rPr>
               <a:t>&lt;number&gt;</a:t>
             </a:fld>
             <a:endParaRPr sz="1400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
               <a:cs typeface="Times New Roman"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="18" name=""/>
           <p:cNvPicPr>
             <a:picLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="Rac4be034da5c4805"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="R716274e4bf094a6d"/>
           <a:stretch xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="8675640" y="6237000"/>
             <a:ext cx="468360" cy="621000"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="blank">
   <p:cSld name="Scripture 16:9">
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="R842e953c21fb475e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R19ded721ff3c40a9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R2a016337b627459c" /></Relationships>
+<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="R674fd7084c78470d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="Ree4136dee3154d9f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R5fff9ef43ff94785" /></Relationships>
 </file>
 
 <file path=ppt/slideMasters/slideMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="R19ded721ff3c40a9"/>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="R2a016337b627459c"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="Ree4136dee3154d9f"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="R5fff9ef43ff94785"/>
   </p:sldLayoutIdLst>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slideMasters/theme/theme2.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>
     <a:clrScheme name="LibreOffice">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="000000"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="FFFFFF"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="18A303"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="0369A3"/>
@@ -2689,81 +2689,81 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rdfbdd3bbe781413d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="Rc6df6505581e4040" /></Relationships>
-[...29 lines deleted...]
-<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rab080bdf6fb34261" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="Re249018b4c5d4a1b" /></Relationships>
+<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R61287946671446c2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="R443cf6a53e444b75" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide10.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rec8147ba5ff64914" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide10.xml" Id="Rae7b62b3b8ad47dd" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide11.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R521fc4189e9848d7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide11.xml" Id="R2d46aa990c714979" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R305115d978af4232" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide2.xml" Id="R84c2d61c296148ba" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R5d6b74275bbd4be0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide3.xml" Id="Rbbe6983d703f496c" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R4d7368161bf14915" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide4.xml" Id="R6cb0a46369ee48b5" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R0ecd0a99acf244d0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide5.xml" Id="Re642693bb4a54523" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R9d79c2e971454559" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide6.xml" Id="Rd90cd1de1ecb476f" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R3a3ce19816b34c2c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide7.xml" Id="Rf287756d2c6047c7" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R5807a046f8bb4738" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide8.xml" Id="R50b7dd3fd49a4fa0" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R9988582611a7495b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="R813cb2d27c134230" /></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
@@ -2781,65 +2781,69 @@
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="762000" y="514350"/>
             <a:ext cx="10668000" cy="1104900"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇第111章</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="2000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Psalms 111 · KJV</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="576743962"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide10.xml><?xml version="1.0" encoding="utf-8"?>
@@ -2857,183 +2861,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 111:9  |  Psalms 111:9 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>他向百姓施行救贖， 命定他的約，直到永遠； 他的名聖而可畏。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2500">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>He sent redemption unto his people: he hath commanded his covenant for ever: holy and reverend is his name.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -3049,183 +3015,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 111:10  |  Psalms 111:10 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>敬畏耶和華是智慧的開端； 凡遵行[他命令]的是聰明人。 耶和華是永遠當讚美的！</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2500">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>The fear of the LORD is the beginning of wisdom: a good understanding have all they that do his commandments: his praise endureth for ever.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -3241,183 +3169,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 111:1  |  Psalms 111:1 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>你們要讚美耶和華！ 我要在正直人的大會中，並公會中， 一心稱謝耶和華。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2500">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Praise ye the LORD. I will praise the LORD with my whole heart, in the assembly of the upright, and in the congregation.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -3433,183 +3323,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 111:2  |  Psalms 111:2 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>耶和華的作為本為大； 凡喜愛的都必考察。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>The works of the LORD are great, sought out of all them that have pleasure therein.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -3625,183 +3477,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 111:3  |  Psalms 111:3 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>他所行的是尊榮和威嚴； 他的公義存到永遠。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>His work is honourable and glorious: and his righteousness endureth for ever.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -3817,183 +3631,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 111:4  |  Psalms 111:4 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>他行了奇事，使人記念； 耶和華有恩惠，有憐憫。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>He hath made his wonderful works to be remembered: the LORD is gracious and full of compassion.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4009,183 +3785,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 111:5  |  Psalms 111:5 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>他賜糧食給敬畏他的人； 他必永遠記念他的約。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>He hath given meat unto them that fear him: he will ever be mindful of his covenant.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4201,183 +3939,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 111:6  |  Psalms 111:6 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>他向百姓顯出大能的作為， 把外邦的地賜給他們為業。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>He hath shewed his people the power of his works, that he may give them the heritage of the heathen.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4393,183 +4093,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 111:7  |  Psalms 111:7 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>他手所行的是誠實公平； 他的訓詞都是確實的，</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>The works of his hands are verity and judgment; all his commandments are sure.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4585,183 +4247,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 111:8  |  Psalms 111:8 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>是永永遠遠堅定的， 是按誠實正直設立的。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>They stand fast for ever and ever, and are done in truth and uprightness.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>