--- v0 (2026-08-28)
+++ v1 (2026-10-13)
@@ -19,103 +19,103 @@
   <Override PartName="/ppt/slides/slide1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R0d96b17c9e5947d2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R7ff2f33617ff467f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="Ra0fa570df0374a32" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="Rd1ef76da8b7748ac" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="Rb23ed13e32334b5e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="Rcb8b544c3ca449da" /></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
-    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="Re348524f4c4143e0"/>
+    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="Rbe9a5e59374c402b"/>
   </p:sldMasterIdLst>
   <p:notesMasterIdLst>
-    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="Rb36e19dfb041431f"/>
+    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="R90626bb758714df3"/>
   </p:notesMasterIdLst>
   <p:sldIdLst>
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="Rc5e8abf970c34af4"/>
-[...9 lines deleted...]
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="266" r:id="R24480d8487ff4dad"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="Rac4bba74f3e54599"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="257" r:id="Rd7f81c14bf264ffd"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="258" r:id="Rad800871e16f4456"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="259" r:id="Rd18bbd2e85244e86"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="260" r:id="R2972fe7a075d4419"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="261" r:id="R303ba4c8e8c4445f"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="262" r:id="R2682ce41763f40df"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="263" r:id="R0166875acbf846c1"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="264" r:id="Rc9ce9f7b98e04572"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="265" r:id="R0259cb67eb4940ec"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="266" r:id="R6ab6a9505c0141a4"/>
   </p:sldIdLst>
   <p:sldSz cx="12192000" cy="6858000"/>
   <p:notesSz cx="6858000" cy="9144000"/>
 </p:presentation>
 </file>
 
 <file path=ppt/presProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentationPr xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:extLst>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{E76CE94A-603C-4142-B9EB-6D1370010A27}">
       <p14:discardImageEditData val="0"/>
     </p:ext>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{D31A062A-798A-4329-ABDD-BBA856620510}">
       <p14:defaultImageDpi val="32767"/>
     </p:ext>
     <p:ext xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" uri="{FD5EFAAD-0ECE-453E-9831-46B23BE46B34}">
       <p15:chartTrackingRefBased val="1"/>
     </p:ext>
   </p:extLst>
 </p:presentationPr>
 </file>
 
 <file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
 <a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}"/>
 </file>
 
-<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="R17bc04b4dee941dc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Re348524f4c4143e0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rb36e19dfb041431f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="Rda2c57f74f5c4c1f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="R2724529ff2b44c93" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="Rc5e8abf970c34af4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R5cdbfddb6a134ff6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R26ec74c8c102455e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R9d20b383cab64ce5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="Rdd767d845fc34ed4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="Rb5c6429a2ca94106" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R18eb7cf3fc354be9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="R9159bf37a4124eaa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R611b055f81904fd3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="R9a9d2d83fd454b99" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="R24480d8487ff4dad" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="Rbe6e2b114eaa4afd" /></Relationships>
+<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="Ra98e9bf4e6734996" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Rbe9a5e59374c402b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R90626bb758714df3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="R06a87f657431434d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="Re078b8099e254291" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="Rac4bba74f3e54599" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="Rd7f81c14bf264ffd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="Rad800871e16f4456" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="Rd18bbd2e85244e86" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R2972fe7a075d4419" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R303ba4c8e8c4445f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R2682ce41763f40df" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="R0166875acbf846c1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="Rc9ce9f7b98e04572" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="R0259cb67eb4940ec" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="R6ab6a9505c0141a4" /></Relationships>
+</file>
+
+<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="R71d36dd9fe52443a" /></Relationships>
 </file>
 
 <file path=ppt/notesMasters/notesMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notesMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgRef idx="1001">
         <a:schemeClr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" val="bg1"/>
       </p:bgRef>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Header Placeholder"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph type="hdr" sz="quarter"/>
@@ -319,81 +319,81 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="Rd2031f69693d4abf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R798280804ed645da" /></Relationships>
-[...29 lines deleted...]
-<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R76bb029f0c2049be" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Ra0ec0c4130344bc9" /></Relationships>
+<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R3fc30cabf5e140c7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R0b3e56cd27d94ddd" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide10.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="R6d425fa9563d423c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R6bf094cf45774f37" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide11.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="Rd255042a7d074aee" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R8284ccfc359447a8" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R26039eabbb9e4f7a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R9541c7b5793b49e5" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R89381e25cadb4d79" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rf2ff5d64e88647ae" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R79cfa7c9812445ea" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R30da2ba899db4196" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R988de385454047f3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R00edee631fc44622" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R5c42397468e54453" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rf563c15688ba432f" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="Rb90aa4856a4a41a1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rbc522c73d89c4af6" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="R8b4284f8ea394849" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R18488099143248fc" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="Re1670c508c4b4a9d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R32de744664834db0" /></Relationships>
 </file>
 
 <file path=ppt/notesSlides/notesSlide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
@@ -1397,100 +1397,100 @@
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
-<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Re4775dcd561343c8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="Rceaac4858bb84d91" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="Rc40495d05fd6461a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="R427417ce81134b7d" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R323b303f23434898" /></Relationships>
+<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R1f5bc79459e24474" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="R04456bdd75fa4cfa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="R0faff9bf362d4478" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="Rc84dbe87f132464f" /></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Re4779979e2504538" /></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld name="Default">
     <p:bg>
       <p:bgPr>
         <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Rceaac4858bb84d91"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R04456bdd75fa4cfa"/>
           <a:stretch/>
         </a:blipFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3A61F82E-79D3-41BA-891F-3EE6703D1D59}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rot="0" flipH="0" flipV="0">
             <a:off x="0" y="6120"/>
             <a:ext cx="8567640" cy="6267600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Rc40495d05fd6461a"/>
+            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R0faff9bf362d4478"/>
             <a:srcRect l="0" t="0" r="0" b="0"/>
             <a:stretch/>
           </a:blipFill>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="90000" tIns="46800" rIns="90000" bIns="46800" anchor="ctr">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:endParaRPr sz="2400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
@@ -2516,116 +2516,116 @@
                 <a:ea typeface="Times New Roman"/>
                 <a:cs typeface="Times New Roman"/>
               </a:rPr>
               <a:t>&lt;number&gt;</a:t>
             </a:fld>
             <a:endParaRPr sz="1400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
               <a:cs typeface="Times New Roman"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="18" name=""/>
           <p:cNvPicPr>
             <a:picLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="R427417ce81134b7d"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="Rc84dbe87f132464f"/>
           <a:stretch xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="8675640" y="6237000"/>
             <a:ext cx="468360" cy="621000"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="blank">
   <p:cSld name="Scripture 16:9">
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="R21d2a9089b634609" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R015ad5dd65694d2d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R8945b70918134575" /></Relationships>
+<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="R4dcc09655ccd4896" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R1cf8454db1bd43c0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R343ed122629b41fc" /></Relationships>
 </file>
 
 <file path=ppt/slideMasters/slideMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="R015ad5dd65694d2d"/>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="R8945b70918134575"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="R1cf8454db1bd43c0"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="R343ed122629b41fc"/>
   </p:sldLayoutIdLst>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slideMasters/theme/theme2.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>
     <a:clrScheme name="LibreOffice">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="000000"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="FFFFFF"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="18A303"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="0369A3"/>
@@ -2689,81 +2689,81 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R710ff92f08bb434e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="Red6d231fae2141c6" /></Relationships>
-[...29 lines deleted...]
-<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R839d0023ae904ea5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="R462890d09b724aa3" /></Relationships>
+<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R6c112337bfe4429a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="Re512e18467eb4786" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide10.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R41bceabaa8f7484d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide10.xml" Id="R6e77620da5944ed5" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide11.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R08c2c0918a3f4488" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide11.xml" Id="Rdf08ba83be4846b6" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R8bf6e06e79d04cb7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide2.xml" Id="R6405caeef7014c6d" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rdd8ea2ee94d842dc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide3.xml" Id="Rfa10fb321bad47d4" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Re54146ca4c8f4db9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide4.xml" Id="R276304bc4dc942c1" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Ra9dc908b2d7d4193" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide5.xml" Id="R91d93d3b623645b9" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Re5f5478d9e104c57" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide6.xml" Id="R2b6f338f5c62425a" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R6293cd01350248c2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide7.xml" Id="R6734edbf56724daf" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rc5e981818d17462f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide8.xml" Id="R0ded44163ee74d80" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R52c7d51303dc4073" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="Rab4a9af306674cd9" /></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
@@ -2781,65 +2781,69 @@
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="762000" y="514350"/>
             <a:ext cx="10668000" cy="1104900"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇第24章</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="2000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Psalms 24 · KJV</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="576743962"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide10.xml><?xml version="1.0" encoding="utf-8"?>
@@ -2857,183 +2861,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 24:9  |  Psalms 24:9 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>眾城門哪，你們要抬起頭來！ 永久的門戶，你們要把頭抬起！ 那榮耀的王將要進來！</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2500">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Lift up your heads, O ye gates; even lift them up, ye everlasting doors; and the King of glory shall come in.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -3049,183 +3015,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 24:10  |  Psalms 24:10 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>榮耀的王是誰呢？ 萬軍之耶和華， 他是榮耀的王！ （細拉）</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Who is this King of glory? The LORD of hosts, he is the King of glory. Selah.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -3241,183 +3169,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 24:1  |  Psalms 24:1 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>大衛的詩。 地和其中所充滿的， 世界和住在其間的，都屬耶和華。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2500">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>A Psalm of David. The earth is the LORD’s, and the fulness thereof; the world, and they that dwell therein.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -3433,183 +3323,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 24:2  |  Psalms 24:2 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>他把地建立在海上， 安定在大水之上。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>For he hath founded it upon the seas, and established it upon the floods.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -3625,183 +3477,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 24:3  |  Psalms 24:3 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>誰能登耶和華的山？ 誰能站在他的聖所？</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Who shall ascend into the hill of the LORD? or who shall stand in his holy place?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -3817,183 +3631,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 24:4  |  Psalms 24:4 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>就是手潔心清，不向虛妄， 起誓不懷詭詐的人。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2500">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>He that hath clean hands, and a pure heart; who hath not lifted up his soul unto vanity, nor sworn deceitfully.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4009,183 +3785,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 24:5  |  Psalms 24:5 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>他必蒙耶和華賜福， 又蒙救他的神使他成義。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>He shall receive the blessing from the LORD, and righteousness from the God of his salvation.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4201,183 +3939,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 24:6  |  Psalms 24:6 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>這是尋求耶和華的族類， 是尋求你面的雅各。 （細拉）</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>This is the generation of them that seek him, that seek thy face, O Jacob. Selah.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4393,183 +4093,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 24:7  |  Psalms 24:7 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>眾城門哪，你們要抬起頭來！ 永久的門戶，你們要被舉起！ 那榮耀的王將要進來！</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2500">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Lift up your heads, O ye gates; and be ye lift up, ye everlasting doors; and the King of glory shall come in.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4585,183 +4247,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 24:8  |  Psalms 24:8 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>榮耀的王是誰呢？ 就是有力有能的耶和華， 在戰場上有能的耶和華！</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Who is this King of glory? The LORD strong and mighty, the LORD mighty in battle.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>