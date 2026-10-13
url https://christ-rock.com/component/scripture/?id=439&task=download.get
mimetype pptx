--- v0 (2026-08-28)
+++ v1 (2026-10-13)
@@ -29,108 +29,108 @@
   <Override PartName="/ppt/slides/slide6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide15.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide15.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="Rd84aab4d2fc84a3d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R510b687202eb4f52" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="Rd4c898e0bcf044f0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="Rf5c734926fd54d70" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="Rbd35f5fb8036430b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="R88fe0f6abcea409e" /></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
-    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="R195c583cd49a4071"/>
+    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="R7a5de92a3f924a43"/>
   </p:sldMasterIdLst>
   <p:notesMasterIdLst>
-    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="R53d2336948db42d3"/>
+    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="R9a2bb335ce394637"/>
   </p:notesMasterIdLst>
   <p:sldIdLst>
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="Rdb008eb93d6f4ba6"/>
-[...14 lines deleted...]
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="271" r:id="R3573d35542c34932"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="R24151c8e94724af4"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="257" r:id="R77628467021c41ad"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="258" r:id="R65e30440a53a48dc"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="259" r:id="R8b46c11ce8e74a40"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="260" r:id="R4e67cf40c6cf4523"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="261" r:id="R323bfa19de2e41e9"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="262" r:id="R53db914c83f944c4"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="263" r:id="Rc6616bcfebc247a3"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="264" r:id="R4934d95f56334163"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="265" r:id="Rb57d75a7a607438b"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="266" r:id="Rea7f2af840d34e15"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="267" r:id="Rf80c924fa5c04060"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="268" r:id="R9261c7550b8f464d"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="269" r:id="R1520d65b73474b16"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="270" r:id="R87eaddb3006d4b6e"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="271" r:id="R7f9f3864e8d9438f"/>
   </p:sldIdLst>
   <p:sldSz cx="12192000" cy="6858000"/>
   <p:notesSz cx="6858000" cy="9144000"/>
 </p:presentation>
 </file>
 
 <file path=ppt/presProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentationPr xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:extLst>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{E76CE94A-603C-4142-B9EB-6D1370010A27}">
       <p14:discardImageEditData val="0"/>
     </p:ext>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{D31A062A-798A-4329-ABDD-BBA856620510}">
       <p14:defaultImageDpi val="32767"/>
     </p:ext>
     <p:ext xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" uri="{FD5EFAAD-0ECE-453E-9831-46B23BE46B34}">
       <p15:chartTrackingRefBased val="1"/>
     </p:ext>
   </p:extLst>
 </p:presentationPr>
 </file>
 
 <file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
 <a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}"/>
 </file>
 
-<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="R0db1951356de4608" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R195c583cd49a4071" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R53d2336948db42d3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="Re9007ae4bcf94b46" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="Rf07349ad8a044e04" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="Rdb008eb93d6f4ba6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="Rd02b5aa5e610479e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R692b2aacc7e04033" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="Rd635011ec4a64fab" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R8dd3ebc52bd04c2e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="Rdbeac3301d39419e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R4f7c0af0d9554511" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="R2fdacdc883c643ac" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="Red63ec08b67d4640" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="Re2290deb64ec4d2c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="R2e55709a348941c8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="Rb13868ca94764567" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="Re17045dbab7a4def" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="Reec1eb5e01ea4a1f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="R4ceb407ca9bb40ad" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="R3573d35542c34932" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="R8db49743d1094e7a" /></Relationships>
+<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="R34487649f8e34d58" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R7a5de92a3f924a43" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R9a2bb335ce394637" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="R2c9a01218b7247c1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="Ra9cd7fa98caa43e2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R24151c8e94724af4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R77628467021c41ad" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R65e30440a53a48dc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R8b46c11ce8e74a40" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R4e67cf40c6cf4523" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R323bfa19de2e41e9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R53db914c83f944c4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="Rc6616bcfebc247a3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R4934d95f56334163" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="Rb57d75a7a607438b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="Rea7f2af840d34e15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="Rf80c924fa5c04060" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="R9261c7550b8f464d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="R1520d65b73474b16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="R87eaddb3006d4b6e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="R7f9f3864e8d9438f" /></Relationships>
+</file>
+
+<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="R25d0d038459f47a7" /></Relationships>
 </file>
 
 <file path=ppt/notesMasters/notesMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notesMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgRef idx="1001">
         <a:schemeClr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" val="bg1"/>
       </p:bgRef>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Header Placeholder"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph type="hdr" sz="quarter"/>
@@ -334,96 +334,96 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R088e0c007fc945c4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R1e3c138b2c884d85" /></Relationships>
-[...44 lines deleted...]
-<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="Ra8c460b825d04a14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R262d9ca6ba7b4352" /></Relationships>
+<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R60be65b8ba4a49e8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R9c3978d3c9614a55" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide10.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="R453b7d0f18494911" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rb0b3cbab433043c1" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide11.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="R98a6d29bf3604d5b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rbec0f141016a4baf" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide12.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="R186261650a9b42e1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R5e4e5f2a069446e4" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide13.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="Reebe040a48ca487c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R80870e95be074408" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide14.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="Ra83531ba905e45af" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R08df1194591b44a4" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide15.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="Rf93e750f8487445b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R9783b04ded804b34" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide16.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="R7253297a266741db" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R8f1fd562097b47f7" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R7da9c9d1ed92462a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R4d3fd124199c4022" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="Rb7615b08d5c8452d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R7d93f917920c4011" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R0571d04244d6420e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R643c70aa7c464fe0" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R9ea35bd1ecee4263" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Red98f886c13343ec" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="Rd377cf6d763448ad" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rdef3efc160ef4d58" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R7e24056466974974" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R14bec17ebbe341ae" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="R842449b4c09a4184" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R4e1e36c69e314d24" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R007439c10f0c4d0c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rd9ca0a9d3b1a47fe" /></Relationships>
 </file>
 
 <file path=ppt/notesSlides/notesSlide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
@@ -1902,100 +1902,100 @@
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
-<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R836c469bf4864403" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="R676ca874f87c45a9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="R9a2b4ef3406a4868" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="R1a025ed137f145b4" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Re07df21389404763" /></Relationships>
+<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Rc866ca83a47a43a4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="R67a21f38d87249ff" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="R83d8c6edb2f0432d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="R7c12fd51121d4fd2" /></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R0fecdaab6c9144d2" /></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld name="Default">
     <p:bg>
       <p:bgPr>
         <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R676ca874f87c45a9"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R67a21f38d87249ff"/>
           <a:stretch/>
         </a:blipFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3A61F82E-79D3-41BA-891F-3EE6703D1D59}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rot="0" flipH="0" flipV="0">
             <a:off x="0" y="6120"/>
             <a:ext cx="8567640" cy="6267600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R9a2b4ef3406a4868"/>
+            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R83d8c6edb2f0432d"/>
             <a:srcRect l="0" t="0" r="0" b="0"/>
             <a:stretch/>
           </a:blipFill>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="90000" tIns="46800" rIns="90000" bIns="46800" anchor="ctr">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:endParaRPr sz="2400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
@@ -3021,116 +3021,116 @@
                 <a:ea typeface="Times New Roman"/>
                 <a:cs typeface="Times New Roman"/>
               </a:rPr>
               <a:t>&lt;number&gt;</a:t>
             </a:fld>
             <a:endParaRPr sz="1400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
               <a:cs typeface="Times New Roman"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="18" name=""/>
           <p:cNvPicPr>
             <a:picLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="R1a025ed137f145b4"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="R7c12fd51121d4fd2"/>
           <a:stretch xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="8675640" y="6237000"/>
             <a:ext cx="468360" cy="621000"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="blank">
   <p:cSld name="Scripture 16:9">
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="R2ec72151be6d45e7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R2cb464ea8d9e4d38" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R5007ef5201f84b52" /></Relationships>
+<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="R8626172b77644799" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R93ddeebda6a74da8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R0f3e89f68c1649a4" /></Relationships>
 </file>
 
 <file path=ppt/slideMasters/slideMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="R2cb464ea8d9e4d38"/>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="R5007ef5201f84b52"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="R93ddeebda6a74da8"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="R0f3e89f68c1649a4"/>
   </p:sldLayoutIdLst>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slideMasters/theme/theme2.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>
     <a:clrScheme name="LibreOffice">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="000000"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="FFFFFF"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="18A303"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="0369A3"/>
@@ -3194,96 +3194,96 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R21296be7934c4975" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="Rc79eac0bf4a0435d" /></Relationships>
-[...44 lines deleted...]
-<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rcc6e76c902dd41af" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="R0467fc1a0908468d" /></Relationships>
+<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Ra11a11be3c654914" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="Ree09259938a142c6" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide10.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R463416aad9e648c5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide10.xml" Id="Rb5f7ab4442c14b5e" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide11.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Ra2ed4979ca324525" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide11.xml" Id="R07838490df2f403f" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide12.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Re9957d65e2504614" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide12.xml" Id="Raab1bf83b2bf4b02" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide13.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R1a2db90ed0bb4248" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide13.xml" Id="Rfa83a7642b2c43ea" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide14.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R322a088809864a9b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide14.xml" Id="Rb0655adfce9a44f7" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide15.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R006f8eb709494d3a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide15.xml" Id="R7e93597519c24b43" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide16.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rd0860fb77d3245b1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide16.xml" Id="R145c37bb98a54c8d" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rdcf6fad2c01445ca" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide2.xml" Id="R3e8d74da9b0f4da6" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R1559ed861aa94810" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide3.xml" Id="R522903080b544ade" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R8e956d4b1b2a4a2c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide4.xml" Id="R063083dfcfa9460a" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R6f0de55276904e72" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide5.xml" Id="Rfd98179037524d74" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R8df2281634cb4075" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide6.xml" Id="R6d6af163ec0e41a2" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R6712792e30d746c4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide7.xml" Id="Rcf9bde5a2b6a419f" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R04ae597e70d9428f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide8.xml" Id="Rd197ded232844c9a" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R2e2b26e73fd0484c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="Rec0e980732e2420b" /></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
@@ -3301,65 +3301,69 @@
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="762000" y="514350"/>
             <a:ext cx="10668000" cy="1104900"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇第17章</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="2000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Psalms 17 · KJV</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="576743962"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide10.xml><?xml version="1.0" encoding="utf-8"?>
@@ -3377,183 +3381,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 17:9  |  Psalms 17:9 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>使我脫離那欺壓我的惡人， 就是圍困我要害我命的仇敵。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>From the wicked that oppress me, from my deadly enemies, who compass me about.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -3569,183 +3535,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 17:10  |  Psalms 17:10 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>他們的心被脂油包裹； 他們用口說驕傲的話。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>They are inclosed in their own fat: with their mouth they speak proudly.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -3761,183 +3689,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 17:11  |  Psalms 17:11 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>他們圍困了我們的腳步； 他們瞪着眼，要把我們推倒在地。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>They have now compassed us in our steps: they have set their eyes bowing down to the earth;</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -3953,183 +3843,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 17:12  |  Psalms 17:12 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>他像獅子急要抓食， 又像少壯獅子蹲伏在暗處。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Like as a lion that is greedy of his prey, and as it were a young lion lurking in secret places.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4145,183 +3997,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 17:13  |  Psalms 17:13 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>耶和華啊，求你起來，前去迎敵，將他打倒！ 用你的刀救護我命脫離惡人。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Arise, O LORD, disappoint him, cast him down: deliver my soul from the wicked, which is thy sword:</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4337,183 +4151,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 17:14  |  Psalms 17:14 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3000">
+              <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>耶和華啊，求你用手救我脫離[世]人， 脫離那只在今生有福分的世人！ 你把你的財寶充滿他們的肚腹； 他們因有兒女就心滿意足， 將其餘的財物留給他們的嬰孩。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1900">
+              <a:rPr sz="1800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>From men which are thy hand, O LORD, from men of the world, which have their portion in this life, and whose belly thou fillest with thy hid treasure: they are full of children, and leave the rest of their substance to their babes.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4529,183 +4305,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 17:15  |  Psalms 17:15 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>至於我，我必在義中見你的面； 我醒了的時候，得見你的形像就心滿意足了。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2500">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>As for me, I will behold thy face in righteousness: I shall be satisfied, when I awake, with thy likeness.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4721,183 +4459,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 17:1  |  Psalms 17:1 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>大衛的祈禱。 耶和華啊，求你聽聞公義， 側耳聽我的呼籲！ 求你留心聽我這不出於詭詐嘴唇的祈禱！</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2500">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>A Prayer of David. Hear the right, O LORD, attend unto my cry, give ear unto my prayer, that goeth not out of feigned lips.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4913,183 +4613,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 17:2  |  Psalms 17:2 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>願我的判語從你面前發出； 願你的眼睛觀看公正。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Let my sentence come forth from thy presence; let thine eyes behold the things that are equal.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5105,183 +4767,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 17:3  |  Psalms 17:3 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>你已經試驗我的心； 你在夜間鑒察我； 你熬煉我，卻找不着甚麼； 我立志叫我口中沒有過失。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2300">
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Thou hast proved mine heart; thou hast visited me in the night; thou hast tried me, and shalt find nothing; I am purposed that my mouth shall not transgress.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5297,183 +4921,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 17:4  |  Psalms 17:4 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>論到人的行為，我藉着你嘴唇的言語自己謹守， 不行強暴人的道路。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Concerning the works of men, by the word of thy lips I have kept me from the paths of the destroyer.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5489,183 +5075,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 17:5  |  Psalms 17:5 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我的腳踏定了你的路徑； 我的兩腳未曾滑跌。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Hold up my goings in thy paths, that my footsteps slip not.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5681,183 +5229,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 17:6  |  Psalms 17:6 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>神啊，我曾求告你，因為你必應允我； 求你向我側耳，聽我的言語。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2500">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>I have called upon thee, for thou wilt hear me, O God: incline thine ear unto me,  and hear my speech.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5873,183 +5383,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 17:7  |  Psalms 17:7 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>求你顯出你奇妙的慈愛來； 你是那用右手拯救投靠你的脫離起來攻擊他們的人。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2300">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Shew thy marvellous lovingkindness, O thou that savest by thy right hand them which put their trust in thee from those that rise up against them.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6065,183 +5537,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 17:8  |  Psalms 17:8 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>求你保護我，如同保護眼中的瞳人； 將我隱藏在你翅膀的蔭下，</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Keep me as the apple of the eye, hide me under the shadow of thy wings,</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>