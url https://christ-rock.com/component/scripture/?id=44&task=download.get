--- v0 (2026-08-28)
+++ v1 (2026-10-12)
@@ -41,114 +41,114 @@
   <Override PartName="/ppt/slides/slide12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide15.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide15.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide17.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide17.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide19.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide19.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide20.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide20.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R222dd00867e44db0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="Ra95462632a6e4775" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="Rf9e01ee28112488c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R68341df7cb8742a9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R5bd00db580e74e7c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="R8676b03afeb54cc5" /></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
-    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="R1f431ef34d884000"/>
+    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="R978189a8f5a342d8"/>
   </p:sldMasterIdLst>
   <p:notesMasterIdLst>
-    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="R5de1434e651a4ec5"/>
+    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="R0b9455dd17ca421f"/>
   </p:notesMasterIdLst>
   <p:sldIdLst>
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="R47c69215f07b4417"/>
-[...20 lines deleted...]
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="277" r:id="Rb9b795e58136431b"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="Re8fa395bb5d84b50"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="257" r:id="R70fb141261104685"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="258" r:id="Rfef9874e07434407"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="259" r:id="R37f538f9a99d455a"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="260" r:id="Rd5fc9dedee1d4c8a"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="261" r:id="Rb30c5d0ca84e4947"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="262" r:id="R0c27bd9338574e73"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="263" r:id="R772ffdb57ead47c5"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="264" r:id="R9e06e730355b4f0e"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="265" r:id="R90a2244288a54080"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="266" r:id="Rd33752786f254ad9"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="267" r:id="R60116784eec84217"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="268" r:id="R7da6ff6f04da4674"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="269" r:id="Racc5694ba7114e00"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="270" r:id="Ra2cb7b75cafa4875"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="271" r:id="R0f756e7f701e43bd"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="272" r:id="R24456dbfa6d94764"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="273" r:id="R953d73fa361c4ca0"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="274" r:id="Reee42ec81b8a4479"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="275" r:id="R86f97af790a64ceb"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="276" r:id="Rebe1c17259214ab9"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="277" r:id="R1896341ab1e8406e"/>
   </p:sldIdLst>
   <p:sldSz cx="12192000" cy="6858000"/>
   <p:notesSz cx="6858000" cy="9144000"/>
 </p:presentation>
 </file>
 
 <file path=ppt/presProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentationPr xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:extLst>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{E76CE94A-603C-4142-B9EB-6D1370010A27}">
       <p14:discardImageEditData val="0"/>
     </p:ext>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{D31A062A-798A-4329-ABDD-BBA856620510}">
       <p14:defaultImageDpi val="32767"/>
     </p:ext>
     <p:ext xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" uri="{FD5EFAAD-0ECE-453E-9831-46B23BE46B34}">
       <p15:chartTrackingRefBased val="1"/>
     </p:ext>
   </p:extLst>
 </p:presentationPr>
 </file>
 
 <file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
 <a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}"/>
 </file>
 
-<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="Rda1a1cf53418407e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R1f431ef34d884000" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R5de1434e651a4ec5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="R9a1f4c4655144af1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="R13d2667a963b40ca" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R47c69215f07b4417" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="Rf57a206290894838" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R2df7a6c0b0124db5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R1f88932f6e7e48d1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R62f516fc13e04b0e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R286a443c4f864340" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R6e21390e6b214548" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="Re11659e90a714be9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="Rb2f17f2c70584aac" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="Rd2a29f2cd75f4bb2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="Rd2cc7f039d294004" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="R117167d242f24ea6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="R7e53451f920f445c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="R97a1e17c39ad4198" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="R2f7159865f7b4d28" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="Rf1324b221c5b42a9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="Ra3aab7b229e64923" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml" Id="R9fcab0320dcd4dd3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide19.xml" Id="R8c39846510f84aee" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide20.xml" Id="R79387e7c6bd749e1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide21.xml" Id="R5d95f226b2ea4cd2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide22.xml" Id="Rb9b795e58136431b" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="R3d1f527f78ba427e" /></Relationships>
+<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="R7261d51ecb264d92" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R978189a8f5a342d8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R0b9455dd17ca421f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="Rf616f93b23ab4857" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="Rbda2af37a17843a5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="Re8fa395bb5d84b50" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R70fb141261104685" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="Rfef9874e07434407" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R37f538f9a99d455a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="Rd5fc9dedee1d4c8a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="Rb30c5d0ca84e4947" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R0c27bd9338574e73" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="R772ffdb57ead47c5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R9e06e730355b4f0e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="R90a2244288a54080" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="Rd33752786f254ad9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="R60116784eec84217" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="R7da6ff6f04da4674" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="Racc5694ba7114e00" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="Ra2cb7b75cafa4875" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="R0f756e7f701e43bd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="R24456dbfa6d94764" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml" Id="R953d73fa361c4ca0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide19.xml" Id="Reee42ec81b8a4479" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide20.xml" Id="R86f97af790a64ceb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide21.xml" Id="Rebe1c17259214ab9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide22.xml" Id="R1896341ab1e8406e" /></Relationships>
+</file>
+
+<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="Rf4d32b58a2d5485a" /></Relationships>
 </file>
 
 <file path=ppt/notesMasters/notesMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notesMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgRef idx="1001">
         <a:schemeClr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" val="bg1"/>
       </p:bgRef>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Header Placeholder"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph type="hdr" sz="quarter"/>
@@ -352,114 +352,114 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R224c1253129044b0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Red5d7383d68a4c9f" /></Relationships>
-[...62 lines deleted...]
-<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R8b291edea26a45ba" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Re57f4965252e4e40" /></Relationships>
+<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="Re3dba1a142964d20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R5979cd6730a1425d" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide10.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="R81f8f00a7261408c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R31fd9a0e81474a86" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide11.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="Rc38013b62c764661" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R9d19681af17a4d27" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide12.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="R46e9486a921b4767" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R322e19ac05de450e" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide13.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="R9da17d56dc124f49" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R3a96196efd2047a8" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide14.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="Re13af615e3694a10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R5174db504f2148ff" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide15.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="R58b2f9bd886a49b6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rb62710f9bb1941e0" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide16.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="Re0ac97247c7c4ca4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R4d486a4e27fd4b8f" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide17.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="R559a8309486a46c4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rc03644c33f5344e1" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide18.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml" Id="Rffc12cd1113b4fb5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R8583cd5f17f64ebf" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide19.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide19.xml" Id="R834b872bec3e4a6e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R8116e118f4b345a1" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R385dd3b69d6c4c05" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R52cef90194d745bd" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide20.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide20.xml" Id="R0a10f61270ce4b32" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rb879a4ebd845498e" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide21.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide21.xml" Id="R2a7310da9f4e4466" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R025891847a4c4cf0" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide22.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide22.xml" Id="R65c7cde375704ea3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R787bcf756ed74b02" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="Rb9e6e757a6ae44d7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R3847b8dd6ce24dfd" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R163cb7c4ae884a4e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R464aa93193834fc6" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R376727810ae14c56" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R202fa34a47ec4742" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R181159190a2f4334" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rbf0d6a2ca3114ba5" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R07ccef2876b4499a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R09e50916fd9a4ff4" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="R638ca15273384e66" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Re0bd877763f84309" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R6636025a2a0548b8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rd1a9967d2ca14d78" /></Relationships>
 </file>
 
 <file path=ppt/notesSlides/notesSlide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
@@ -2508,100 +2508,100 @@
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
-<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R513240caf7e14357" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="Rac6e2c26bc0149af" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="Rbdac058395ae4458" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="R775d52724a144dd5" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R41c47722b1a04154" /></Relationships>
+<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Rc3d877a4d4eb4881" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="R3cea930d172b4060" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="R71b26a713ece429b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="Rdba5542973394918" /></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R9b5b80c72ea24828" /></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld name="Default">
     <p:bg>
       <p:bgPr>
         <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Rac6e2c26bc0149af"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R3cea930d172b4060"/>
           <a:stretch/>
         </a:blipFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3A61F82E-79D3-41BA-891F-3EE6703D1D59}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rot="0" flipH="0" flipV="0">
             <a:off x="0" y="6120"/>
             <a:ext cx="8567640" cy="6267600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Rbdac058395ae4458"/>
+            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R71b26a713ece429b"/>
             <a:srcRect l="0" t="0" r="0" b="0"/>
             <a:stretch/>
           </a:blipFill>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="90000" tIns="46800" rIns="90000" bIns="46800" anchor="ctr">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:endParaRPr sz="2400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
@@ -3627,116 +3627,116 @@
                 <a:ea typeface="Times New Roman"/>
                 <a:cs typeface="Times New Roman"/>
               </a:rPr>
               <a:t>&lt;number&gt;</a:t>
             </a:fld>
             <a:endParaRPr sz="1400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
               <a:cs typeface="Times New Roman"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="18" name=""/>
           <p:cNvPicPr>
             <a:picLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="R775d52724a144dd5"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="Rdba5542973394918"/>
           <a:stretch xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="8675640" y="6237000"/>
             <a:ext cx="468360" cy="621000"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="blank">
   <p:cSld name="Scripture 16:9">
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="Raae95f4a57914f9d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="Re52bfc673d9a40b3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R5e1c404e42184bf9" /></Relationships>
+<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="R208b4db6ec3b4a6a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="Re1f4a67acd1e49ae" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R3f45130f520e4199" /></Relationships>
 </file>
 
 <file path=ppt/slideMasters/slideMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="Re52bfc673d9a40b3"/>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="R5e1c404e42184bf9"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="Re1f4a67acd1e49ae"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="R3f45130f520e4199"/>
   </p:sldLayoutIdLst>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slideMasters/theme/theme2.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>
     <a:clrScheme name="LibreOffice">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="000000"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="FFFFFF"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="18A303"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="0369A3"/>
@@ -3800,114 +3800,114 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R4562667f57ac4276" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="R457caace103a42ef" /></Relationships>
-[...62 lines deleted...]
-<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rbef9b32e7bf54f78" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="R54416652efaf4e69" /></Relationships>
+<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rd06cf65577e04977" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="R46fb92be4c3c4b41" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide10.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rcaf1fd4eb2f94534" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide10.xml" Id="R0dfe856219a344c1" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide11.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R9dda9e7ae4074766" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide11.xml" Id="R5000a77efbc54c93" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide12.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Ra405f2670b9443b0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide12.xml" Id="R95bca40815a74cb7" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide13.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R89c598bf42c84516" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide13.xml" Id="Rd830e0071bfe4b63" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide14.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rc9504dbed7784b6f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide14.xml" Id="Rd05baf7db98f4796" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide15.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rb0d2627293c04829" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide15.xml" Id="R238fd4a718c34f6c" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide16.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R19ec4022511844b4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide16.xml" Id="Rccf12eba182d4d2f" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide17.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rf28c82f435fb40f1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide17.xml" Id="Rb5862c6910524293" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide18.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R7c382a6ca34b42c8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide18.xml" Id="Rcfbac8ba236b4502" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide19.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R28df1e2e4beb4e9f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide19.xml" Id="R67fc61db5da94484" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R94ca4bc65d7544a5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide2.xml" Id="Raa577d6328c44038" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide20.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R5423f878acb34c45" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide20.xml" Id="R93f7e1efd0a549b4" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide21.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Re801df2e9ca24330" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide21.xml" Id="R926ce97bcff3471e" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide22.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R3d29f0687a424e65" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide22.xml" Id="R698544475ed04689" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R7a01a9e3ff7e4ebc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide3.xml" Id="R163ec95fcc6f48fc" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R36a742ed42654620" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide4.xml" Id="R6a333f9a4c674a94" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R31cdee0e260e4de5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide5.xml" Id="Rb66efc9203a94a96" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R99bd8033c84c4969" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide6.xml" Id="Rd2d989a1fbb94047" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rac9f7de559764fec" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide7.xml" Id="R5bd8e09c8ef14777" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R2c8e39ac64f840b8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide8.xml" Id="R08a962e30bcc46c8" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R8d6d8e5c6b124424" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="Rd52ba0542adf4e7a" /></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
@@ -3925,65 +3925,69 @@
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="762000" y="514350"/>
             <a:ext cx="10668000" cy="1104900"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>哥林多後書第12章</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="2000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>2 Corinthians 12 · KJV</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="576743962"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide10.xml><?xml version="1.0" encoding="utf-8"?>
@@ -4001,179 +4005,141 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>哥林多後書 12:9  |  2 Corinthians 12:9 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3400">
+              <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>他對我說：「我的恩典夠你用的，因為我的能力是在人的軟弱上顯得完全。」所以，我更喜歡誇自己的軟弱，好叫基督的能力覆庇我。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And he said unto me, My grace is sufficient for thee: for my strength is made perfect in weakness. Most gladly therefore will I rather glory in my infirmities, that the power of Christ may rest upon me.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
@@ -4193,183 +4159,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>哥林多後書 12:10  |  2 Corinthians 12:10 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我為基督的緣故，就以軟弱、凌辱、急難、逼迫、困苦為可喜樂的；因我甚麼時候軟弱，甚麼時候就剛強了。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2300">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Therefore I take pleasure in infirmities, in reproaches, in necessities, in persecutions, in distresses for Christ’s sake: for when I am weak, then am I strong.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4385,183 +4313,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>哥林多後書 12:11  |  2 Corinthians 12:11 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我成了愚妄人，是被你們強逼的。我本該被你們稱許才是。我雖算不了甚麼，卻沒有一件事在那些最大的使徒以下。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2300">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>I am become a fool in glorying; ye have compelled me: for I ought to have been commended of you: for in nothing am I behind the very chiefest apostles, though I be nothing.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4577,183 +4467,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>哥林多後書 12:12  |  2 Corinthians 12:12 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我在你們中間，用百般的忍耐，藉着神蹟、奇事、異能顯出使徒的憑據來。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Truly the signs of an apostle were wrought among you in all patience, in signs, and wonders, and mighty deeds.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4769,183 +4621,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>哥林多後書 12:13  |  2 Corinthians 12:13 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>除了我不累着你們這一件事，你們還有甚麼事不及別的教會呢？這不公之處，求你們饒恕我吧。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>For what is it wherein ye were inferior to other churches, except it be that I myself was not burdensome to you? forgive me this wrong.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4961,179 +4775,141 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>哥林多後書 12:14  |  2 Corinthians 12:14 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3400">
+              <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>如今，我打算第三次到你們那裏去，也必不累着你們；因我所求的是你們，不是你們的[財物]。兒女不該為父母積財，父母該為兒女積財。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Behold, the third time I am ready to come to you; and I will not be burdensome to you: for I seek not yours, but you: for the children ought not to lay up for the parents, but the parents for the children.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
@@ -5153,183 +4929,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>哥林多後書 12:15  |  2 Corinthians 12:15 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我也甘心樂意為你們的靈魂費財費力。難道我越發愛你們，就越發少得你們的愛嗎？</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And I will very gladly spend and be spent for you; though the more abundantly I love you, the less I be loved.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5345,183 +5083,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>哥林多後書 12:16  |  2 Corinthians 12:16 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>罷了，我自己並沒有累着你們，[你們卻有人說]，我是詭詐，用心計牢籠你們。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>But be it so, I did not burden you: nevertheless, being crafty, I caught you with guile.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5537,183 +5237,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>哥林多後書 12:17  |  2 Corinthians 12:17 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我所差到你們那裏去的人，我藉着他們一個人佔過你們的便宜嗎？</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Did I make a gain of you by any of them whom I sent unto you?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5729,183 +5391,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>哥林多後書 12:18  |  2 Corinthians 12:18 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3400">
+              <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我勸了提多[到你們那裏去]，又差那位兄弟與他同去。提多佔過你們的便宜嗎？我們行事，不同是一個心靈嗎？不同是一個腳蹤嗎？</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2300">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>I desired Titus, and with him I sent a brother. Did Titus make a gain of you? walked we not in the same spirit? walked we not in the same steps?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5921,183 +5545,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>哥林多後書 12:1  |  2 Corinthians 12:1 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我自誇固然無益，但我是不得已的。如今我要說到主的顯現和啟示。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>It is not expedient for me doubtless to glory. I will come to visions and revelations of the Lord.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6113,183 +5699,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>哥林多後書 12:19  |  2 Corinthians 12:19 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>你們到如今，還想我們是向你們分訴；我們本是在基督裏當神面前說話。親愛的[弟兄]啊，一切的事都是為造就你們。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Again, think ye that we excuse ourselves unto you? we speak before God in Christ: but we do all things, dearly beloved, for your edifying.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6305,183 +5853,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>哥林多後書 12:20  |  2 Corinthians 12:20 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3400">
+              <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我怕我再來的時候，見你們不合我所想望的，你們見我也不合你們所想望的；又怕有紛爭、嫉妒、惱怒、結黨、毀謗、讒言、狂傲、混亂的事。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="1900">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>For I fear, lest, when I come, I shall not find you such as I would, and that I shall be found unto you such as ye would not: lest there be debates, envyings, wraths, strifes, backbitings, whisperings, swellings, tumults:</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6497,183 +6007,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>哥林多後書 12:21  |  2 Corinthians 12:21 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>且怕我來的時候，我的神叫我在你們面前慚愧，又因許多人從前犯罪，行污穢、姦淫、邪蕩的事不肯悔改，我就憂愁。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="1900">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And lest, when I come again, my God will humble me among you, and that I shall bewail many which have sinned already, and have not repented of the uncleanness and fornication and lasciviousness which they have committed.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6689,179 +6161,141 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>哥林多後書 12:2  |  2 Corinthians 12:2 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我認得一個在基督裏的人，他前十四年被提到第三層天上去；（或在身內，我不知道；或在身外，我也不知道；只有神知道。）</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>I knew a man in Christ above fourteen years ago, (whether in the body, I cannot tell; or whether out of the body, I cannot tell: God knoweth;) such an one caught up to the third heaven.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
@@ -6881,183 +6315,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>哥林多後書 12:3  |  2 Corinthians 12:3 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我認得這人；（或在身內，或在身外，我都不知道，只有神知道。）</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And I knew such a man, (whether in the body, or out of the body, I cannot tell: God knoweth;)</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7073,183 +6469,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>哥林多後書 12:4  |  2 Corinthians 12:4 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>他被提到樂園裏，聽見隱祕的言語，是人不可說的。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>How that he was caught up into paradise, and heard unspeakable words, which it is not lawful for a man to utter.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7265,183 +6623,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>哥林多後書 12:5  |  2 Corinthians 12:5 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>為這人，我要誇口；但是為我自己，除了[我的]軟弱以外，我並不誇口。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Of such an one will I glory: yet of myself I will not glory, but in mine infirmities.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7457,179 +6777,141 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>哥林多後書 12:6  |  2 Corinthians 12:6 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我就是願意誇口也不算狂，因為我必說實話；只是我禁止不說，恐怕有人把我看高了，過於他在我身上所看見、所聽見的。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>For though I would desire to glory, I shall not be a fool; for I will say the truth: but now I forbear, lest any man should think of me above that which he seeth me to be, or that he heareth of me.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
@@ -7649,179 +6931,141 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>哥林多後書 12:7  |  2 Corinthians 12:7 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>又恐怕我因所得的啟示甚大，就過於自高，所以有一根刺加在我肉體上，就是撒但的差役要攻擊我，免得我過於自高。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And lest I should be exalted above measure through the abundance of the revelations, there was given to me a thorn in the flesh, the messenger of Satan to buffet me, lest I should be exalted above measure.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
@@ -7841,183 +7085,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>哥林多後書 12:8  |  2 Corinthians 12:8 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>為這事，我三次求過主，叫這刺離開我。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>For this thing I besought the Lord thrice, that it might depart from me.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>