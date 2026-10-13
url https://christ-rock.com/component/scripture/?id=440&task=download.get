--- v0 (2026-08-28)
+++ v1 (2026-10-13)
@@ -21,104 +21,104 @@
   <Override PartName="/ppt/slides/slide2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R00b93cb6f5c14d0b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R14612e485b004b0b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="R5752a0775bb24991" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R77ef3cb6bf4e4197" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R26bc8b7a03214777" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="Ra2f4403fc4614a24" /></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
-    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="Rff12590e2a074c0e"/>
+    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="R6f7dfee012f8445d"/>
   </p:sldMasterIdLst>
   <p:notesMasterIdLst>
-    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="R4695df5d26eb4337"/>
+    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="R15c1c3706352460a"/>
   </p:notesMasterIdLst>
   <p:sldIdLst>
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="R5e8ba505556a485c"/>
-[...10 lines deleted...]
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="267" r:id="R44c23c0a6b7148fe"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="R62d5e9f16dae4389"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="257" r:id="R8e59e209a67c4b46"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="258" r:id="Rfa529849505c4c01"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="259" r:id="Rd5317591613d4658"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="260" r:id="R148f63e049404ba3"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="261" r:id="R03a304a5d42d4510"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="262" r:id="R8296f842674b4fae"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="263" r:id="Rb938de7a2b454e65"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="264" r:id="Rc1f7cffd464444fa"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="265" r:id="R5d139fd10974402f"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="266" r:id="R1f96aabb86bb499e"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="267" r:id="R21a4061979444cb8"/>
   </p:sldIdLst>
   <p:sldSz cx="12192000" cy="6858000"/>
   <p:notesSz cx="6858000" cy="9144000"/>
 </p:presentation>
 </file>
 
 <file path=ppt/presProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentationPr xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:extLst>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{E76CE94A-603C-4142-B9EB-6D1370010A27}">
       <p14:discardImageEditData val="0"/>
     </p:ext>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{D31A062A-798A-4329-ABDD-BBA856620510}">
       <p14:defaultImageDpi val="32767"/>
     </p:ext>
     <p:ext xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" uri="{FD5EFAAD-0ECE-453E-9831-46B23BE46B34}">
       <p15:chartTrackingRefBased val="1"/>
     </p:ext>
   </p:extLst>
 </p:presentationPr>
 </file>
 
 <file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
 <a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}"/>
 </file>
 
-<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="R7fb191b31d0c4534" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Rff12590e2a074c0e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R4695df5d26eb4337" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="R697ca748ecd24260" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="Rb716097dfebe4200" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R5e8ba505556a485c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R643477abdc604201" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R1ffaa25f8bb2473e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="Ra5ea3d6f1bd24064" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="Rfe2624cfe03e4ed8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R68feac944bf246c2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R9f8ff6b08ceb4b27" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="R4a06703bedf54370" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="Rc393297957ee40a2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="Rf04b44e2685a4b14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="Rfc4aa002015d457c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="R44c23c0a6b7148fe" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="R7c20e01572174ab3" /></Relationships>
+<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="R6fcfff4163b64cb0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R6f7dfee012f8445d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R15c1c3706352460a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="R7ef122620220455b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="R8320704a64424277" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R62d5e9f16dae4389" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R8e59e209a67c4b46" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="Rfa529849505c4c01" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="Rd5317591613d4658" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R148f63e049404ba3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R03a304a5d42d4510" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R8296f842674b4fae" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="Rb938de7a2b454e65" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="Rc1f7cffd464444fa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="R5d139fd10974402f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="R1f96aabb86bb499e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="R21a4061979444cb8" /></Relationships>
+</file>
+
+<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="R6909a9fc3a97481b" /></Relationships>
 </file>
 
 <file path=ppt/notesMasters/notesMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notesMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgRef idx="1001">
         <a:schemeClr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" val="bg1"/>
       </p:bgRef>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Header Placeholder"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph type="hdr" sz="quarter"/>
@@ -322,84 +322,84 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R62248c0167de4493" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R13727c476c084146" /></Relationships>
-[...32 lines deleted...]
-<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R0681dad469714819" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R94752918acad41b2" /></Relationships>
+<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R0f36a49e36cf4c76" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R56f7b838fafc413c" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide10.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="R054599c6c633485c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rd8a53f3c2ccb40cc" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide11.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="Rd6570f5a91a842eb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R41cb95d295b24ab1" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide12.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="R3ca202215a2e4825" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R3854f45b0ced4f3b" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R348724eec33948c9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rc8cbf965141845f0" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R34190ba3fe0c4c0c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R25aaecdec305488e" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R6ca74a4ab9c14998" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R511c11b53a9942d1" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R8ad4f12ac92b4585" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R397d789ecb0f46b7" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="Rb33a65887051468b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rfd481912e6854f01" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="Rb6518e9c1cb74700" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rb62da29f45184fde" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="R47c59f4bf508424d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R21a5fb53be9f4ffa" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R7a120f95246441b4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R728322a8b6204edb" /></Relationships>
 </file>
 
 <file path=ppt/notesSlides/notesSlide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
@@ -1498,100 +1498,100 @@
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
-<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Ra3eeaf1b556c4166" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="Rdd6cb68727ba471d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="R5c6321ee668c43b9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="R3143fbd891004de2" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Rfe8cdf0330dc4e55" /></Relationships>
+<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Rce904ac32c2e4e6e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="R0747d7fc256341d6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="R9c208f6e7c87466b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="R1dc5951788284ee6" /></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R489b2126d2334ec7" /></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld name="Default">
     <p:bg>
       <p:bgPr>
         <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Rdd6cb68727ba471d"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R0747d7fc256341d6"/>
           <a:stretch/>
         </a:blipFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3A61F82E-79D3-41BA-891F-3EE6703D1D59}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rot="0" flipH="0" flipV="0">
             <a:off x="0" y="6120"/>
             <a:ext cx="8567640" cy="6267600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R5c6321ee668c43b9"/>
+            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R9c208f6e7c87466b"/>
             <a:srcRect l="0" t="0" r="0" b="0"/>
             <a:stretch/>
           </a:blipFill>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="90000" tIns="46800" rIns="90000" bIns="46800" anchor="ctr">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:endParaRPr sz="2400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
@@ -2617,116 +2617,116 @@
                 <a:ea typeface="Times New Roman"/>
                 <a:cs typeface="Times New Roman"/>
               </a:rPr>
               <a:t>&lt;number&gt;</a:t>
             </a:fld>
             <a:endParaRPr sz="1400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
               <a:cs typeface="Times New Roman"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="18" name=""/>
           <p:cNvPicPr>
             <a:picLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="R3143fbd891004de2"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="R1dc5951788284ee6"/>
           <a:stretch xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="8675640" y="6237000"/>
             <a:ext cx="468360" cy="621000"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="blank">
   <p:cSld name="Scripture 16:9">
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="Rbab015c586534704" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="Rdc52cc1c052d4a26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Re63b5c31f7dc436e" /></Relationships>
+<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="Rd759967300a14f41" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="Rb4cbfb6fcbfe4c8d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R3e2f5e1f53a646a1" /></Relationships>
 </file>
 
 <file path=ppt/slideMasters/slideMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="Rdc52cc1c052d4a26"/>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="Re63b5c31f7dc436e"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="Rb4cbfb6fcbfe4c8d"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="R3e2f5e1f53a646a1"/>
   </p:sldLayoutIdLst>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slideMasters/theme/theme2.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>
     <a:clrScheme name="LibreOffice">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="000000"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="FFFFFF"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="18A303"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="0369A3"/>
@@ -2790,84 +2790,84 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R882f302ac8a54b16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="R7d711ea5eb474b60" /></Relationships>
-[...32 lines deleted...]
-<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R0b5a722fd1634270" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="R4def957ab4bb41cc" /></Relationships>
+<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R1e90187d35bd4bce" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="Racc3e297e57c44f0" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide10.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R9deb295c3f724950" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide10.xml" Id="Rae43810c69714e16" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide11.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R8dc769f55933400a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide11.xml" Id="Rbcdc54dcdb014454" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide12.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rb49530155e1c4ec1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide12.xml" Id="R0d2ba5c3059b4dbb" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R0e1f6b64ef974e10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide2.xml" Id="R354e17dee3144802" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R732220c9f626465a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide3.xml" Id="Ra7c3e5ae44ef407f" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R7f8f35b3b83f4522" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide4.xml" Id="R4eaebf1d1af9478f" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R87c161dbe1e44e05" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide5.xml" Id="R2c1ec08ec562403d" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R94e978cd7a8d4679" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide6.xml" Id="Rb85cb6fec8f9435f" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rfe170f79d6614fca" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide7.xml" Id="Red5394eb926a42bc" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R33460402138644b7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide8.xml" Id="R827a0b7c9aba4d57" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R367aae182e9e4800" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="R9406fb1cc9c84dd8" /></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
@@ -2885,65 +2885,69 @@
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="762000" y="514350"/>
             <a:ext cx="10668000" cy="1104900"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇第42章</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="2000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Psalms 42 · KJV</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="576743962"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide10.xml><?xml version="1.0" encoding="utf-8"?>
@@ -2961,183 +2965,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 42:9  |  Psalms 42:9 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我要對神－我的磐石說： 你為何忘記我呢？ 我為何因仇敵的欺壓時常哀痛呢？</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2500">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>I will say unto God my rock, Why hast thou forgotten me? why go I mourning because of the oppression of the enemy?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -3153,183 +3119,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 42:10  |  Psalms 42:10 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我的敵人辱罵我， 好像打碎我的骨頭， 不住地對我說： 你的神在哪裏呢？</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2500">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>As with a sword in my bones, mine enemies reproach me; while they say daily unto me, Where is thy God?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -3345,183 +3273,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 42:11  |  Psalms 42:11 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我的心哪，你為何憂悶？ 為何在我裏面煩躁？ 應當仰望神，因我還要稱讚他。 他是我臉上的光榮，是我的神。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2300">
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Why art thou cast down, O my soul? and why art thou disquieted within me? hope thou in God: for I shall yet praise him, who is the health of my countenance, and my God.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -3537,183 +3427,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 42:1  |  Psalms 42:1 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>可拉後裔的訓誨詩，交與伶長。 神啊，我的心切慕你， 如鹿切慕溪水。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2500">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>To the chief Musician, Maschil, for the sons of Korah. As the hart panteth after the water brooks, so panteth my soul after thee, O God.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -3729,183 +3581,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 42:2  |  Psalms 42:2 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我的心渴想神，就是永生神； 我幾時得朝見神呢？</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>My soul thirsteth for God, for the living God: when shall I come and appear before God?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -3921,183 +3735,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 42:3  |  Psalms 42:3 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我晝夜以眼淚當飲食； 人不住地對我說：你的神在哪裏呢？</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>My tears have been my meat day and night, while they continually say unto me, Where is thy God?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4113,179 +3889,141 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 42:4  |  Psalms 42:4 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我從前與眾人同往， 用歡呼稱讚的聲音 領他們到神的殿裏，大家守節。 我追想這些事， 我的心極其悲傷。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>When I remember these things, I pour out my soul in me: for I had gone with the multitude, I went with them to the house of God, with the voice of joy and praise, with a multitude that kept holyday.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
@@ -4305,183 +4043,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 42:5  |  Psalms 42:5 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我的心哪，你為何憂悶？ 為何在我裏面煩躁？ 應當仰望神，因他笑臉幫助我； 我還要稱讚他。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2300">
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Why art thou cast down, O my soul? and why art thou disquieted in me? hope thou in God: for I shall yet praise him for the help of his countenance.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4497,183 +4197,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 42:6  |  Psalms 42:6 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我的神啊，我的心在我裏面憂悶， 所以我從約旦地， 從黑門嶺，從米薩山記念你。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2300">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>O my God, my soul is cast down within me: therefore will I remember thee from the land of Jordan, and of the Hermonites, from the hill Mizar.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4689,183 +4351,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 42:7  |  Psalms 42:7 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>你的瀑布發聲，深淵就與深淵響應； 你的波浪洪濤漫過我身。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2500">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Deep calleth unto deep at the noise of thy waterspouts: all thy waves and thy billows are gone over me.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4881,183 +4505,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 42:8  |  Psalms 42:8 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>白晝，耶和華必向我施慈愛； 黑夜，我要歌頌禱告賜我生命的神。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2300">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Yet the LORD will command his lovingkindness in the daytime, and in the night his song shall be with me, and my prayer unto the God of my life.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>