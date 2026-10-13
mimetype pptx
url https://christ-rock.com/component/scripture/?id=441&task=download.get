--- v0 (2026-08-28)
+++ v1 (2026-10-13)
@@ -27,107 +27,107 @@
   <Override PartName="/ppt/slides/slide5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide15.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide15.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="Rd758787afdb44718" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R93ec71caa3734574" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="Rf0ab9e184fcc4324" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="Rd4489c4544d04dec" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="Rea725598691f4cd2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="R261f9b9376a14c8f" /></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
-    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="R6ed3d21fcb5446b8"/>
+    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="R7ea6b22d33a94095"/>
   </p:sldMasterIdLst>
   <p:notesMasterIdLst>
-    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="R214fbfec57c94dc0"/>
+    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="R0dc192610e314380"/>
   </p:notesMasterIdLst>
   <p:sldIdLst>
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="Rafc49ce832a84995"/>
-[...13 lines deleted...]
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="270" r:id="R8497075fbdca4aee"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="Rc4dcc47deeb848d8"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="257" r:id="R0507aca8de3348f8"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="258" r:id="R79f99061536144d8"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="259" r:id="R2c9698e18eb747ab"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="260" r:id="R80c0b83add2f476d"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="261" r:id="Rf3525042910a4c81"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="262" r:id="R52871728af984f81"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="263" r:id="Rede4a47e87af40bb"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="264" r:id="R5fe35b47c3b440a2"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="265" r:id="R50dbfcaf15394359"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="266" r:id="Reed56179f83d4f7a"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="267" r:id="Rdf8bbc2571ab4833"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="268" r:id="Rc16a0fcb3b6c4da8"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="269" r:id="R046d2031d0ea4a9f"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="270" r:id="R9e701c0b7cd247a6"/>
   </p:sldIdLst>
   <p:sldSz cx="12192000" cy="6858000"/>
   <p:notesSz cx="6858000" cy="9144000"/>
 </p:presentation>
 </file>
 
 <file path=ppt/presProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentationPr xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:extLst>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{E76CE94A-603C-4142-B9EB-6D1370010A27}">
       <p14:discardImageEditData val="0"/>
     </p:ext>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{D31A062A-798A-4329-ABDD-BBA856620510}">
       <p14:defaultImageDpi val="32767"/>
     </p:ext>
     <p:ext xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" uri="{FD5EFAAD-0ECE-453E-9831-46B23BE46B34}">
       <p15:chartTrackingRefBased val="1"/>
     </p:ext>
   </p:extLst>
 </p:presentationPr>
 </file>
 
 <file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
 <a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}"/>
 </file>
 
-<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="R3283ba2bf783459c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R6ed3d21fcb5446b8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R214fbfec57c94dc0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="Rb3ca9096046e45f4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="Rde1fa1604d634b4f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="Rafc49ce832a84995" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="Rb6aa352a5c6e42ca" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="Rfb7e962eac7b42ae" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="Rf5776acd3b924ae5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="Rf8f87e1569f2417e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="Rf6ee0081dd054e67" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="Ra34c9af987204b07" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="R341207f5d4074c9f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="Rb18f439a403f4a11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="Rbe975d4c1f264852" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="Rd91bba9e15b04fca" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="Rac8ec58908f8470c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="Re1067c8679964eef" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="Ref492f20826e4790" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="R8497075fbdca4aee" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="R2a36fa7f2d03485c" /></Relationships>
+<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="Re8205e97dc8048e2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R7ea6b22d33a94095" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R0dc192610e314380" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="Re29ee7a9d1344011" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="R2062420c080241aa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="Rc4dcc47deeb848d8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R0507aca8de3348f8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R79f99061536144d8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R2c9698e18eb747ab" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R80c0b83add2f476d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="Rf3525042910a4c81" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R52871728af984f81" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="Rede4a47e87af40bb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R5fe35b47c3b440a2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="R50dbfcaf15394359" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="Reed56179f83d4f7a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="Rdf8bbc2571ab4833" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="Rc16a0fcb3b6c4da8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="R046d2031d0ea4a9f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="R9e701c0b7cd247a6" /></Relationships>
+</file>
+
+<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="R52be127425674dff" /></Relationships>
 </file>
 
 <file path=ppt/notesMasters/notesMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notesMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgRef idx="1001">
         <a:schemeClr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" val="bg1"/>
       </p:bgRef>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Header Placeholder"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph type="hdr" sz="quarter"/>
@@ -331,93 +331,93 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R7a196a567c7249bb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rb81f434179e840c5" /></Relationships>
-[...41 lines deleted...]
-<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R30d5112b8f834f78" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R566ce523de7341c3" /></Relationships>
+<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="Rcf211fe51aea4158" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Raf92ab32c4ec4708" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide10.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="R19889e2cf25745a0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R57d1af01891245af" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide11.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="R7d8763d567af43c9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R45f1d5333ae34120" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide12.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="Rd949bc7623594195" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R7ca49609f397411a" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide13.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="R6e19706daf1848fa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rd7e6f432b6894de9" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide14.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="R1ec84cafea6b4102" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R68e39fa1bf454bd3" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide15.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="R0ed40bf37bd54239" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Radf94d0dbedb4b7f" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R78a38d63d95246b3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R43e1b63ef55e49c9" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R13b24ed5586d465b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R2717fd6601b149ed" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="Rc18ae5fe6d9f4797" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rdde85665d91541ae" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="Rc2dfbdb2874c4014" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rb432413764ec4ccd" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R120ac6945b64417a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rd84dfc1f3c0a4bb6" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="Rc3b75a4038d84ac6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Racdbb59eca9a43e6" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="Rb60e7231d85b4410" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rbe3b9a52ad9d42b4" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R2cfedd63190947c0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R080d929b1e2545f8" /></Relationships>
 </file>
 
 <file path=ppt/notesSlides/notesSlide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
@@ -1801,100 +1801,100 @@
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
-<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R2bd1b1637d7b41ce" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="R7d9b8f5d65434a5d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="Re9525b1a546e4f50" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="R1f3f71e7a6ad43b5" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R53cd636c117448aa" /></Relationships>
+<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R5b031c10da794ca0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="Rfb9017749aea44f4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="Rafa1eafe8fff49d3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="R8beb4e5b796e4405" /></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Rf529e21b2d024751" /></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld name="Default">
     <p:bg>
       <p:bgPr>
         <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R7d9b8f5d65434a5d"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Rfb9017749aea44f4"/>
           <a:stretch/>
         </a:blipFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3A61F82E-79D3-41BA-891F-3EE6703D1D59}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rot="0" flipH="0" flipV="0">
             <a:off x="0" y="6120"/>
             <a:ext cx="8567640" cy="6267600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Re9525b1a546e4f50"/>
+            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Rafa1eafe8fff49d3"/>
             <a:srcRect l="0" t="0" r="0" b="0"/>
             <a:stretch/>
           </a:blipFill>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="90000" tIns="46800" rIns="90000" bIns="46800" anchor="ctr">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:endParaRPr sz="2400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
@@ -2920,116 +2920,116 @@
                 <a:ea typeface="Times New Roman"/>
                 <a:cs typeface="Times New Roman"/>
               </a:rPr>
               <a:t>&lt;number&gt;</a:t>
             </a:fld>
             <a:endParaRPr sz="1400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
               <a:cs typeface="Times New Roman"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="18" name=""/>
           <p:cNvPicPr>
             <a:picLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="R1f3f71e7a6ad43b5"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="R8beb4e5b796e4405"/>
           <a:stretch xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="8675640" y="6237000"/>
             <a:ext cx="468360" cy="621000"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="blank">
   <p:cSld name="Scripture 16:9">
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="R0ef2dac94027427c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R961565b90e634402" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R1309a4aaf01540e0" /></Relationships>
+<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="Rf4d7b701c1b445ec" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="Rb5fcc06a8c794641" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R3d499ae6014b4ada" /></Relationships>
 </file>
 
 <file path=ppt/slideMasters/slideMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="R961565b90e634402"/>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="R1309a4aaf01540e0"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="Rb5fcc06a8c794641"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="R3d499ae6014b4ada"/>
   </p:sldLayoutIdLst>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slideMasters/theme/theme2.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>
     <a:clrScheme name="LibreOffice">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="000000"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="FFFFFF"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="18A303"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="0369A3"/>
@@ -3093,93 +3093,93 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R1e158955146b4d77" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="R047e6d4fee1d4b6e" /></Relationships>
-[...41 lines deleted...]
-<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R4bb716224f554027" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="Ra03ff86aac6b4e4c" /></Relationships>
+<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R275d34df55b44c40" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="R9587a6ecfac048cd" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide10.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R68a0ddf6e53147b8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide10.xml" Id="R6edf2d9edac5452e" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide11.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R11b8240ea1454cea" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide11.xml" Id="Re47ae826ab5e4ae2" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide12.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rfbefa04d5ad0455f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide12.xml" Id="Rba35e69d6f324162" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide13.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R0e7156a759b64b8d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide13.xml" Id="Rf4661820825b4b4c" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide14.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R41de5ad503c74aec" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide14.xml" Id="R78c03faa1aeb4d02" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide15.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rd1c970fc0b32410e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide15.xml" Id="Ra52eb619de0143db" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R9d6d9e01533c4118" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide2.xml" Id="R18407872a3fc4a59" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R753de532ad364fb9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide3.xml" Id="R241a3a10276748c0" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R491acb7732034254" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide4.xml" Id="R660cd17422f94161" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R571885cc7bae4c37" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide5.xml" Id="R155dd067c5d14e34" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rf86e972ceaa743ef" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide6.xml" Id="Ra973602541a94bdf" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R3ea2aa13c5864104" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide7.xml" Id="R4557ed7ca24d4317" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R3d523e0452f2419c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide8.xml" Id="Rd046b6ea3dcf40e4" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R511ef32a9d7642c1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="R841d417f84fa4278" /></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
@@ -3197,65 +3197,69 @@
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="762000" y="514350"/>
             <a:ext cx="10668000" cy="1104900"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇第48章</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="2000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Psalms 48 · KJV</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="576743962"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide10.xml><?xml version="1.0" encoding="utf-8"?>
@@ -3273,183 +3277,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 48:9  |  Psalms 48:9 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>神啊，我們在你的殿中想念你的慈愛。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>We have thought of thy lovingkindness, O God, in the midst of thy temple.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -3465,183 +3431,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 48:10  |  Psalms 48:10 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>神啊，你受的讚美正與你的名相稱，直到地極！ 你的右手滿了公義。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2500">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>According to thy name, O God, so is thy praise unto the ends of the earth: thy right hand is full of righteousness.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -3657,183 +3585,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 48:11  |  Psalms 48:11 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>因你的判斷，錫安山應當歡喜， 猶大的城邑應當快樂。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Let mount Zion rejoice, let the daughters of Judah be glad, because of thy judgments.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -3849,183 +3739,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 48:12  |  Psalms 48:12 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>你們當周遊錫安， 四圍旋繞，數點城樓，</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Walk about Zion, and go round about her: tell the towers thereof.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4041,183 +3893,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 48:13  |  Psalms 48:13 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>細看她的外郭， 察看她的宮殿， 為要傳說到後代。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Mark ye well her bulwarks, consider her palaces; that ye may tell it to the generation following.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4233,183 +4047,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 48:14  |  Psalms 48:14 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>因為這神永永遠遠為我們的神； 他必作我們引路的，直到死時。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>For this God is our God for ever and ever: he will be our guide even unto death.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4425,183 +4201,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 48:1  |  Psalms 48:1 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>可拉後裔的詩歌。 耶和華本為大！ 在我們神的城中， 在他的聖山上，該受大讚美。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2300">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>A Song and Psalm for the sons of Korah. Great is the LORD, and greatly to be praised in the city of our God, in the mountain of his holiness.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4617,183 +4355,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 48:2  |  Psalms 48:2 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>錫安山－大君王的城， 在北面居高華美， 為全地所喜悅。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2500">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Beautiful for situation, the joy of the whole earth, is mount Zion, on the sides of the north, the city of the great King.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4809,183 +4509,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 48:3  |  Psalms 48:3 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>神在其宮中， 自顯為避難所。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>God is known in her palaces for a refuge.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5001,183 +4663,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 48:4  |  Psalms 48:4 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>看哪，眾王會合， 一同經過。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>For, lo, the kings were assembled, they passed by together.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5193,183 +4817,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 48:5  |  Psalms 48:5 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>他們見了這城就驚奇喪膽， 急忙逃跑。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>They saw it, and so they marvelled; they were troubled, and hasted away.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5385,183 +4971,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 48:6  |  Psalms 48:6 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>他們在那裏被戰兢疼痛抓住， 好像產難的婦人一樣。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Fear took hold upon them there, and pain, as of a woman in travail.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5577,183 +5125,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 48:7  |  Psalms 48:7 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>[神啊]，你用東風打破他施的船隻。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Thou breakest the ships of Tarshish with an east wind.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5769,183 +5279,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 48:8  |  Psalms 48:8 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我們在萬軍之耶和華的城中 －就是我們神的城中－所看見的， 正如我們所聽見的。 神必堅立這城，直到永遠。 （細拉）</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2500">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>As we have heard, so have we seen in the city of the LORD of hosts, in the city of our God: God will establish it for ever. Selah.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>