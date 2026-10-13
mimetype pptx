--- v0 (2026-08-28)
+++ v1 (2026-10-13)
@@ -89,138 +89,138 @@
   <Override PartName="/ppt/slides/slide36.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide36.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide37.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide37.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide38.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide38.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide39.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide39.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide40.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide40.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide41.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide41.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide42.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide42.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide43.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide43.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide44.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide44.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide45.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide45.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide46.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide46.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R3abefb9e8c5b4d4f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="Rf6fdf8ae2da64889" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="R439eecb1cda740f0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="Rc371f7483ec4453a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R62503be3a06f4091" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="R5a6ad45845f646b2" /></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
-    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="Rda2900213cd84464"/>
+    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="Rcf5b8d4facdf499c"/>
   </p:sldMasterIdLst>
   <p:notesMasterIdLst>
-    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="R4f8a16a5debe4474"/>
+    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="Rf68328c5fade40a6"/>
   </p:notesMasterIdLst>
   <p:sldIdLst>
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="Rd089febff7de4f58"/>
-[...44 lines deleted...]
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="301" r:id="Rfd331156dcba495f"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="Racd1a6f8a4b14812"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="257" r:id="R03afab26755f43c1"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="258" r:id="Re2f6562100de477c"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="259" r:id="R6001cbda293c40da"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="260" r:id="R4c8eb115f7e14e80"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="261" r:id="R07171a0f114041a3"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="262" r:id="Re21e9a38c09b4d82"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="263" r:id="R3119a77c0b894c55"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="264" r:id="Re47f559f01894576"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="265" r:id="R44bb7fd6dc0545bf"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="266" r:id="R6bcc6a2262984981"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="267" r:id="R392d4ccdd40647a7"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="268" r:id="R83cfb88655be4fd5"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="269" r:id="Rb4683ac86b9b430a"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="270" r:id="R9086ba6fe0b64086"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="271" r:id="R7089f7c2e3c04390"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="272" r:id="R5dc8dfe7247648de"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="273" r:id="R87ed7dfa13af43e9"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="274" r:id="R363f98409ac54106"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="275" r:id="R5eff229ad5774bec"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="276" r:id="Ra6eaabae27064462"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="277" r:id="Raa74ccf1438d473b"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="278" r:id="R986b091a28d34e5e"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="279" r:id="Rde0ad771da3b4833"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="280" r:id="Rafee2af1f0c643b1"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="281" r:id="R75b788fc42364d7e"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="282" r:id="R40b9761259ba4019"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="283" r:id="Rc28b6685162645ab"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="284" r:id="R844df7ffc52d4c40"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="285" r:id="R0211b00162e941d8"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="286" r:id="R9612b487e8cb43ac"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="287" r:id="R689b881520a34b7c"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="288" r:id="Rbdfe56d7453246b9"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="289" r:id="R5c396e59617a439e"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="290" r:id="Rbfc38510ff7d4589"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="291" r:id="R1e6955ef92cd4701"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="292" r:id="R89437fafb0754039"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="293" r:id="R73895f1257ee4f6a"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="294" r:id="R3d6fed3978f44610"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="295" r:id="Rdb50fa3d358a4a81"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="296" r:id="Rdc07fea614004574"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="297" r:id="R8a2c43bd536c430c"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="298" r:id="R808cf6f73a9a45b0"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="299" r:id="Ra9c47ba6eafb4ce1"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="300" r:id="Rab98889cb77a4fcb"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="301" r:id="Rba182ea52dce4b77"/>
   </p:sldIdLst>
   <p:sldSz cx="12192000" cy="6858000"/>
   <p:notesSz cx="6858000" cy="9144000"/>
 </p:presentation>
 </file>
 
 <file path=ppt/presProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentationPr xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:extLst>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{E76CE94A-603C-4142-B9EB-6D1370010A27}">
       <p14:discardImageEditData val="0"/>
     </p:ext>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{D31A062A-798A-4329-ABDD-BBA856620510}">
       <p14:defaultImageDpi val="32767"/>
     </p:ext>
     <p:ext xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" uri="{FD5EFAAD-0ECE-453E-9831-46B23BE46B34}">
       <p15:chartTrackingRefBased val="1"/>
     </p:ext>
   </p:extLst>
 </p:presentationPr>
 </file>
 
 <file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
 <a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}"/>
 </file>
 
-<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="R64bc53880e954088" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Rda2900213cd84464" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R4f8a16a5debe4474" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="R064afb0178044718" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="Rd131bb91bbf94959" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="Rd089febff7de4f58" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R218e0ad3244c4ec6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R3f7301d8522844b5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R084ed9e0805c4b9c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R76790cf9cdf74f30" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R898cc7d442514c63" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R1c948f0f2b2f488e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="Ra35a962d084f48a0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="Rb7196a81ae6940d9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="Rc26b73ed7e4246fb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="R19d0498e7dce4668" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="Rd8ee663ec7e247e7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="R4593596619d94622" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="Rf84297158b9b49df" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="R29425da34e1b494e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="Rc740a23388ec4253" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="Rc57508eb4a784fa5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml" Id="R4cd2e66cc60c4d75" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide19.xml" Id="R1ff16b27b0654f52" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide20.xml" Id="Rdc4b71ad8ae84504" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide21.xml" Id="R83311c88a3614865" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide22.xml" Id="Rf5b70325af0c4078" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide23.xml" Id="R91e7dfa738004f5a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide24.xml" Id="R645f121cf9bf4799" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide25.xml" Id="R36d4afc687944576" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide26.xml" Id="Re47e4ac836344bb2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide27.xml" Id="R71e1fb627b63498f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide28.xml" Id="Rf5ffb3ca82db46ff" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide29.xml" Id="R065aca80f17c4199" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide30.xml" Id="R5f9b180721d34b4e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide31.xml" Id="Rd66fbce36d8c4368" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide32.xml" Id="Rb12f2a64d5dc456d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide33.xml" Id="R4a8711c883ae4a82" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide34.xml" Id="R1dfb885067b3451d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide35.xml" Id="Rc0f07744e53443cf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide36.xml" Id="R4a51bb1397d64521" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide37.xml" Id="R1b9546eca2d040d1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide38.xml" Id="Re45b233f499f4ee4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide39.xml" Id="Rcc5601ee8a4b43ca" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide40.xml" Id="R0096b29a51c94831" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide41.xml" Id="R3314429bbdc84f97" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide42.xml" Id="R9b200786aba04216" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide43.xml" Id="R17a3ec81e81a4e15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide44.xml" Id="R30386c6cb5b24e66" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide45.xml" Id="Reee760e45d0f4439" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide46.xml" Id="Rfd331156dcba495f" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="R8c754e219c554e3e" /></Relationships>
+<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="Rd8ef3e194c8644be" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Rcf5b8d4facdf499c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rf68328c5fade40a6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="Rc6c39f547e6641e8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="R20689d4075ef491e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="Racd1a6f8a4b14812" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R03afab26755f43c1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="Re2f6562100de477c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R6001cbda293c40da" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R4c8eb115f7e14e80" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R07171a0f114041a3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="Re21e9a38c09b4d82" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="R3119a77c0b894c55" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="Re47f559f01894576" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="R44bb7fd6dc0545bf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="R6bcc6a2262984981" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="R392d4ccdd40647a7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="R83cfb88655be4fd5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="Rb4683ac86b9b430a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="R9086ba6fe0b64086" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="R7089f7c2e3c04390" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="R5dc8dfe7247648de" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml" Id="R87ed7dfa13af43e9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide19.xml" Id="R363f98409ac54106" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide20.xml" Id="R5eff229ad5774bec" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide21.xml" Id="Ra6eaabae27064462" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide22.xml" Id="Raa74ccf1438d473b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide23.xml" Id="R986b091a28d34e5e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide24.xml" Id="Rde0ad771da3b4833" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide25.xml" Id="Rafee2af1f0c643b1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide26.xml" Id="R75b788fc42364d7e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide27.xml" Id="R40b9761259ba4019" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide28.xml" Id="Rc28b6685162645ab" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide29.xml" Id="R844df7ffc52d4c40" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide30.xml" Id="R0211b00162e941d8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide31.xml" Id="R9612b487e8cb43ac" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide32.xml" Id="R689b881520a34b7c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide33.xml" Id="Rbdfe56d7453246b9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide34.xml" Id="R5c396e59617a439e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide35.xml" Id="Rbfc38510ff7d4589" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide36.xml" Id="R1e6955ef92cd4701" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide37.xml" Id="R89437fafb0754039" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide38.xml" Id="R73895f1257ee4f6a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide39.xml" Id="R3d6fed3978f44610" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide40.xml" Id="Rdb50fa3d358a4a81" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide41.xml" Id="Rdc07fea614004574" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide42.xml" Id="R8a2c43bd536c430c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide43.xml" Id="R808cf6f73a9a45b0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide44.xml" Id="Ra9c47ba6eafb4ce1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide45.xml" Id="Rab98889cb77a4fcb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide46.xml" Id="Rba182ea52dce4b77" /></Relationships>
+</file>
+
+<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="R6cbf6f6c15fd475e" /></Relationships>
 </file>
 
 <file path=ppt/notesMasters/notesMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notesMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgRef idx="1001">
         <a:schemeClr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" val="bg1"/>
       </p:bgRef>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Header Placeholder"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph type="hdr" sz="quarter"/>
@@ -424,186 +424,186 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R4df67675257540c6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R3600feed2d2f41fb" /></Relationships>
-[...134 lines deleted...]
-<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R21f65717961b4134" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R121234d0a2c34e61" /></Relationships>
+<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="Rdaea3ff9c39f4255" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R82aec27c041c44fc" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide10.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="R1eafe5a216194efc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R71d23b7304834a92" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide11.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="R31f17ac61fbd438c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R2ef6e6b18dbe4946" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide12.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="Rfcfa176614994d68" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R25d2ad5cf4cd4bb3" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide13.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="R1b172681555a40c8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rb26ea3233e9d4ad1" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide14.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="R6b9a0c7a717044c1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R6c6d6fbced794bb4" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide15.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="R967c22d76cf04816" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R0856fcd29764470c" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide16.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="Reb5c3b0da658428e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R26ece3b91bad44ac" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide17.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="R6d2fa613d5724b37" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rf58e894238954c8f" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide18.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml" Id="Rfb519c9265ab4c62" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rc4ef1a011b014f76" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide19.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide19.xml" Id="R063f6f26e7a044ed" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rd7780f405ae84562" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R610b211582a94004" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Raf7744aa3902478f" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide20.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide20.xml" Id="R712b8389e1334d5f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R75e47722cfd14793" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide21.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide21.xml" Id="R15ba0fee8d584543" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R0c311b0787ae4b73" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide22.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide22.xml" Id="R5d9a6327aaa04ef0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Reaec1a68d2a44462" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide23.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide23.xml" Id="R3c78a5348c344450" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R80c22419440c4e33" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide24.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide24.xml" Id="Rbc0b1525335b4cf1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R6b1bdf5ae71749fa" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide25.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide25.xml" Id="Re33498e150964dab" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rae295215872c4d2c" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide26.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide26.xml" Id="Ra8351b6f594d444f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R9d2bc5cd1e1245b4" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide27.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide27.xml" Id="R78eb749b615d401e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R82e135f1ea714bc7" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide28.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide28.xml" Id="R7d74cec554e84c8a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R3856aa9dbd1c4610" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide29.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide29.xml" Id="Rde7828af235a4f48" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R3183d1548d844e74" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R99f100b0b3c5483c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rb4ee50ea6b0746a0" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide30.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide30.xml" Id="R6ae4732129094136" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R33dd2b446e694f30" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide31.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide31.xml" Id="Rbc5da065c99c4c83" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rd1a8c5500c704d26" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide32.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide32.xml" Id="Rf90509b3b77a4d0a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rd150f4d33096400f" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide33.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide33.xml" Id="R33d4afba58184dad" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R7fc1d0b870614b03" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide34.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide34.xml" Id="Re59c2b0f7ec64b38" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R3a6e76ce31aa4430" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide35.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide35.xml" Id="R74f7d6f1cb2041bf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R00d8476652d44d25" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide36.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide36.xml" Id="Rb7655b3c5e5c43a1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rb91e7cfe12fe49fa" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide37.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide37.xml" Id="R1c107e8e11894448" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R396fc7937e7441f2" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide38.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide38.xml" Id="R0558f80cae7644a5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R3443e4a35dd747d6" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide39.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide39.xml" Id="Rb9aabcac512c49af" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Re4c6d187b3934dc7" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R2943d706415c460d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R8b1d55ee99114f80" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide40.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide40.xml" Id="R24248c2337e04ecc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R52c8f5d2dca74042" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide41.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide41.xml" Id="Rfafb3025686d45e5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Ra1eb76ff0db848dd" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide42.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide42.xml" Id="R74e39f1ff8f94cbe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rfe4fc06059d44849" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide43.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide43.xml" Id="Rf1ef62c0e5e34746" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Re8553c5cc5dc445b" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide44.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide44.xml" Id="R58dc34adc07f4b77" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rcc9cf5da0a144ae7" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide45.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide45.xml" Id="R9b37341da3ce4841" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R38925aa9ee844ea2" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide46.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide46.xml" Id="R72d44e4d712843d8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R0546d1d3266e4ee5" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R5365a880266048ea" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R50b0a1a040f747b2" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R3f04d71cc15443c7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rdc3bbea25c75491b" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R9d544b6015354670" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R2069250799b34c17" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="R9e6f37cb6b6e41cf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R2611938d90124d92" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R6ab025f633494afe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rb50a0f4ec6b646e3" /></Relationships>
 </file>
 
 <file path=ppt/notesSlides/notesSlide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
@@ -4932,100 +4932,100 @@
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
-<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R42fe30fbced049d3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="Rb6546af1b2124f3a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="Rcc2aecc1e62b4e3f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="Rf502ff98647e4f28" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R5eeb7ce292b249b8" /></Relationships>
+<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Rce25578a0f044e52" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="R09924659f7e24bd3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="Raa1fbbbc0f964939" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="Rc137a9bec9e44ad1" /></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R0008d7390f8944d2" /></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld name="Default">
     <p:bg>
       <p:bgPr>
         <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Rb6546af1b2124f3a"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R09924659f7e24bd3"/>
           <a:stretch/>
         </a:blipFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3A61F82E-79D3-41BA-891F-3EE6703D1D59}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rot="0" flipH="0" flipV="0">
             <a:off x="0" y="6120"/>
             <a:ext cx="8567640" cy="6267600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Rcc2aecc1e62b4e3f"/>
+            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Raa1fbbbc0f964939"/>
             <a:srcRect l="0" t="0" r="0" b="0"/>
             <a:stretch/>
           </a:blipFill>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="90000" tIns="46800" rIns="90000" bIns="46800" anchor="ctr">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:endParaRPr sz="2400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
@@ -6051,116 +6051,116 @@
                 <a:ea typeface="Times New Roman"/>
                 <a:cs typeface="Times New Roman"/>
               </a:rPr>
               <a:t>&lt;number&gt;</a:t>
             </a:fld>
             <a:endParaRPr sz="1400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
               <a:cs typeface="Times New Roman"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="18" name=""/>
           <p:cNvPicPr>
             <a:picLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="Rf502ff98647e4f28"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="Rc137a9bec9e44ad1"/>
           <a:stretch xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="8675640" y="6237000"/>
             <a:ext cx="468360" cy="621000"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="blank">
   <p:cSld name="Scripture 16:9">
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="R9c7f7fc58a17451c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R0c9ef85812b14606" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Re6dd680aa0af4799" /></Relationships>
+<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="R4fc33424533a469e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R8de1e22d00f94762" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R873e60df21b546df" /></Relationships>
 </file>
 
 <file path=ppt/slideMasters/slideMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="R0c9ef85812b14606"/>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="Re6dd680aa0af4799"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="R8de1e22d00f94762"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="R873e60df21b546df"/>
   </p:sldLayoutIdLst>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slideMasters/theme/theme2.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>
     <a:clrScheme name="LibreOffice">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="000000"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="FFFFFF"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="18A303"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="0369A3"/>
@@ -6224,186 +6224,186 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R00e1453eb8b94b88" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="R015d481ab2fe4384" /></Relationships>
-[...134 lines deleted...]
-<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R8c836ec10f7b42fa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="Ra0300ecb74864d3b" /></Relationships>
+<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Re2fc5fce12254acd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="R8a16153f2c61444e" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide10.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R6155c11f477e46ea" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide10.xml" Id="Rcd658836096b4e46" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide11.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R0d84792e8c1e4b03" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide11.xml" Id="R4dbcb484bea941a3" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide12.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rdc4aba93ecf642cf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide12.xml" Id="R8606aac378764644" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide13.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R2faf6a097a1f4fe4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide13.xml" Id="Rdac90f9769af48aa" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide14.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R497a7e9ced8e4691" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide14.xml" Id="Rcbee6297d43c41fe" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide15.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R03411267e2234027" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide15.xml" Id="R3ee673eaa8a8465f" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide16.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R453e576bdd794200" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide16.xml" Id="R821f06ebd8104c88" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide17.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rb268f7595f9d433c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide17.xml" Id="Rbf5ea26479fc456c" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide18.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R43f8045d17e947fd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide18.xml" Id="Rd3cc8132ebff431c" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide19.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R1691a1dfedd24c96" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide19.xml" Id="R3f5ce258e1c04405" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rd6f5754e94d749a7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide2.xml" Id="Rc5d981a6b26b47a6" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide20.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R0af14c42ba6c419a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide20.xml" Id="Re694b4b9c61349da" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide21.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rde9a2d41b5f94b86" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide21.xml" Id="Reacc09dea6de4074" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide22.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R959454a533fd4998" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide22.xml" Id="R415b7299ebf54ed2" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide23.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Ra313d68273d744ed" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide23.xml" Id="R8b5c951865c4448a" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide24.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R1a55b8ed3e264637" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide24.xml" Id="R6ac68341ceff4411" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide25.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rdc246dc3f823487a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide25.xml" Id="R4187ae22741f4c0a" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide26.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R68a0792af80e43fb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide26.xml" Id="R91a6f702df104f93" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide27.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rf4825958eebd4061" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide27.xml" Id="R17dab7b1b0a74b66" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide28.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R6443c0a99a2046b2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide28.xml" Id="R4e0dfff606274f0d" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide29.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R568c146e8ce5481c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide29.xml" Id="R7cffaf6258034be8" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Ra9a467223e8842f1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide3.xml" Id="R8d0a276787014200" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide30.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Re673f239508348f1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide30.xml" Id="R751ecba21e7d4680" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide31.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rceba89b4aef749d7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide31.xml" Id="R240f9bf2fa534b26" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide32.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rf59e0cd93243403a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide32.xml" Id="R2588478f102e4f31" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide33.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rc36984444e09465f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide33.xml" Id="R88ab1d7af2e84b3f" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide34.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rf43b2171ba444079" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide34.xml" Id="R59a65e9f1dc2478a" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide35.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R5c2dd71445704fba" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide35.xml" Id="Rb5409357933d4a53" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide36.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Ra93b3aa076bf49c0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide36.xml" Id="R3769a3e3474143dc" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide37.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R0c66cbc9934f4119" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide37.xml" Id="R6a0519c1fe12477a" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide38.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R215083be88814b04" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide38.xml" Id="Rb2f982ef1fbb4167" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide39.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R93e55a45a4974537" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide39.xml" Id="R0dcce9012cfe45fe" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rdc12ddf2ac3b4059" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide4.xml" Id="R596b3c1d949f4fdb" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide40.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R0d7c71332c994939" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide40.xml" Id="Re20ca3a5076a4c71" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide41.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Red1da2a99d9b4e36" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide41.xml" Id="R79ce733a457d4482" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide42.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R7e3b677ec17a4922" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide42.xml" Id="R96f30120766e4177" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide43.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R70217477180a4348" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide43.xml" Id="R81af53cb9fd640eb" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide44.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rde017ec5aee847e5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide44.xml" Id="Rbf3307dfc7d747d1" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide45.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R3d1091b4c764458b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide45.xml" Id="R7b460e99c039448a" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide46.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rddfe054fe67143e0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide46.xml" Id="R8147037f86b74b45" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rafb0072c82dc4f22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide5.xml" Id="R8601e95b29884606" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Ra21a686a3d0b4d2b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide6.xml" Id="R82f464a2b9f84c5b" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R3889144096c941b2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide7.xml" Id="R93c2a6efd8f0462b" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R23f008f5a9e84b74" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide8.xml" Id="R6d0082359b1e4a2e" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R381bc2a1dc174961" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="Ra324834f93cb4881" /></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
@@ -6421,65 +6421,69 @@
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="762000" y="514350"/>
             <a:ext cx="10668000" cy="1104900"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇第105章</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="2000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Psalms 105 · KJV</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="576743962"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide10.xml><?xml version="1.0" encoding="utf-8"?>
@@ -6497,183 +6501,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 105:9  |  Psalms 105:9 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>就是與亞伯拉罕所立的[約]， 向以撒所起的誓。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Which covenant he made with Abraham, and his oath unto Isaac;</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6689,183 +6655,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 105:10  |  Psalms 105:10 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>他又將這約向雅各定為律例， 向以色列定為永遠的約，</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And confirmed the same unto Jacob for a law, and to Israel for an everlasting covenant:</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6881,183 +6809,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 105:11  |  Psalms 105:11 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>說：我必將迦南地賜給你， 作你產業的分。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Saying, Unto thee will I give the land of Canaan, the lot of your inheritance:</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7073,183 +6963,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 105:12  |  Psalms 105:12 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>當時，他們人丁有限，數目稀少， 並且在那地為寄居的。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>When they were but a few men in number; yea, very few, and strangers in it.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7265,183 +7117,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 105:13  |  Psalms 105:13 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>他們從這邦遊到那邦， 從這國行到那國。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>When they went from one nation to another, from one kingdom to another people;</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7457,183 +7271,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 105:14  |  Psalms 105:14 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>他不容甚麼人欺負他們， 為他們的緣故責備君王，</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>He suffered no man to do them wrong: yea, he reproved kings for their sakes;</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7649,183 +7425,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 105:15  |  Psalms 105:15 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>說：不可難為我受膏的人， 也不可惡待我的先知。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Saying, Touch not mine anointed, and do my prophets no harm.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7841,183 +7579,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 105:16  |  Psalms 105:16 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>他命饑荒降在那地上， 將所倚靠的糧食全行斷絕，</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Moreover he called for a famine upon the land: he brake the whole staff of bread.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -8033,183 +7733,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 105:17  |  Psalms 105:17 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>在他們以先打發一個人去 －約瑟被賣為奴僕。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>He sent a man before them, even Joseph, who was sold for a servant:</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -8225,183 +7887,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 105:18  |  Psalms 105:18 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>人用腳鐐傷他的腳； 他被鐵[鍊]捆拘。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Whose feet they hurt with fetters: he was laid in iron:</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -8417,183 +8041,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 105:1  |  Psalms 105:1 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>你們要稱謝耶和華， 求告他的名， 在萬民中傳揚他的作為！</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>O give thanks unto the LORD; call upon his name: make known his deeds among the people.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -8609,183 +8195,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 105:19  |  Psalms 105:19 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>耶和華的話試煉他， 直等到他所說的應驗了。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Until the time that his word came: the word of the LORD tried him.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -8801,183 +8349,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 105:20  |  Psalms 105:20 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>王打發人把他解開， 就是治理眾民的，把他釋放，</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>The king sent and loosed him; even the ruler of the people, and let him go free.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -8993,183 +8503,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 105:21  |  Psalms 105:21 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>立他作王家之主， 掌管他一切所有的，</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>He made him lord of his house, and ruler of all his substance:</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -9185,183 +8657,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 105:22  |  Psalms 105:22 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>使他隨意捆綁他的臣宰， 將智慧教導他的長老。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>To bind his princes at his pleasure; and teach his senators wisdom.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -9377,183 +8811,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 105:23  |  Psalms 105:23 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以色列也到了埃及； 雅各在含地寄居。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Israel also came into Egypt; and Jacob sojourned in the land of Ham.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -9569,183 +8965,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 105:24  |  Psalms 105:24 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>耶和華使他的百姓生養眾多， 使他們比敵人強盛，</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And he increased his people greatly; and made them stronger than their enemies.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -9761,183 +9119,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 105:25  |  Psalms 105:25 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>使敵人的心轉去恨他的百姓， 並用詭計待他的僕人。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>He turned their heart to hate his people, to deal subtilly with his servants.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -9953,183 +9273,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 105:26  |  Psalms 105:26 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>他打發他的僕人摩西 和他所揀選的亞倫，</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>He sent Moses his servant; and Aaron whom he had chosen.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -10145,183 +9427,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 105:27  |  Psalms 105:27 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>在敵人中間顯他的神蹟， 在含地顯他的奇事。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>They shewed his signs among them, and wonders in the land of Ham.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -10337,183 +9581,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 105:28  |  Psalms 105:28 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>他命黑暗，就有黑暗； 沒有違背他話的。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>He sent darkness, and made it dark; and they rebelled not against his word.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -10529,183 +9735,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 105:2  |  Psalms 105:2 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>要向他唱詩歌頌， 談論他一切奇妙的作為！</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Sing unto him, sing psalms unto him: talk ye of all his wondrous works.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -10721,183 +9889,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 105:29  |  Psalms 105:29 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>他叫埃及的水變為血， 叫他們的魚死了。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>He turned their waters into blood, and slew their fish.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -10913,183 +10043,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 105:30  |  Psalms 105:30 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>在他們的地上以及王宮的內室， 青蛙多多滋生。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Their land brought forth frogs in abundance, in the chambers of their kings.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -11105,183 +10197,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 105:31  |  Psalms 105:31 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>他說一聲，蒼蠅就成群而來， 並有虱子進入他們四境。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>He spake, and there came divers sorts of flies, and lice in all their coasts.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -11297,183 +10351,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 105:32  |  Psalms 105:32 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>他給他們降下冰雹為雨， 在他們的地上降下火焰。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>He gave them hail for rain, and flaming fire in their land.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -11489,183 +10505,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 105:33  |  Psalms 105:33 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>他也擊打他們的葡萄樹和無花果樹， 毀壞他們境內的樹木。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>He smote their vines also and their fig trees; and brake the trees of their coasts.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide35.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -11681,183 +10659,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 105:34  |  Psalms 105:34 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>他說一聲，就有蝗蟲螞蚱上來， 不計其數，</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>He spake, and the locusts came, and caterpillers, and that without number,</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide36.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -11873,183 +10813,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 105:35  |  Psalms 105:35 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>吃盡了他們地上各樣的菜蔬 和田地的出產。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And did eat up all the herbs in their land, and devoured the fruit of their ground.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide37.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -12065,183 +10967,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 105:36  |  Psalms 105:36 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>他又擊殺他們國內一切的長子， 就是他們強壯時頭生的。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>He smote also all the firstborn in their land, the chief of all their strength.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide38.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -12257,183 +11121,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 105:37  |  Psalms 105:37 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>他領自己的百姓帶銀子金子出來； 他支派中沒有一個軟弱的。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>He brought them forth also with silver and gold: and there was not one feeble person among their tribes.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide39.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -12449,183 +11275,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 105:38  |  Psalms 105:38 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>他們出來的時候，埃及人便歡喜； 原來埃及人懼怕他們。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Egypt was glad when they departed: for the fear of them fell upon them.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -12641,183 +11429,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 105:3  |  Psalms 105:3 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>要以他的聖名誇耀！ 尋求耶和華的人，心中應當歡喜！</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Glory ye in his holy name: let the heart of them rejoice that seek the LORD.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide40.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -12833,183 +11583,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 105:39  |  Psalms 105:39 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>他鋪張雲彩當遮蓋， 夜間使火光照。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>He spread a cloud for a covering; and fire to give light in the night.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide41.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -13025,183 +11737,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 105:40  |  Psalms 105:40 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>他們一求，他就使鵪鶉飛來， 並用天上的糧食叫他們飽足。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>The people asked, and he brought quails, and satisfied them with the bread of heaven.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide42.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -13217,183 +11891,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 105:41  |  Psalms 105:41 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>他打開磐石，水就湧出； 在乾旱之處，水流成河。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>He opened the rock, and the waters gushed out; they ran in the dry places like a river.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide43.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -13409,183 +12045,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 105:42  |  Psalms 105:42 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>這都因他記念他的聖言 和他的僕人亞伯拉罕。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>For he remembered his holy promise, and Abraham his servant.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide44.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -13601,183 +12199,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 105:43  |  Psalms 105:43 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>他帶領百姓歡樂而出， 帶領選民歡呼前往。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And he brought forth his people with joy, and his chosen with gladness:</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide45.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -13793,183 +12353,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 105:44  |  Psalms 105:44 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>他將列國的地賜給他們， 他們便承受眾民勞碌得來的，</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And gave them the lands of the heathen: and they inherited the labour of the people;</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide46.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -13985,183 +12507,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 105:45  |  Psalms 105:45 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>好使他們遵他的律例， 守他的律法。 你們要讚美耶和華！</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>That they might observe his statutes, and keep his laws. Praise ye the LORD.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -14177,183 +12661,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 105:4  |  Psalms 105:4 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>要尋求耶和華與他的能力， 時常尋求他的面。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Seek the LORD, and his strength: seek his face evermore.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -14369,183 +12815,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 105:5  |  Psalms 105:5 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>他僕人亞伯拉罕的後裔， 他所揀選雅各的子孫哪， 你們要記念他奇妙的作為和他的奇事， 並他口中的判語。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Remember his marvellous works that he hath done; his wonders, and the judgments of his mouth;</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -14561,183 +12969,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 105:6  |  Psalms 105:6 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3400">
+              <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>（和合本節號合併）他僕人亞伯拉罕的後裔， 他所揀選雅各的子孫哪， 你們要記念他奇妙的作為和他的奇事， 並他口中的判語。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>O ye seed of Abraham his servant, ye children of Jacob his chosen.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -14753,183 +13123,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 105:7  |  Psalms 105:7 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>他是耶和華－我們的神； 全地都有他的判斷。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>He is the LORD our God: his judgments are in all the earth.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -14945,183 +13277,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 105:8  |  Psalms 105:8 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>他記念他的約，直到永遠； 他所吩咐的話，直到千代－</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>He hath remembered his covenant for ever, the word which he commanded to a thousand generations.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>