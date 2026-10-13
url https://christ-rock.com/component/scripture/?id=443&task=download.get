--- v0 (2026-08-28)
+++ v1 (2026-10-13)
@@ -13,100 +13,100 @@
   <Override PartName="/ppt/slideLayouts/slideLayout1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/notesMasters/notesMaster1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesMaster+xml"/>
   <Override PartName="/ppt/notesMasters/theme/theme3.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/ppt/presProps.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.presProps+xml"/>
   <Override PartName="/ppt/tableStyles.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tableStyles+xml"/>
   <Override PartName="/ppt/slides/slide1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R30ab229443994b46" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R33d4902471b44669" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="Rfd513dc8770c43b8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R8a40d6ce040a4fea" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R3df9c0a965ba4269" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="R1c14af065e244db8" /></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
-    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="Rcd5e8f2449434fd0"/>
+    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="R8799354242d547ba"/>
   </p:sldMasterIdLst>
   <p:notesMasterIdLst>
-    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="Rb8bdec0243104480"/>
+    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="Re465a215b86d4d03"/>
   </p:notesMasterIdLst>
   <p:sldIdLst>
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="R488ebb84bb104255"/>
-[...6 lines deleted...]
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="263" r:id="Rbdd24e25be7248e5"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="R95dc05c70e654492"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="257" r:id="R71544c90388446a2"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="258" r:id="Rc45c8c8713d94e47"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="259" r:id="R5404a48c3c87445c"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="260" r:id="Ra2660becee18455d"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="261" r:id="R489034a830874da0"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="262" r:id="Rcbbe0f15664d4de9"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="263" r:id="R584f5e378ce843e6"/>
   </p:sldIdLst>
   <p:sldSz cx="12192000" cy="6858000"/>
   <p:notesSz cx="6858000" cy="9144000"/>
 </p:presentation>
 </file>
 
 <file path=ppt/presProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentationPr xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:extLst>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{E76CE94A-603C-4142-B9EB-6D1370010A27}">
       <p14:discardImageEditData val="0"/>
     </p:ext>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{D31A062A-798A-4329-ABDD-BBA856620510}">
       <p14:defaultImageDpi val="32767"/>
     </p:ext>
     <p:ext xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" uri="{FD5EFAAD-0ECE-453E-9831-46B23BE46B34}">
       <p15:chartTrackingRefBased val="1"/>
     </p:ext>
   </p:extLst>
 </p:presentationPr>
 </file>
 
 <file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
 <a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}"/>
 </file>
 
-<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="Rd80d10a40a8245c2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Rcd5e8f2449434fd0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rb8bdec0243104480" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="Ra67b73d0618a4890" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="R7a6dd2cc103e4679" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R488ebb84bb104255" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R946a25abf7814361" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="Re7d35a44a880436e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R6a32c9c9c1b14b8c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="Rb4d3fb6fbd594c3e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R81ed66767e9a4a4f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R17aa3ff1925e49fa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="Rbdd24e25be7248e5" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="Rf0bff0ac583e4132" /></Relationships>
+<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="R11de101126884515" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R8799354242d547ba" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Re465a215b86d4d03" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="R73ce6f42b185489b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="R76afb969521a43dc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R95dc05c70e654492" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R71544c90388446a2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="Rc45c8c8713d94e47" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R5404a48c3c87445c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="Ra2660becee18455d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R489034a830874da0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="Rcbbe0f15664d4de9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="R584f5e378ce843e6" /></Relationships>
+</file>
+
+<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="Rd7b9e826ff41408f" /></Relationships>
 </file>
 
 <file path=ppt/notesMasters/notesMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notesMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgRef idx="1001">
         <a:schemeClr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" val="bg1"/>
       </p:bgRef>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Header Placeholder"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph type="hdr" sz="quarter"/>
@@ -310,72 +310,72 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R7f887a87eb0e4e84" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R5c73c31fb3ce43d4" /></Relationships>
-[...20 lines deleted...]
-<file path=ppt/notesSlides/_rels/notesSlide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="R8ab1ad5d36cb4c05" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R5da36e1d09274924" /></Relationships>
+<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R8acae46c82d84fcd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R22fc9d2f55d94c3d" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="Rc466b423a7134ce1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R888b1fdef66e4146" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R30e33f4ede9b4707" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R9d06a1afbed348ab" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R348d3e0cdaf742e8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rcab35954a1b24fa8" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R223d4d4df2e44049" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R1d21bae0855f4652" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R69605ad1960d4829" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R56780e32e4a64069" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="Rb39dbebc0b494be4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R119cd3267bd14e44" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="R52b96509c6dd441d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R1e970d52880a4c22" /></Relationships>
 </file>
 
 <file path=ppt/notesSlides/notesSlide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
@@ -1094,100 +1094,100 @@
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
-<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R6782729894b14868" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="R8a4beec1d0c44b37" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="R2d6a7ec3eb0e4b67" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="R9eaae24f73e14f2a" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R23b163aac06a4f4d" /></Relationships>
+<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Rebaa43fe848f489c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="Rce1dcb8abab24e5c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="R2aa1d6cb8c7747f0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="R8475be3d214646e8" /></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R8b528027fd6c445d" /></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld name="Default">
     <p:bg>
       <p:bgPr>
         <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R8a4beec1d0c44b37"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Rce1dcb8abab24e5c"/>
           <a:stretch/>
         </a:blipFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3A61F82E-79D3-41BA-891F-3EE6703D1D59}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rot="0" flipH="0" flipV="0">
             <a:off x="0" y="6120"/>
             <a:ext cx="8567640" cy="6267600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R2d6a7ec3eb0e4b67"/>
+            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R2aa1d6cb8c7747f0"/>
             <a:srcRect l="0" t="0" r="0" b="0"/>
             <a:stretch/>
           </a:blipFill>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="90000" tIns="46800" rIns="90000" bIns="46800" anchor="ctr">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:endParaRPr sz="2400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
@@ -2213,116 +2213,116 @@
                 <a:ea typeface="Times New Roman"/>
                 <a:cs typeface="Times New Roman"/>
               </a:rPr>
               <a:t>&lt;number&gt;</a:t>
             </a:fld>
             <a:endParaRPr sz="1400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
               <a:cs typeface="Times New Roman"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="18" name=""/>
           <p:cNvPicPr>
             <a:picLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="R9eaae24f73e14f2a"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="R8475be3d214646e8"/>
           <a:stretch xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="8675640" y="6237000"/>
             <a:ext cx="468360" cy="621000"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="blank">
   <p:cSld name="Scripture 16:9">
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="R4d5db0b70ba44626" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R2230789b4c8e46dd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R9ea9379bd28c4d7d" /></Relationships>
+<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="R21d9132030ad42d8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R027bc82053954702" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R0230c1cbd43b4827" /></Relationships>
 </file>
 
 <file path=ppt/slideMasters/slideMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="R2230789b4c8e46dd"/>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="R9ea9379bd28c4d7d"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="R027bc82053954702"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="R0230c1cbd43b4827"/>
   </p:sldLayoutIdLst>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slideMasters/theme/theme2.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>
     <a:clrScheme name="LibreOffice">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="000000"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="FFFFFF"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="18A303"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="0369A3"/>
@@ -2386,72 +2386,72 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R94cd334b097d41ed" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="R77f2ce1931e14208" /></Relationships>
-[...20 lines deleted...]
-<file path=ppt/slides/_rels/slide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R54fd4d0c33c14f91" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide8.xml" Id="R6fd54c1cba2f4a0b" /></Relationships>
+<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R62b2c1f0fd0d4afe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="R3f503b1c6524462b" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R00f46f4e855c4c4b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide2.xml" Id="R79e6f2ef97454610" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rf33d2393d65645f2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide3.xml" Id="Rd97aaaf9edb5434d" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R522dde044e2b433f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide4.xml" Id="Rb0d27a8525ec45a5" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R680057276f6b482f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide5.xml" Id="R6386630a2e694371" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Re425615ed93e42c9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide6.xml" Id="Rd5326a77943746d8" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rd67e10baccc44d0a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide7.xml" Id="Ra6df7f7e43394501" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R27608c55d6f54e0f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide8.xml" Id="R5e7b37ab68f74410" /></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
@@ -2469,65 +2469,69 @@
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="762000" y="514350"/>
             <a:ext cx="10668000" cy="1104900"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇第14章</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="2000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Psalms 14 · KJV</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="576743962"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide2.xml><?xml version="1.0" encoding="utf-8"?>
@@ -2545,183 +2549,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 14:1  |  Psalms 14:1 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>大衛的詩，交與伶長。 愚頑人心裏說：沒有神。 他們都是邪惡，行了可憎惡的事； 沒有一個人行善。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2300">
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>To the chief Musician, A Psalm of David. The fool hath said in his heart, There is no God. They are corrupt, they have done abominable works, there is none that doeth good.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -2737,183 +2703,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 14:2  |  Psalms 14:2 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>耶和華從天上垂看世人， 要看有明白的沒有， 有尋求神的沒有。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2500">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>The LORD looked down from heaven upon the children of men, to see if there were any that did understand, and seek God.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -2929,183 +2857,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 14:3  |  Psalms 14:3 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>他們都偏離正路， 一同變為污穢； 並沒有行善的， 連一個也沒有。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2500">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>They are all gone aside, they are all together become filthy: there is none that doeth good, no, not one.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -3121,183 +3011,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 14:4  |  Psalms 14:4 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>作孽的都沒有知識嗎？ 他們吞吃我的百姓，[如同]吃飯一樣， 並不求告耶和華。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2500">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Have all the workers of iniquity no knowledge? who eat up my people as they eat bread, and call not upon the LORD.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -3313,183 +3165,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 14:5  |  Psalms 14:5 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>他們在那裏大大地害怕， 因為神在義人的族類中。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>There were they in great fear: for God is in the generation of the righteous.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -3505,183 +3319,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 14:6  |  Psalms 14:6 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>你們叫困苦人的謀算變為羞辱； 然而耶和華是他的避難所。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Ye have shamed the counsel of the poor, because the LORD is his refuge.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -3697,183 +3473,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 14:7  |  Psalms 14:7 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>但願以色列的救恩從錫安而出。 耶和華救回他被擄的子民那時， 雅各要快樂，以色列要歡喜。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2300">
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Oh that the salvation of Israel were come out of Zion! when the LORD bringeth back the captivity of his people, Jacob shall rejoice, and Israel shall be glad.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>