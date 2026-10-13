--- v0 (2026-08-28)
+++ v1 (2026-10-13)
@@ -29,108 +29,108 @@
   <Override PartName="/ppt/slides/slide6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide15.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide15.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R2449e4544f3c4a18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R04c58e9463ac4df8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="Rb6b8c43a0d824f15" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R44e9adbce61f49a3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R1f7de4f7d2a64683" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="R11bba600303c49b4" /></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
-    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="Raed7f154aa5a4a02"/>
+    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="R8e5894bd37414320"/>
   </p:sldMasterIdLst>
   <p:notesMasterIdLst>
-    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="R10e0b1a162994403"/>
+    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="R9df63d10dcdd4cad"/>
   </p:notesMasterIdLst>
   <p:sldIdLst>
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="R18dbd9d7af7b47bd"/>
-[...14 lines deleted...]
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="271" r:id="Rd8eb08ba867f4693"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="Re70dac18ff36412b"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="257" r:id="R985d299c5fdb4aed"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="258" r:id="R271bf826255d4b78"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="259" r:id="R2149fef27b4a484c"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="260" r:id="R3759edad72fa42dd"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="261" r:id="R87b8a1bfb0444bd7"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="262" r:id="R303418d942a04965"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="263" r:id="R22f48e4916904928"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="264" r:id="R1dc91dafb5d94a19"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="265" r:id="R040f6aee918844c2"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="266" r:id="R5d92925e876d4dfe"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="267" r:id="Rb2072bf558cc4413"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="268" r:id="Rc65f3e9a7c574849"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="269" r:id="R0752c836da4343aa"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="270" r:id="R7f84dd5ce7174004"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="271" r:id="R8a5461a9c8c24a37"/>
   </p:sldIdLst>
   <p:sldSz cx="12192000" cy="6858000"/>
   <p:notesSz cx="6858000" cy="9144000"/>
 </p:presentation>
 </file>
 
 <file path=ppt/presProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentationPr xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:extLst>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{E76CE94A-603C-4142-B9EB-6D1370010A27}">
       <p14:discardImageEditData val="0"/>
     </p:ext>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{D31A062A-798A-4329-ABDD-BBA856620510}">
       <p14:defaultImageDpi val="32767"/>
     </p:ext>
     <p:ext xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" uri="{FD5EFAAD-0ECE-453E-9831-46B23BE46B34}">
       <p15:chartTrackingRefBased val="1"/>
     </p:ext>
   </p:extLst>
 </p:presentationPr>
 </file>
 
 <file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
 <a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}"/>
 </file>
 
-<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="Rc3caae6e65884efd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Raed7f154aa5a4a02" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R10e0b1a162994403" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="Rb8ad2b40fa71442e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="R0bd6472c60ae4e2c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R18dbd9d7af7b47bd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R65c18539e1b447ba" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R5d5576c1b3d44f14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R97cf203604b14256" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R3a345489363846d9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R9675c851142149b2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="Rb9b5e350cc184c0d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="R6c8c7afeda48486a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="Rb12a9a0fac8348d7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="R470af932356b450a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="R0426b6023f4c41d3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="Rb8fcfdd30c4541c9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="R53160017534942cb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="R0161232f21bb4527" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="Ra96373e0bf814487" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="Rd8eb08ba867f4693" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="Rf7c17074a21243a6" /></Relationships>
+<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="Racc2ccf63a3e4b14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R8e5894bd37414320" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R9df63d10dcdd4cad" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="Rb9af1f5b89d948b5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="Rde0cb201eaab40f9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="Re70dac18ff36412b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R985d299c5fdb4aed" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R271bf826255d4b78" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R2149fef27b4a484c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R3759edad72fa42dd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R87b8a1bfb0444bd7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R303418d942a04965" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="R22f48e4916904928" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R1dc91dafb5d94a19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="R040f6aee918844c2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="R5d92925e876d4dfe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="Rb2072bf558cc4413" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="Rc65f3e9a7c574849" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="R0752c836da4343aa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="R7f84dd5ce7174004" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="R8a5461a9c8c24a37" /></Relationships>
+</file>
+
+<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="R5b5e023c101e4d9d" /></Relationships>
 </file>
 
 <file path=ppt/notesMasters/notesMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notesMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgRef idx="1001">
         <a:schemeClr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" val="bg1"/>
       </p:bgRef>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Header Placeholder"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph type="hdr" sz="quarter"/>
@@ -334,96 +334,96 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="Rbf3cc43cf4594984" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R8a0e8b7242a14b82" /></Relationships>
-[...44 lines deleted...]
-<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="Re37b16d9e3124e78" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R2e19c9ddf1374a80" /></Relationships>
+<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R9e5c35747b984361" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R18f55b8e04b1495f" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide10.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="R4d879a47631f49d4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R4ee1cade5a754e49" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide11.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="Rff4453e584ab48d1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rb8302c616b6748a1" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide12.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="Racdd94706e54489c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R74d929fda0324283" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide13.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="R1c361b9d392149fd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rd82bcae3ac6241b5" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide14.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="Raac31aafd8e94523" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R0b6c7e5c13cf436d" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide15.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="R4d440e3012fd4358" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rf1ea4f3dce274b18" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide16.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="Rb27b085af57244ee" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R80781145b5814cf8" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="Rc030781fa9134c7c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R2a5e0d0550c241ed" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R062d3891644e4c2a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R48cb3d182a3f436f" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="Reaaac21ff3bf4581" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R5cd4a0b26ed04290" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="Rca77063b4dd44807" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R5ee6451d95254a15" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R21d127be47f9474c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R51d6c427a4ce4c1d" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="Rbfb51f54f9f04225" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R62ffd62fc3a140ee" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="R01d329899b7f45c8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rdb6b5d6f832c4a3d" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R21322fdd6d84435c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R64e311dd23454d1c" /></Relationships>
 </file>
 
 <file path=ppt/notesSlides/notesSlide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
@@ -1902,100 +1902,100 @@
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
-<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R5a7d0d4f9bb04972" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="R1ebefe30b15b431a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="Rcb30eda3a46f4141" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="Rd588720161fe420d" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R52f00258d1c64fc9" /></Relationships>
+<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R6330e6ddc27e4179" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="R9a2940c8017e4067" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="R8c62139e465d4f20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="Rb9f27f46f1584593" /></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R95cab6bf558e46ac" /></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld name="Default">
     <p:bg>
       <p:bgPr>
         <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R1ebefe30b15b431a"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R9a2940c8017e4067"/>
           <a:stretch/>
         </a:blipFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3A61F82E-79D3-41BA-891F-3EE6703D1D59}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rot="0" flipH="0" flipV="0">
             <a:off x="0" y="6120"/>
             <a:ext cx="8567640" cy="6267600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Rcb30eda3a46f4141"/>
+            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R8c62139e465d4f20"/>
             <a:srcRect l="0" t="0" r="0" b="0"/>
             <a:stretch/>
           </a:blipFill>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="90000" tIns="46800" rIns="90000" bIns="46800" anchor="ctr">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:endParaRPr sz="2400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
@@ -3021,116 +3021,116 @@
                 <a:ea typeface="Times New Roman"/>
                 <a:cs typeface="Times New Roman"/>
               </a:rPr>
               <a:t>&lt;number&gt;</a:t>
             </a:fld>
             <a:endParaRPr sz="1400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
               <a:cs typeface="Times New Roman"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="18" name=""/>
           <p:cNvPicPr>
             <a:picLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="Rd588720161fe420d"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="Rb9f27f46f1584593"/>
           <a:stretch xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="8675640" y="6237000"/>
             <a:ext cx="468360" cy="621000"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="blank">
   <p:cSld name="Scripture 16:9">
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="R98f4163a3ec4444f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R32317a53c7db4f93" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R5f4b6dc2af1d496d" /></Relationships>
+<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="Rd7e4eb531a6c4932" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R59fe8f1914184b43" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R9668858deab449f6" /></Relationships>
 </file>
 
 <file path=ppt/slideMasters/slideMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="R32317a53c7db4f93"/>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="R5f4b6dc2af1d496d"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="R59fe8f1914184b43"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="R9668858deab449f6"/>
   </p:sldLayoutIdLst>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slideMasters/theme/theme2.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>
     <a:clrScheme name="LibreOffice">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="000000"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="FFFFFF"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="18A303"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="0369A3"/>
@@ -3194,96 +3194,96 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R7339395df6f94f07" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="R0400c921049e4cdb" /></Relationships>
-[...44 lines deleted...]
-<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R7b6d8f0427374565" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="R0a6552d552e44e24" /></Relationships>
+<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rc34ea55d870b4f43" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="Rdfc64d41594d4b55" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide10.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rc5dfc182d8db4e52" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide10.xml" Id="R51109c91534e4685" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide11.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R5f33a474bb904d2b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide11.xml" Id="R3932f978bafe424f" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide12.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rb64e66995fb74197" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide12.xml" Id="R25af6679f3b84502" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide13.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rfd9ba1b503724165" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide13.xml" Id="Ref3a5c9b29aa42f8" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide14.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R55705752a0a44e69" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide14.xml" Id="R17e9a8b207884404" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide15.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R69cef2aea2fb4669" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide15.xml" Id="Rbfc96f7efe4941c6" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide16.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Ra7bdf9b1441a468e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide16.xml" Id="R68a87850d37b475a" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R61878053efdc459c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide2.xml" Id="R576b0fd8a40046eb" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R900fd0ef54924272" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide3.xml" Id="Rbbcf0e93244548a9" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Ra370f4094b1f478d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide4.xml" Id="R915421d3c4aa46df" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rdc141e5e90ec4321" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide5.xml" Id="R31d01d85afa54507" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rb32cc1b48de84a40" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide6.xml" Id="Rb94435cda44c4517" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rc1f8b66ccece4001" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide7.xml" Id="R00bb98b636db4819" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rd98260b432894ea0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide8.xml" Id="R6338b3d6b63241ae" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R89ec7f8fdc7d443b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="Rf5d5ef6320404d79" /></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
@@ -3301,65 +3301,69 @@
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="762000" y="514350"/>
             <a:ext cx="10668000" cy="1104900"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇第144章</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="2000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Psalms 144 · KJV</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="576743962"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide10.xml><?xml version="1.0" encoding="utf-8"?>
@@ -3377,183 +3381,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 144:9  |  Psalms 144:9 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>神啊，我要向你唱新歌， 用十弦瑟向你歌頌。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2500">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>I will sing a new song unto thee, O God: upon a psaltery and an instrument of ten strings will I sing praises unto thee.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -3569,183 +3535,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 144:10  |  Psalms 144:10 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>你是那拯救君王的； 你是那救僕人大衛脫離害命之刀的。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>It is he that giveth salvation unto kings: who delivereth David his servant from the hurtful sword.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -3761,183 +3689,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 144:11  |  Psalms 144:11 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>求你救拔我， 救我脫離外邦人的手。 他們的口說謊話； 他們的右手起假誓。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2500">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Rid me, and deliver me from the hand of strange children, whose mouth speaketh vanity, and their right hand is a right hand of falsehood:</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -3953,183 +3843,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 144:12  |  Psalms 144:12 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我們的兒子從幼年好像樹栽子長大； 我們的女兒如同殿角石， 是按建宮的樣式鑿成的。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2300">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>That our sons may be as plants grown up in their youth; that our daughters may be as corner stones, polished after the similitude of a palace:</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4145,183 +3997,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 144:13  |  Psalms 144:13 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我們的倉盈滿，能出各樣的糧食； 我們的羊在田間孳生千萬。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2500">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>That our garners may be full, affording all manner of store: that our sheep may bring forth thousands and ten thousands in our streets:</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4337,183 +4151,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 144:14  |  Psalms 144:14 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我們的牛馱着滿馱， 沒有人闖進來[搶奪]， 也沒有人出去[爭戰]； 我們的街市上也沒有哭號的聲音。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2500">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>That our oxen may be strong to labour; that there be no breaking in, nor going out; that there be no complaining in our streets.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4529,183 +4305,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 144:15  |  Psalms 144:15 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>遇見這光景的百姓便為有福！ 有耶和華為他們的神，這百姓便為有福！</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Happy is that people, that is in such a case: yea, happy is that people, whose God is the LORD.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4721,183 +4459,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 144:1  |  Psalms 144:1 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>大衛的詩。 耶和華－我的磐石是應當稱頌的！ 他教導我的手爭戰， 教導我的指頭打仗。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2500">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>A Psalm of David. Blessed be the LORD my strength, which teacheth my hands to war, and my fingers to fight:</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4913,183 +4613,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 144:2  |  Psalms 144:2 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>他是我慈愛[的主]，我的山寨， 我的高臺，我的救主， 我的盾牌，是我所投靠的； 他使我的百姓服在我以下。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2500">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>My goodness, and my fortress; my high tower, and my deliverer; my shield, and he in whom I trust; who subdueth my people under me.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5105,183 +4767,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 144:3  |  Psalms 144:3 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>耶和華啊，人算甚麼，你竟認識他！ 世人算甚麼，你竟顧念他！</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2500">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>LORD, what is man, that thou takest knowledge of him! or the son of man, that thou makest account of him!</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5297,183 +4921,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 144:4  |  Psalms 144:4 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>人好像一口氣； 他的年日如同影兒快快過去。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Man is like to vanity: his days are as a shadow that passeth away.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5489,183 +5075,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 144:5  |  Psalms 144:5 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>耶和華啊，求你使天下垂，親自降臨， 摸山，山就冒煙。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Bow thy heavens, O LORD, and come down: touch the mountains, and they shall smoke.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5681,183 +5229,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 144:6  |  Psalms 144:6 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>求你發出閃電，使他們四散， 射出你的箭，使他們擾亂。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Cast forth lightning, and scatter them: shoot out thine arrows, and destroy them.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5873,183 +5383,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 144:7  |  Psalms 144:7 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>求你從上伸手救拔我， 救我出離大水， 救我脫離外邦人的手。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2500">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Send thine hand from above; rid me, and deliver me out of great waters, from the hand of strange children;</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6065,183 +5537,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 144:8  |  Psalms 144:8 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>他們的口說謊話； 他們的右手起假誓。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Whose mouth speaketh vanity, and their right hand is a right hand of falsehood.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>