--- v0 (2026-08-28)
+++ v1 (2026-10-13)
@@ -41,114 +41,114 @@
   <Override PartName="/ppt/slides/slide12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide15.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide15.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide17.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide17.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide19.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide19.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide20.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide20.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="Re347ea54a0e24113" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R8deee74972bc4236" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="R46616397a6ea44a1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="Rab77d73e276a4dd5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R192f4a45774f424a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="Rfe364becb4154325" /></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
-    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="R86bdde7686d8462f"/>
+    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="Rf763d2bf005f4d9d"/>
   </p:sldMasterIdLst>
   <p:notesMasterIdLst>
-    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="Rc322fa52f48d40b9"/>
+    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="Rb996989781ec4579"/>
   </p:notesMasterIdLst>
   <p:sldIdLst>
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="R5f823a906fbf441f"/>
-[...20 lines deleted...]
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="277" r:id="Rd4a2bebd0fc94d33"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="Rc5155741ee374925"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="257" r:id="R934a75cd45324607"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="258" r:id="R1de913f361fe4420"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="259" r:id="Rbdfc56d634a5400c"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="260" r:id="Rf4d0a629526045ee"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="261" r:id="Rab57a3b25339428c"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="262" r:id="R1bd2e83c313a47c9"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="263" r:id="R44bff0c18a5d4d85"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="264" r:id="Rc159f5ea26b342e2"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="265" r:id="R903d87231fd44ded"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="266" r:id="Rc7c96c6bb38147f8"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="267" r:id="Ra7ba942933fc4984"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="268" r:id="R61490c6fa00e4c79"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="269" r:id="R2bcc74aac1e240fe"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="270" r:id="Re4d6b25d04dd404d"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="271" r:id="R8334ebed76b64cb4"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="272" r:id="R3e412b14b6b24cf9"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="273" r:id="Rec49ed204d8e4ef3"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="274" r:id="R1d92600a61364528"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="275" r:id="R91c005ec97234456"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="276" r:id="R1a7f90fc25e649a9"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="277" r:id="Rf6176d7a63014aa3"/>
   </p:sldIdLst>
   <p:sldSz cx="12192000" cy="6858000"/>
   <p:notesSz cx="6858000" cy="9144000"/>
 </p:presentation>
 </file>
 
 <file path=ppt/presProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentationPr xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:extLst>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{E76CE94A-603C-4142-B9EB-6D1370010A27}">
       <p14:discardImageEditData val="0"/>
     </p:ext>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{D31A062A-798A-4329-ABDD-BBA856620510}">
       <p14:defaultImageDpi val="32767"/>
     </p:ext>
     <p:ext xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" uri="{FD5EFAAD-0ECE-453E-9831-46B23BE46B34}">
       <p15:chartTrackingRefBased val="1"/>
     </p:ext>
   </p:extLst>
 </p:presentationPr>
 </file>
 
 <file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
 <a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}"/>
 </file>
 
-<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="R8e022ffcef23480c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R86bdde7686d8462f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rc322fa52f48d40b9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="Rc5b090b18af843a5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="R4378d5bd62e743e8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R5f823a906fbf441f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R01d904b0548f42a6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="Rad30b27f11ad4317" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R6ebbbb6766bc4e6c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="Rb1624318d3044514" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R6069e4bfc9a14401" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="Re61271fea06e4747" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="Ra23ea9d39ce94235" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R667fb039a66844ba" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="R24388efc4fd74c97" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="R743c36736db04b7b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="Rb9848492f667410d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="Rdb43befb1ada4dc7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="Rda9cad1e454f4174" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="R513ad42c27a34cf5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="R6915af3c176d4eed" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="R6cca7b0d6f344e61" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml" Id="Re3cd921ce6424d2f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide19.xml" Id="Rbe9305ba707a478f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide20.xml" Id="R901536ab19c94b2e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide21.xml" Id="Rf7a1a48adb8d47ee" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide22.xml" Id="Rd4a2bebd0fc94d33" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="Rb31224bff5594e52" /></Relationships>
+<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="R5419b6094fa14755" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Rf763d2bf005f4d9d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rb996989781ec4579" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="Rbcaa032f33164329" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="R66ea08498a474b4f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="Rc5155741ee374925" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R934a75cd45324607" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R1de913f361fe4420" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="Rbdfc56d634a5400c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="Rf4d0a629526045ee" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="Rab57a3b25339428c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R1bd2e83c313a47c9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="R44bff0c18a5d4d85" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="Rc159f5ea26b342e2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="R903d87231fd44ded" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="Rc7c96c6bb38147f8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="Ra7ba942933fc4984" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="R61490c6fa00e4c79" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="R2bcc74aac1e240fe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="Re4d6b25d04dd404d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="R8334ebed76b64cb4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="R3e412b14b6b24cf9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml" Id="Rec49ed204d8e4ef3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide19.xml" Id="R1d92600a61364528" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide20.xml" Id="R91c005ec97234456" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide21.xml" Id="R1a7f90fc25e649a9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide22.xml" Id="Rf6176d7a63014aa3" /></Relationships>
+</file>
+
+<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="R20bbd3cf4fd2446d" /></Relationships>
 </file>
 
 <file path=ppt/notesMasters/notesMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notesMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgRef idx="1001">
         <a:schemeClr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" val="bg1"/>
       </p:bgRef>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Header Placeholder"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph type="hdr" sz="quarter"/>
@@ -352,114 +352,114 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="Rcf0cd72a6b5f43b0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rf0917152f79f4e43" /></Relationships>
-[...62 lines deleted...]
-<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="Rd4b2941ae42040bd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rc34744eb4cfd4b90" /></Relationships>
+<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R1d7dc1b7efb346c2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R2d953591fa714db1" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide10.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="R5c7edd3db5a34091" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R22468b4453f64987" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide11.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="Ra1bf0683e7c74252" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R1493f6adb78445b2" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide12.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="Ra42c6a93e2b44109" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R3da2fe74d6f449b0" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide13.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="R66933efdb4034adf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R469431ac89104190" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide14.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="R3f743f22e7e74a5b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Re0520744674a4263" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide15.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="R72fa484912be4572" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R442766b54aff4ee3" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide16.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="R005389b60439408e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R5ae12be086f7461a" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide17.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="Rbd315de9a7e84b3a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rd871d9032ca24f83" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide18.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml" Id="R2eef24a815f64325" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rb1badb012c254e01" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide19.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide19.xml" Id="Rc0c0f8e050e54c74" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rba0b9071fee34a08" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="Rba7f32cc83244693" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R8604b375874d49ab" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide20.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide20.xml" Id="R7b6d717d9c0d496c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rb112668eaad54d4e" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide21.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide21.xml" Id="R4983df3557504b16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Raeae6b291ea14def" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide22.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide22.xml" Id="R30d27aa602de48bf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R709c62189d404584" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R7a1dc44f050e435b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rf9586a4de9754e75" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R73bbeaf286a84f05" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R3ff51c7afab54d97" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="Rfa942e047dc64a75" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R22c6942e23ed4f3b" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R56d6bbd05f514e5d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R60ef42161feb4286" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="Rf4cdd6c4e77f48f8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rb80495f3918143f5" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="R56646528dfca4f01" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rfcb87c0047d544f9" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R0dc81afbe3204a7a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rb2a071c14b5e458a" /></Relationships>
 </file>
 
 <file path=ppt/notesSlides/notesSlide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
@@ -2508,100 +2508,100 @@
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
-<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R9a2d1fd17186403f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="R9ce05cb4ce134535" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="R10bfa5e0c7cd46ed" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="Rf01f37f3f8894e88" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R29d5711a08344241" /></Relationships>
+<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R153f431bc6f24fd6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="R61998dc9c3d7446f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="R08c8dc9666dc4104" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="R4253197ed40f42e6" /></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R53a90fe638bb406a" /></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld name="Default">
     <p:bg>
       <p:bgPr>
         <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R9ce05cb4ce134535"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R61998dc9c3d7446f"/>
           <a:stretch/>
         </a:blipFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3A61F82E-79D3-41BA-891F-3EE6703D1D59}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rot="0" flipH="0" flipV="0">
             <a:off x="0" y="6120"/>
             <a:ext cx="8567640" cy="6267600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R10bfa5e0c7cd46ed"/>
+            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R08c8dc9666dc4104"/>
             <a:srcRect l="0" t="0" r="0" b="0"/>
             <a:stretch/>
           </a:blipFill>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="90000" tIns="46800" rIns="90000" bIns="46800" anchor="ctr">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:endParaRPr sz="2400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
@@ -3627,116 +3627,116 @@
                 <a:ea typeface="Times New Roman"/>
                 <a:cs typeface="Times New Roman"/>
               </a:rPr>
               <a:t>&lt;number&gt;</a:t>
             </a:fld>
             <a:endParaRPr sz="1400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
               <a:cs typeface="Times New Roman"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="18" name=""/>
           <p:cNvPicPr>
             <a:picLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="Rf01f37f3f8894e88"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="R4253197ed40f42e6"/>
           <a:stretch xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="8675640" y="6237000"/>
             <a:ext cx="468360" cy="621000"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="blank">
   <p:cSld name="Scripture 16:9">
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="R06fa544b67dd44e7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R300367ac01df44c6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rf8298a5c7dfe4234" /></Relationships>
+<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="R244297c0e4eb4e90" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R0fc0e28bcc664940" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R767cbc74335540ac" /></Relationships>
 </file>
 
 <file path=ppt/slideMasters/slideMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="R300367ac01df44c6"/>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="Rf8298a5c7dfe4234"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="R0fc0e28bcc664940"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="R767cbc74335540ac"/>
   </p:sldLayoutIdLst>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slideMasters/theme/theme2.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>
     <a:clrScheme name="LibreOffice">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="000000"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="FFFFFF"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="18A303"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="0369A3"/>
@@ -3800,114 +3800,114 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rba24d12a40c749c2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="Ra3639385079d45eb" /></Relationships>
-[...62 lines deleted...]
-<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R9b6906af43c8470d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="R4557d0d8a4af456b" /></Relationships>
+<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R659f3813420e4e10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="R76f286ee62794e8a" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide10.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rc0da2b367e0048b0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide10.xml" Id="R568f08bbf6a04491" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide11.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rce44855c2de647d8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide11.xml" Id="R58ee7ff3c4504b25" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide12.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R212cb2469144423a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide12.xml" Id="R4d9189bf2b294ba6" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide13.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rff6a4ec6165745a4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide13.xml" Id="R8094e1c11a02418e" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide14.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R506bd9a21d8e4bec" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide14.xml" Id="Rbbe2f87595de4d47" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide15.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R2427104ae5434940" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide15.xml" Id="R5603093cfff044c6" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide16.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R959bbbc571954fcf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide16.xml" Id="R256957ca463745d3" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide17.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R638778eac8544309" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide17.xml" Id="R730cec3e289a4f04" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide18.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R4b38b66d63bb4d96" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide18.xml" Id="R22316ca7f7674509" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide19.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R601cbf7e38224526" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide19.xml" Id="Re7b9989554c24666" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R0c9cc5d6c9ce40e4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide2.xml" Id="R41b47865614140ac" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide20.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R65bead05a77c4c75" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide20.xml" Id="Rb8e30d493f004d02" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide21.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rbcb4c3c1715a4512" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide21.xml" Id="R308ba2b577624f11" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide22.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R412e9949e6a84ee8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide22.xml" Id="Ra2273b2625c3444d" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Re3bc6e88ed7d472f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide3.xml" Id="R0f5d55c893c747b1" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R3176468b06be4b3b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide4.xml" Id="R2bc9b15b571f4646" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R23c8521471024876" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide5.xml" Id="R5772247553d64545" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R2132c686cebc4e92" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide6.xml" Id="R3cd94e043218419b" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rdb199ae3fe7a4cd7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide7.xml" Id="R480cb7d841e04736" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R4e47cf51fbd24be5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide8.xml" Id="R86af97536ee947eb" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R03fba3a0877446bc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="R1037c02148224113" /></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
@@ -3925,65 +3925,69 @@
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="762000" y="514350"/>
             <a:ext cx="10668000" cy="1104900"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇第145章</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="2000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Psalms 145 · KJV</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="576743962"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide10.xml><?xml version="1.0" encoding="utf-8"?>
@@ -4001,183 +4005,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 145:9  |  Psalms 145:9 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>耶和華善待萬民； 他的慈悲覆庇他一切所造的。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>The LORD is good to all: and his tender mercies are over all his works.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4193,183 +4159,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 145:10  |  Psalms 145:10 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>耶和華啊，你一切所造的都要稱謝你； 你的聖民也要稱頌你，</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>All thy works shall praise thee, O LORD; and thy saints shall bless thee.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4385,183 +4313,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 145:11  |  Psalms 145:11 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>傳說你國的榮耀， 談論你的大能，</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>They shall speak of the glory of thy kingdom, and talk of thy power;</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4577,183 +4467,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 145:12  |  Psalms 145:12 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>好叫世人知道你大能的作為， 並你國度威嚴的榮耀。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>To make known to the sons of men his mighty acts, and the glorious majesty of his kingdom.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4769,183 +4621,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 145:13  |  Psalms 145:13 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>你的國是永遠的國！ 你執掌的權柄存到萬代！</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Thy kingdom is an everlasting kingdom, and thy dominion endureth throughout all generations.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4961,183 +4775,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 145:14  |  Psalms 145:14 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>凡跌倒的，耶和華將他們扶持； 凡被壓下的，將他們扶起。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>The LORD upholdeth all that fall, and raiseth up all those that be bowed down.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5153,183 +4929,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 145:15  |  Psalms 145:15 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>萬民都舉目仰望你； 你隨時給他們食物。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>The eyes of all wait upon thee; and thou givest them their meat in due season.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5345,183 +5083,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 145:16  |  Psalms 145:16 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>你張手， 使有生氣的都隨願飽足。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Thou openest thine hand, and satisfiest the desire of every living thing.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5537,183 +5237,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 145:17  |  Psalms 145:17 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>耶和華在他一切所行的，無不公義； 在他一切所做的都有慈愛。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>The LORD is righteous in all his ways, and holy in all his works.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5729,183 +5391,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 145:18  |  Psalms 145:18 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>凡求告耶和華的，就是誠心求告他的， 耶和華便與他們相近。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>The LORD is nigh unto all them that call upon him, to all that call upon him in truth.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5921,183 +5545,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 145:1  |  Psalms 145:1 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>大衛的讚美詩。 我的神我的王啊，我要尊崇你！ 我要永永遠遠稱頌你的名！</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>David’s Psalm of praise. I will extol thee, my God, O king; and I will bless thy name for ever and ever.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6113,183 +5699,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 145:19  |  Psalms 145:19 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>敬畏他的，他必成就他們的心願， 也必聽他們的呼求，拯救他們。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>He will fulfil the desire of them that fear him: he also will hear their cry, and will save them.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6305,183 +5853,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 145:20  |  Psalms 145:20 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>耶和華保護一切愛他的人， 卻要滅絕一切的惡人。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>The LORD preserveth all them that love him: but all the wicked will he destroy.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6497,183 +6007,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 145:21  |  Psalms 145:21 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我的口要說出讚美耶和華的話； 惟願凡有血氣的都永永遠遠稱頌他的聖名。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>My mouth shall speak the praise of the LORD: and let all flesh bless his holy name for ever and ever.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6689,183 +6161,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 145:2  |  Psalms 145:2 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我要天天稱頌你， 也要永永遠遠讚美你的名！</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Every day will I bless thee; and I will praise thy name for ever and ever.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6881,183 +6315,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 145:3  |  Psalms 145:3 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>耶和華本為大，該受大讚美； 其大無法測度。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Great is the LORD, and greatly to be praised; and his greatness is unsearchable.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7073,183 +6469,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 145:4  |  Psalms 145:4 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>這代要對那代頌讚你的作為， 也要傳揚你的大能。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>One generation shall praise thy works to another, and shall declare thy mighty acts.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7265,183 +6623,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 145:5  |  Psalms 145:5 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我要默念你威嚴的尊榮 和你奇妙的作為。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>I will speak of the glorious honour of thy majesty, and of thy wondrous works.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7457,183 +6777,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 145:6  |  Psalms 145:6 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>人要傳說你可畏之事的能力； 我也要傳揚你的大德。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And men shall speak of the might of thy terrible acts: and I will declare thy greatness.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7649,183 +6931,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 145:7  |  Psalms 145:7 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>他們記念你的大恩就要傳出來， 並要歌唱你的公義。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>They shall abundantly utter the memory of thy great goodness, and shall sing of thy righteousness.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7841,183 +7085,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 145:8  |  Psalms 145:8 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>耶和華有恩惠，有憐憫， 不輕易發怒，大有慈愛。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>The LORD is gracious, and full of compassion; slow to anger, and of great mercy.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>