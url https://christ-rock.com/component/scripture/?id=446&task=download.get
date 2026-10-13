--- v0 (2026-08-28)
+++ v1 (2026-10-13)
@@ -45,116 +45,116 @@
   <Override PartName="/ppt/slides/slide14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide15.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide15.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide17.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide17.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide19.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide19.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide20.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide20.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R702e2646278d4116" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R9b0cca6663344dbd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="Rc1eaf84d674d4070" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R39d2639bddf54c95" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R62e1498177554732" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="Rf99846934ccd46cf" /></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
-    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="Rc2a7827a5b914715"/>
+    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="R5bcc55abe4ce465a"/>
   </p:sldMasterIdLst>
   <p:notesMasterIdLst>
-    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="R4967c24492144c77"/>
+    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="R1e7297ae8a804fb1"/>
   </p:notesMasterIdLst>
   <p:sldIdLst>
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="R57ffb65d54e74200"/>
-[...22 lines deleted...]
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="279" r:id="R47ec62eb7e174635"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="R0bba9c3bd2754d1b"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="257" r:id="R943c9c72f1074178"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="258" r:id="Ra26def8814ad4c8c"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="259" r:id="Re562a13b527f4207"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="260" r:id="R3e5adc655eb3440c"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="261" r:id="R19fa210666bd484e"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="262" r:id="R1be62e7177e042b8"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="263" r:id="Rf320156c90304712"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="264" r:id="Rf11e3af00ed94c59"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="265" r:id="Rfd876385d79d4dfc"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="266" r:id="R53bbda91c5224645"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="267" r:id="R37fb6afedf154e44"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="268" r:id="Rd481ade3d99e4448"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="269" r:id="R02cde312db29471a"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="270" r:id="R194d8e89dc584b0f"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="271" r:id="Rdef201b032f84968"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="272" r:id="Rba5dbdff9b254074"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="273" r:id="R3503c35e97f24603"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="274" r:id="R57e968e222bb48c4"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="275" r:id="R3a93ffb3c71a46f8"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="276" r:id="R185964660e8b49e8"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="277" r:id="R3b67935a035846e9"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="278" r:id="R7f35fffe6aeb4e7b"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="279" r:id="R58ffb0dbae704ba7"/>
   </p:sldIdLst>
   <p:sldSz cx="12192000" cy="6858000"/>
   <p:notesSz cx="6858000" cy="9144000"/>
 </p:presentation>
 </file>
 
 <file path=ppt/presProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentationPr xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:extLst>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{E76CE94A-603C-4142-B9EB-6D1370010A27}">
       <p14:discardImageEditData val="0"/>
     </p:ext>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{D31A062A-798A-4329-ABDD-BBA856620510}">
       <p14:defaultImageDpi val="32767"/>
     </p:ext>
     <p:ext xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" uri="{FD5EFAAD-0ECE-453E-9831-46B23BE46B34}">
       <p15:chartTrackingRefBased val="1"/>
     </p:ext>
   </p:extLst>
 </p:presentationPr>
 </file>
 
 <file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
 <a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}"/>
 </file>
 
-<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="R72d9af5982c94fb3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Rc2a7827a5b914715" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R4967c24492144c77" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="R2100f0ddd7f7425b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="R4f7b0564a98e4d41" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R57ffb65d54e74200" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R1125fb07681741f5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="Rf71c919be8354d02" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R9a96251557e14a39" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R8c81aed062bc4223" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="Raadb45e544494dc2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R74e7aabd2e0447ab" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="R84c58f05f45748fc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R467595797da04efb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="R9423762bddad4c40" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="R384aec4bd8d14331" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="R2da165783b434486" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="R5bd99637ac344304" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="Rd1e527f5cc284c41" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="R4ea18060b3184dc7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="R4abac226aae849df" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="Rddae2c799e7046d7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml" Id="Rcb12a2c2f446405f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide19.xml" Id="R89d4b7de40024ed3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide20.xml" Id="R2e4e5eff09be42c0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide21.xml" Id="R70f887be376f4d76" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide22.xml" Id="R62b33867de2e4758" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide23.xml" Id="R2b302b43c7e14153" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide24.xml" Id="R47ec62eb7e174635" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="Ra04f671be9b0439e" /></Relationships>
+<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="R14eb0df17d624f86" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R5bcc55abe4ce465a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R1e7297ae8a804fb1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="Ra11ab1726bbc46c2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="Rfaa191381af0467c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R0bba9c3bd2754d1b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R943c9c72f1074178" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="Ra26def8814ad4c8c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="Re562a13b527f4207" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R3e5adc655eb3440c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R19fa210666bd484e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R1be62e7177e042b8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="Rf320156c90304712" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="Rf11e3af00ed94c59" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="Rfd876385d79d4dfc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="R53bbda91c5224645" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="R37fb6afedf154e44" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="Rd481ade3d99e4448" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="R02cde312db29471a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="R194d8e89dc584b0f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="Rdef201b032f84968" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="Rba5dbdff9b254074" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml" Id="R3503c35e97f24603" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide19.xml" Id="R57e968e222bb48c4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide20.xml" Id="R3a93ffb3c71a46f8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide21.xml" Id="R185964660e8b49e8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide22.xml" Id="R3b67935a035846e9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide23.xml" Id="R7f35fffe6aeb4e7b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide24.xml" Id="R58ffb0dbae704ba7" /></Relationships>
+</file>
+
+<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="Rbfbf89f73cf74ef9" /></Relationships>
 </file>
 
 <file path=ppt/notesMasters/notesMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notesMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgRef idx="1001">
         <a:schemeClr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" val="bg1"/>
       </p:bgRef>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Header Placeholder"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph type="hdr" sz="quarter"/>
@@ -358,120 +358,120 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R9dc5bcb0667b4123" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rec392dc5811341e0" /></Relationships>
-[...68 lines deleted...]
-<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R71972655f8124326" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R40e55f569e88481e" /></Relationships>
+<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R6167f87f40054eb8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R874a77e76dfd4ee5" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide10.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="R1c0efa38b1694693" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R2a1acef135a34708" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide11.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="Rd8cb99aa18a644d7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R6d6fbe4e0c174ec2" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide12.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="R393f3851fe80450f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rdeb874c7e24e4873" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide13.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="R2106c684b4474c02" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Ra3c3847f6c8246b8" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide14.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="R78804586332e4fcd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R00f70a386a1b449f" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide15.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="R6228ee1bf0314774" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R93fb8ede794c446b" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide16.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="R3b98e20f3c6349ee" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R69d9d1b877334e0d" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide17.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="R74b14de8ac474d17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R9b1d546f6d294b2d" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide18.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml" Id="Redde00f03d4647a2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rb79f51adcda54268" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide19.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide19.xml" Id="R6d6a45bcdad64c58" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rba8b3d731a004ae2" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R18f1825c7f734b40" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Re1a327f265864715" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide20.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide20.xml" Id="Ra3b2abdf619347b5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R7a13c204274144d1" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide21.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide21.xml" Id="Rb3e220f9c7cd4bb6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R30b4323ad95940da" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide22.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide22.xml" Id="Rdf4974379c6c4a3e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rc489bf5edbe34a98" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide23.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide23.xml" Id="Rcae218ef66174aaf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R3127ffab189e4247" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide24.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide24.xml" Id="Rfac9115acb124f66" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R71e654c1bb574270" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R197e050f061e4216" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rb787355e83cd4a45" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R931ef7d628a44d21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R4edb6c835e8d4f0b" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R86bb7ba70460405f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R898d2c08217b4de2" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R53406ea3caaf4412" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rc66d1332415f47a2" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="Rbfef1cfc31224de9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rfdfe6526d6224668" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="Ra5f8933aa7e5454d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R774302bb7400405d" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R3463a0d5312d4f40" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R45d704cfc4244b9f" /></Relationships>
 </file>
 
 <file path=ppt/notesSlides/notesSlide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
@@ -2710,100 +2710,100 @@
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
-<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R4e3732e96e794928" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="R16e5776fd9ae4d06" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="R83a4da7000a64859" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="Rcc3afc41f64f47bd" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Rf56e0926db444c69" /></Relationships>
+<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R92a1284036ad4aca" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="R4bd61289ffad4749" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="Rebb57b459be943b6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="R870853d9f28249d4" /></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Ref404f5a71364d1a" /></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld name="Default">
     <p:bg>
       <p:bgPr>
         <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R16e5776fd9ae4d06"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R4bd61289ffad4749"/>
           <a:stretch/>
         </a:blipFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3A61F82E-79D3-41BA-891F-3EE6703D1D59}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rot="0" flipH="0" flipV="0">
             <a:off x="0" y="6120"/>
             <a:ext cx="8567640" cy="6267600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R83a4da7000a64859"/>
+            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Rebb57b459be943b6"/>
             <a:srcRect l="0" t="0" r="0" b="0"/>
             <a:stretch/>
           </a:blipFill>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="90000" tIns="46800" rIns="90000" bIns="46800" anchor="ctr">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:endParaRPr sz="2400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
@@ -3829,116 +3829,116 @@
                 <a:ea typeface="Times New Roman"/>
                 <a:cs typeface="Times New Roman"/>
               </a:rPr>
               <a:t>&lt;number&gt;</a:t>
             </a:fld>
             <a:endParaRPr sz="1400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
               <a:cs typeface="Times New Roman"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="18" name=""/>
           <p:cNvPicPr>
             <a:picLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="Rcc3afc41f64f47bd"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="R870853d9f28249d4"/>
           <a:stretch xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="8675640" y="6237000"/>
             <a:ext cx="468360" cy="621000"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="blank">
   <p:cSld name="Scripture 16:9">
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="R4037339106a34eea" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="Rae9bc564fe3f465d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R2a0d6b9097bd4a5a" /></Relationships>
+<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="R9c2b249be29040c8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R0f46ae987faf4d35" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Reb941c3e7ba04d96" /></Relationships>
 </file>
 
 <file path=ppt/slideMasters/slideMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="Rae9bc564fe3f465d"/>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="R2a0d6b9097bd4a5a"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="R0f46ae987faf4d35"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="Reb941c3e7ba04d96"/>
   </p:sldLayoutIdLst>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slideMasters/theme/theme2.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>
     <a:clrScheme name="LibreOffice">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="000000"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="FFFFFF"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="18A303"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="0369A3"/>
@@ -4002,120 +4002,120 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R02a1f355a2ad49ce" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="R90c9e00b4c6c4b86" /></Relationships>
-[...68 lines deleted...]
-<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R1513503c06dc4480" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="R8866e6eeefc94c74" /></Relationships>
+<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Ree074d6f3b714482" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="R3f58002834ac4e9d" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide10.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R0e2312e2ae7140ea" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide10.xml" Id="Refd6c713e7554d77" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide11.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R616b25005ba44058" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide11.xml" Id="Rba6d483792144aff" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide12.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R149703560705448f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide12.xml" Id="Reeee6254aec142b0" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide13.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R9930bfe698a64a0c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide13.xml" Id="Rac2a5c1d2af14302" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide14.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R7b484b4ec99e4f20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide14.xml" Id="R651206d501da46cc" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide15.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R9449efb931a34ce8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide15.xml" Id="R9b29f83e946a47c9" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide16.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R8c58630f58334cd7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide16.xml" Id="R83c32ad508454589" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide17.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R719fed0e0d514bde" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide17.xml" Id="Rd2e8e1b7fea54b1e" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide18.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R8f3ca200bc3b468f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide18.xml" Id="R8f72558c6e434855" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide19.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Ra3fb3282b3c94586" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide19.xml" Id="R4beff4a5fe11494f" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R13b3a35869354f59" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide2.xml" Id="Rc630f2fc0c9a4679" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide20.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Re289b61083ad4db3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide20.xml" Id="Ra5cb65d86f7243d4" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide21.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Re65297851ae9458e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide21.xml" Id="Rd2fdce5837bc45ad" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide22.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R64cefdf7e0af4e91" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide22.xml" Id="R6acf3cb962184864" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide23.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rf7bb2c010db54acd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide23.xml" Id="R000b7dc2d1524393" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide24.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R2780de476cd14322" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide24.xml" Id="R9695302813a0458f" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R2086a60f28294029" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide3.xml" Id="Rdeacdffd355b40f4" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R5ebc2a4964c040e8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide4.xml" Id="Raa43afa2ea444735" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R28a3c13dfe2741ed" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide5.xml" Id="R74498ce052b24183" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R2f678a29d4ff4ab7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide6.xml" Id="R5ed8c239a8a74c89" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R86a2eb5c248a4440" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide7.xml" Id="Rde21e811cc2148a0" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rbd914b03d86648d0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide8.xml" Id="Rbe791863b8f94ae9" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rb283a2f0a6f1412d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="Rce6b77f5904d425c" /></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
@@ -4133,65 +4133,69 @@
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="762000" y="514350"/>
             <a:ext cx="10668000" cy="1104900"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇第50章</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="2000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Psalms 50 · KJV</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="576743962"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide10.xml><?xml version="1.0" encoding="utf-8"?>
@@ -4209,183 +4213,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 50:9  |  Psalms 50:9 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我不從你家中取公牛， 也不從你圈內取山羊；</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>I will take no bullock out of thy house, nor he goats out of thy folds.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4401,183 +4367,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 50:10  |  Psalms 50:10 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>因為，樹林中的百獸是我的， 千山上的牲畜也是我的。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>For every beast of the forest is mine, and the cattle upon a thousand hills.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4593,183 +4521,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 50:11  |  Psalms 50:11 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>山中的飛鳥，我都知道； 野地的走獸也都屬我。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>I know all the fowls of the mountains: and the wild beasts of the field are mine.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4785,183 +4675,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 50:12  |  Psalms 50:12 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我若是飢餓，我不用告訴你， 因為世界和其中所充滿的都是我的。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>If I were hungry, I would not tell thee: for the world is mine, and the fulness thereof.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4977,183 +4829,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 50:13  |  Psalms 50:13 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我豈吃公牛的肉呢？ 我豈喝山羊的血呢？</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Will I eat the flesh of bulls, or drink the blood of goats?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5169,183 +4983,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 50:14  |  Psalms 50:14 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>你們要以感謝為祭獻與神， 又要向至高者還你的願，</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Offer unto God thanksgiving; and pay thy vows unto the most High:</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5361,183 +5137,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 50:15  |  Psalms 50:15 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>並要在患難之日求告我； 我必搭救你，你也要榮耀我。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And call upon me in the day of trouble: I will deliver thee, and thou shalt glorify me.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5553,183 +5291,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 50:16  |  Psalms 50:16 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>但神對惡人說：你怎敢傳說我的律例， 口中提到我的約呢？</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>But unto the wicked God saith, What hast thou to do to declare my statutes, or that thou shouldest take my covenant in thy mouth?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5745,183 +5445,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 50:17  |  Psalms 50:17 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>其實你恨惡管教， 將我的言語丟在背後。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Seeing thou hatest instruction, and castest my words behind thee.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5937,183 +5599,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 50:18  |  Psalms 50:18 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>你見了盜賊就樂意與他同夥， 又與行姦淫的人一同有分。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>When thou sawest a thief, then thou consentedst with him, and hast been partaker with adulterers.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6129,183 +5753,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 50:1  |  Psalms 50:1 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>亞薩的詩。 大能者神－耶和華已經發言招呼天下， 從日出之地到日落之處。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>A Psalm of Asaph. The mighty God, even the LORD, hath spoken, and called the earth from the rising of the sun unto the going down thereof.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6321,183 +5907,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 50:19  |  Psalms 50:19 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>你口任說惡言； 你舌編造詭詐。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Thou givest thy mouth to evil, and thy tongue frameth deceit.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6513,183 +6061,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 50:20  |  Psalms 50:20 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>你坐着毀謗你的兄弟， 讒毀你親母的兒子。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Thou sittest and speakest against thy brother; thou slanderest thine own mother’s son.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6705,179 +6215,141 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 50:21  |  Psalms 50:21 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>你行了這些事，我還閉口不言， 你想我恰和你一樣； 其實我要責備你，將這些事擺在你眼前。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>These things hast thou done, and I kept silence; thou thoughtest that I was altogether such an one as thyself: but I will reprove thee, and set them in order before thine eyes.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
@@ -6897,183 +6369,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 50:22  |  Psalms 50:22 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>你們忘記神的，要思想這事， 免得我把你們撕碎，無人搭救。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Now consider this, ye that forget God, lest I tear you in pieces, and there be none to deliver.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7089,183 +6523,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 50:23  |  Psalms 50:23 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>凡以感謝獻上為祭的便是榮耀我； 那按正路而行的，我必使他得着我的救恩。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Whoso offereth praise glorifieth me: and to him that ordereth his conversation aright will I shew the salvation of God.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7281,183 +6677,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 50:2  |  Psalms 50:2 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>從全美的錫安中， 神已經發光了。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Out of Zion, the perfection of beauty, God hath shined.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7473,183 +6831,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 50:3  |  Psalms 50:3 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我們的神要來，決不閉口。 有烈火在他面前吞滅； 有暴風在他四圍大颳。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Our God shall come, and shall not keep silence: a fire shall devour before him, and it shall be very tempestuous round about him.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7665,183 +6985,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 50:4  |  Psalms 50:4 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>他招呼上天下地， 為要審判他的民，</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>He shall call to the heavens from above, and to the earth, that he may judge his people.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7857,183 +7139,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 50:5  |  Psalms 50:5 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>說：招聚我的聖民到我這裏來， 就是那些用祭物與我立約的人。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Gather my saints together unto me; those that have made a covenant with me by sacrifice.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -8049,183 +7293,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 50:6  |  Psalms 50:6 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>諸天必表明他的公義， 因為神是施行審判的。 （細拉）</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And the heavens shall declare his righteousness: for God is judge himself. Selah.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -8241,183 +7447,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 50:7  |  Psalms 50:7 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我的民哪，你們當聽我的話！ 以色列啊，我要勸戒你； 我是神，是你的神！</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Hear, O my people, and I will speak; O Israel, and I will testify against thee: I am God, even thy God.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -8433,183 +7601,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 50:8  |  Psalms 50:8 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我並不因你的祭物責備你； 你的燔祭常在我面前。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>I will not reprove thee for thy sacrifices or thy burnt offerings, to have been continually before me.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>