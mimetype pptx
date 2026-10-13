--- v0 (2026-08-28)
+++ v1 (2026-10-13)
@@ -17,102 +17,102 @@
   <Override PartName="/ppt/presProps.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.presProps+xml"/>
   <Override PartName="/ppt/tableStyles.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tableStyles+xml"/>
   <Override PartName="/ppt/slides/slide1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R8456a59fd4c04249" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="Rdaa0d297fe2342d2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="Rd97c9460d15d45b7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="Rf6bb712c1f9d4eba" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R1007ed3679ba4c19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="Re494a60a41c34692" /></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
-    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="R72ed5e37c5b7449a"/>
+    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="R41eb42b797b24a8d"/>
   </p:sldMasterIdLst>
   <p:notesMasterIdLst>
-    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="Rbe7a8af06d9845f8"/>
+    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="R7a0b8d29511a462d"/>
   </p:notesMasterIdLst>
   <p:sldIdLst>
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="R23efdf37ecff4663"/>
-[...8 lines deleted...]
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="265" r:id="R10f2d18ae407490b"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="Rb76fb39604654eaa"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="257" r:id="R9545b51b53db4a04"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="258" r:id="R933856359aee4db7"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="259" r:id="R1f3306375ea04446"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="260" r:id="Rffdf4d0407f44a4f"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="261" r:id="R99a5d25a727f44ba"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="262" r:id="Ra41fc459127d435f"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="263" r:id="R9c7ab716a1544f8b"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="264" r:id="R7038504dbbf847f1"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="265" r:id="Rc0da38cf03d7424c"/>
   </p:sldIdLst>
   <p:sldSz cx="12192000" cy="6858000"/>
   <p:notesSz cx="6858000" cy="9144000"/>
 </p:presentation>
 </file>
 
 <file path=ppt/presProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentationPr xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:extLst>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{E76CE94A-603C-4142-B9EB-6D1370010A27}">
       <p14:discardImageEditData val="0"/>
     </p:ext>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{D31A062A-798A-4329-ABDD-BBA856620510}">
       <p14:defaultImageDpi val="32767"/>
     </p:ext>
     <p:ext xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" uri="{FD5EFAAD-0ECE-453E-9831-46B23BE46B34}">
       <p15:chartTrackingRefBased val="1"/>
     </p:ext>
   </p:extLst>
 </p:presentationPr>
 </file>
 
 <file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
 <a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}"/>
 </file>
 
-<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="R6cb3d21fac924ea8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R72ed5e37c5b7449a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rbe7a8af06d9845f8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="R70d53207bb674ab0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="Rf4d3e422bd6e48db" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R23efdf37ecff4663" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R2e575025cbf245c3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="Rb3a7c0dbff424428" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="Rc65f7cef2a574c32" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="Rebc02283bb954c29" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="Re4dce8ba8c0a460e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R2ba97e03a9f2418e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="Rbf55da7fd4314ab5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R2154c54cd3e84981" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="R10f2d18ae407490b" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="R91bdbf1daee747cd" /></Relationships>
+<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="Rcb8adab842ca4421" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R41eb42b797b24a8d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R7a0b8d29511a462d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="Rc7287305473a40e0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="R29dee5eb09c44598" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="Rb76fb39604654eaa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R9545b51b53db4a04" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R933856359aee4db7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R1f3306375ea04446" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="Rffdf4d0407f44a4f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R99a5d25a727f44ba" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="Ra41fc459127d435f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="R9c7ab716a1544f8b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R7038504dbbf847f1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="Rc0da38cf03d7424c" /></Relationships>
+</file>
+
+<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="Re5b08e8da6d742aa" /></Relationships>
 </file>
 
 <file path=ppt/notesMasters/notesMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notesMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgRef idx="1001">
         <a:schemeClr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" val="bg1"/>
       </p:bgRef>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Header Placeholder"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph type="hdr" sz="quarter"/>
@@ -316,78 +316,78 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="Rb9ff834a53fc4f28" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rdad92a27e8d34dbb" /></Relationships>
-[...26 lines deleted...]
-<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R08d24026d7794c05" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rfeb139b8ca8c468c" /></Relationships>
+<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R1d261e7850e4479b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R87e866eb53334b67" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide10.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="R767cba3da2fd4b71" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R34894d29e98346ff" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R041dd96afb974412" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Ra889906653d7420d" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R96ac9e27a8dd4084" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R9f848d07e54546fc" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="Re1ccd601cc5e40b4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R4798e20607854a7f" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="Rf4d7e6695a6c41a6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R66fd527327f24120" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R77548af01b884f08" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R54514bf149ea4658" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="Rc7b8e30c6ed24984" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R51523c6d1a494ae2" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="Rfff31de7a44e4c0c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rf936d7ae39544a08" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="Rfe2d38ed9fda4b43" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R8f1896c740894f6c" /></Relationships>
 </file>
 
 <file path=ppt/notesSlides/notesSlide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
@@ -1296,100 +1296,100 @@
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
-<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Rc3eaece348bf4ff6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="R50f4414820614396" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="R851d49a340e04988" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="R8608ff5921bd4bc8" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R3c20c52711ad481e" /></Relationships>
+<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R098ab90326464a34" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="Ra1b99272f5b64ab1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="Raf33cdf090d04c99" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="R76b13caa3e3d4aae" /></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R42649860bbaa48aa" /></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld name="Default">
     <p:bg>
       <p:bgPr>
         <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R50f4414820614396"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Ra1b99272f5b64ab1"/>
           <a:stretch/>
         </a:blipFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3A61F82E-79D3-41BA-891F-3EE6703D1D59}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rot="0" flipH="0" flipV="0">
             <a:off x="0" y="6120"/>
             <a:ext cx="8567640" cy="6267600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R851d49a340e04988"/>
+            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Raf33cdf090d04c99"/>
             <a:srcRect l="0" t="0" r="0" b="0"/>
             <a:stretch/>
           </a:blipFill>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="90000" tIns="46800" rIns="90000" bIns="46800" anchor="ctr">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:endParaRPr sz="2400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
@@ -2415,116 +2415,116 @@
                 <a:ea typeface="Times New Roman"/>
                 <a:cs typeface="Times New Roman"/>
               </a:rPr>
               <a:t>&lt;number&gt;</a:t>
             </a:fld>
             <a:endParaRPr sz="1400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
               <a:cs typeface="Times New Roman"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="18" name=""/>
           <p:cNvPicPr>
             <a:picLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="R8608ff5921bd4bc8"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="R76b13caa3e3d4aae"/>
           <a:stretch xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="8675640" y="6237000"/>
             <a:ext cx="468360" cy="621000"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="blank">
   <p:cSld name="Scripture 16:9">
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="R376bb5bc86824289" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R01d2392c77ce4eb2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R31f3400d527a473d" /></Relationships>
+<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="Rf2c905e138bc491e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R892b7fba929d4f31" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rf045794b0a7b48c5" /></Relationships>
 </file>
 
 <file path=ppt/slideMasters/slideMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="R01d2392c77ce4eb2"/>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="R31f3400d527a473d"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="R892b7fba929d4f31"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="Rf045794b0a7b48c5"/>
   </p:sldLayoutIdLst>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slideMasters/theme/theme2.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>
     <a:clrScheme name="LibreOffice">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="000000"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="FFFFFF"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="18A303"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="0369A3"/>
@@ -2588,78 +2588,78 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R57591014990e4101" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="R9c7f436e3c034757" /></Relationships>
-[...26 lines deleted...]
-<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Ra25850ec5d4d4ded" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="R480c3da4daed4bf7" /></Relationships>
+<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R46766ba7c6c14172" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="R682d3a5b27794945" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide10.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R75cce74c281e4052" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide10.xml" Id="R432f7415d1c24e1f" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rb45090eff3ec4dab" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide2.xml" Id="R14b1d742d6d14e2b" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rb8b5f5af43e74867" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide3.xml" Id="R89b22fade3a041cc" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R09e465b6113547b0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide4.xml" Id="R4071239eaf2e4eda" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R27611fe654c640e4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide5.xml" Id="R3e87df6b91f5435c" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R67f0d1f5e7494f07" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide6.xml" Id="Rb6eb1405e1674597" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R3c50e07438fd4878" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide7.xml" Id="R26c6c80140ef4386" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R22e80b55c06c4e53" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide8.xml" Id="R2c6d5a78118b4c1a" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rc45b5a2273dc474e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="Rab3e47cee837420e" /></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
@@ -2677,65 +2677,69 @@
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="762000" y="514350"/>
             <a:ext cx="10668000" cy="1104900"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇第20章</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="2000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Psalms 20 · KJV</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="576743962"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide10.xml><?xml version="1.0" encoding="utf-8"?>
@@ -2753,183 +2757,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 20:9  |  Psalms 20:9 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>求耶和華施行拯救； 我們呼求的時候，願王應允我們！</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Save, LORD: let the king hear us when we call.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -2945,183 +2911,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 20:1  |  Psalms 20:1 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>大衛的詩，交與伶長。 願耶和華在你遭難的日子應允你； 願名為雅各神的高舉你。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2500">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>To the chief Musician, A Psalm of David. The LORD hear thee in the day of trouble; the name of the God of Jacob defend thee;</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -3137,183 +3065,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 20:2  |  Psalms 20:2 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>願他從聖所救助你， 從錫安堅固你，</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Send thee help from the sanctuary, and strengthen thee out of Zion;</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -3329,183 +3219,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 20:3  |  Psalms 20:3 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>記念你的一切供獻， 悅納你的燔祭， （細拉）</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Remember all thy offerings, and accept thy burnt sacrifice; Selah.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -3521,183 +3373,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 20:4  |  Psalms 20:4 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>將你心所願的賜給你， 成就你的一切籌算。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Grant thee according to thine own heart, and fulfil all thy counsel.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -3713,183 +3527,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 20:5  |  Psalms 20:5 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我們要因你的救恩誇勝， 要奉我們神的名豎立旌旗。 願耶和華成就你一切所求的！</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2500">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>We will rejoice in thy salvation, and in the name of our God we will set up our banners: the LORD fulfil all thy petitions.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -3905,183 +3681,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 20:6  |  Psalms 20:6 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>現在我知道耶和華救護他的受膏者， 必從他的聖天上應允他， 用右手的能力救護他。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2500">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Now know I that the LORD saveth his anointed; he will hear him from his holy heaven with the saving strength of his right hand.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4097,183 +3835,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 20:7  |  Psalms 20:7 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>有人[靠]車，有人[靠]馬， 但我們要提到耶和華－我們神的名。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Some trust in chariots, and some in horses: but we will remember the name of the LORD our God.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4289,183 +3989,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 20:8  |  Psalms 20:8 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>他們都屈身仆倒， 我們卻起來，立得正直。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>They are brought down and fallen: but we are risen, and stand upright.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>