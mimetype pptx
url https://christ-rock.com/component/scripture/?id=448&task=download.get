--- v0 (2026-08-28)
+++ v1 (2026-10-13)
@@ -15,101 +15,101 @@
   <Override PartName="/ppt/notesMasters/notesMaster1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesMaster+xml"/>
   <Override PartName="/ppt/notesMasters/theme/theme3.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/ppt/presProps.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.presProps+xml"/>
   <Override PartName="/ppt/tableStyles.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tableStyles+xml"/>
   <Override PartName="/ppt/slides/slide1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="Rfbead9f256de40b1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="Rd39e296cbf26409f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="Ra397b9de95154775" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="Ra7ecec7a90db4be5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R6b9d418fda724ba0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="R1beaf09e3eae4bbe" /></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
-    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="Rf317622223ec4e22"/>
+    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="R6f62f3f9486b4ac9"/>
   </p:sldMasterIdLst>
   <p:notesMasterIdLst>
-    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="Re5808c5469ba4ff4"/>
+    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="R0000edd4da07463c"/>
   </p:notesMasterIdLst>
   <p:sldIdLst>
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="Re72f4285d7414cd3"/>
-[...7 lines deleted...]
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="264" r:id="R886664e6f5904982"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="R58ba029f2a9a46e7"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="257" r:id="R09af585224824290"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="258" r:id="R0ad0f03d2a4043e5"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="259" r:id="Rc1dfcc3d66744633"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="260" r:id="R0327336cf45844fd"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="261" r:id="Rbefad45665aa4646"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="262" r:id="R990408c3d64a4c1e"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="263" r:id="Ra950b957c6b64aaf"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="264" r:id="R5f97f7e46d024ed1"/>
   </p:sldIdLst>
   <p:sldSz cx="12192000" cy="6858000"/>
   <p:notesSz cx="6858000" cy="9144000"/>
 </p:presentation>
 </file>
 
 <file path=ppt/presProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentationPr xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:extLst>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{E76CE94A-603C-4142-B9EB-6D1370010A27}">
       <p14:discardImageEditData val="0"/>
     </p:ext>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{D31A062A-798A-4329-ABDD-BBA856620510}">
       <p14:defaultImageDpi val="32767"/>
     </p:ext>
     <p:ext xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" uri="{FD5EFAAD-0ECE-453E-9831-46B23BE46B34}">
       <p15:chartTrackingRefBased val="1"/>
     </p:ext>
   </p:extLst>
 </p:presentationPr>
 </file>
 
 <file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
 <a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}"/>
 </file>
 
-<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="Rc2cab670f1b94d2f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Rf317622223ec4e22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Re5808c5469ba4ff4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="Ra14d95444fa240c9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="R60c49fedd0d44a47" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="Re72f4285d7414cd3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R962af667a08e42e6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="Rd699d16d5eb440b0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R92f828ba90b74398" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="Ra70f7d6b19304b53" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R22b114b03299459f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R3af5c696811543f9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="Rfe9b5d1352de4e6e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R886664e6f5904982" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="Rde00904f2a814db4" /></Relationships>
+<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="R0ee985edcc774778" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R6f62f3f9486b4ac9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R0000edd4da07463c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="R1456f75e3de3450b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="R06777ff181284ba1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R58ba029f2a9a46e7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R09af585224824290" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R0ad0f03d2a4043e5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="Rc1dfcc3d66744633" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R0327336cf45844fd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="Rbefad45665aa4646" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R990408c3d64a4c1e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="Ra950b957c6b64aaf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R5f97f7e46d024ed1" /></Relationships>
+</file>
+
+<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="R5470987b5e7a4442" /></Relationships>
 </file>
 
 <file path=ppt/notesMasters/notesMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notesMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgRef idx="1001">
         <a:schemeClr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" val="bg1"/>
       </p:bgRef>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Header Placeholder"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph type="hdr" sz="quarter"/>
@@ -313,75 +313,75 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="Rd3fbd65078c24822" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R735b1a49ed194c73" /></Relationships>
-[...23 lines deleted...]
-<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="Rcdeabe4906824452" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R3a75206a6dc5407e" /></Relationships>
+<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R5fa7e704eebc46f9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R4c5234262b8c452f" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R3996ec3c400b490d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Re4d44c415eb34b5d" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R926ec3ff369842af" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R3920f86fe2884810" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="Rfbb3b731605948d3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R6385745bbda14a42" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="Rdbcda14ab9354ff3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R21985e4f0e8e4277" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R50135fef5ad64420" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rb067e6770ec24c79" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="Radc1e45f72354b50" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R91b340c9d208489c" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="R547811146e0440a5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R2e375a9fdaa34b09" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="Ref4a357b1bb7485c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R0463c42702c94aa0" /></Relationships>
 </file>
 
 <file path=ppt/notesSlides/notesSlide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
@@ -1195,100 +1195,100 @@
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
-<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R12aeaf0d6c3a4d91" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="Rc8e77a04259d4f1d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="R1c5f9ba460514812" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="R7818ba5018814fa0" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R67499f1f2dd74c23" /></Relationships>
+<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R282d52e397364928" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="R7ff9f8104dca4586" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="Rcfbbb287815e4cc3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="Ra9a43df768ea4f9d" /></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R2a4d29dec9cd417f" /></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld name="Default">
     <p:bg>
       <p:bgPr>
         <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Rc8e77a04259d4f1d"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R7ff9f8104dca4586"/>
           <a:stretch/>
         </a:blipFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3A61F82E-79D3-41BA-891F-3EE6703D1D59}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rot="0" flipH="0" flipV="0">
             <a:off x="0" y="6120"/>
             <a:ext cx="8567640" cy="6267600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R1c5f9ba460514812"/>
+            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Rcfbbb287815e4cc3"/>
             <a:srcRect l="0" t="0" r="0" b="0"/>
             <a:stretch/>
           </a:blipFill>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="90000" tIns="46800" rIns="90000" bIns="46800" anchor="ctr">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:endParaRPr sz="2400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
@@ -2314,116 +2314,116 @@
                 <a:ea typeface="Times New Roman"/>
                 <a:cs typeface="Times New Roman"/>
               </a:rPr>
               <a:t>&lt;number&gt;</a:t>
             </a:fld>
             <a:endParaRPr sz="1400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
               <a:cs typeface="Times New Roman"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="18" name=""/>
           <p:cNvPicPr>
             <a:picLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="R7818ba5018814fa0"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="Ra9a43df768ea4f9d"/>
           <a:stretch xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="8675640" y="6237000"/>
             <a:ext cx="468360" cy="621000"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="blank">
   <p:cSld name="Scripture 16:9">
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="R6bfd270c8e234514" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R45d346a811914917" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R0e9039cacd05428d" /></Relationships>
+<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="R2d8ba2237e384287" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R55e4680035b24ba7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R769d7a27f197463b" /></Relationships>
 </file>
 
 <file path=ppt/slideMasters/slideMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="R45d346a811914917"/>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="R0e9039cacd05428d"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="R55e4680035b24ba7"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="R769d7a27f197463b"/>
   </p:sldLayoutIdLst>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slideMasters/theme/theme2.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>
     <a:clrScheme name="LibreOffice">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="000000"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="FFFFFF"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="18A303"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="0369A3"/>
@@ -2487,75 +2487,75 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rf03a95aac34441d0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="R6c2f858896ab433e" /></Relationships>
-[...23 lines deleted...]
-<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rc15dd8888d934637" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="Rdd5eb9498c584180" /></Relationships>
+<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R301d33e436ef4bc9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="R49b0f7f9d6fd4190" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R26607bf5c22d4f91" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide2.xml" Id="Rceac4f7c73dc4299" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rdf74e6fa330c40c6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide3.xml" Id="R204374176ca94ec7" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R67ba99fd80c54236" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide4.xml" Id="R2a9f55edfb6f4d66" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R058766fac7284e44" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide5.xml" Id="R448a12a9c8b74bbe" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rdf1c292fe4844dc9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide6.xml" Id="R29d27c87d4084749" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R958cb0f7b3ad4f6d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide7.xml" Id="R2c04006cf7844e3f" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Ra9a078ec08e14a85" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide8.xml" Id="R5ea20edafc154373" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R69a6b2ca004046ae" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="Rdca26d46e5624b40" /></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
@@ -2573,65 +2573,69 @@
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="762000" y="514350"/>
             <a:ext cx="10668000" cy="1104900"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇第82章</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="2000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Psalms 82 · KJV</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="576743962"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide2.xml><?xml version="1.0" encoding="utf-8"?>
@@ -2649,183 +2653,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 82:1  |  Psalms 82:1 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>亞薩的詩。 神站在有權力者的會中， 在諸神中行審判，</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>A Psalm of Asaph. God standeth in the congregation of the mighty; he judgeth among the gods.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -2841,183 +2807,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 82:2  |  Psalms 82:2 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>說：你們審判不秉公義， 徇惡人的情面，要到幾時呢？ （細拉）</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>How long will ye judge unjustly, and accept the persons of the wicked? Selah.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -3033,183 +2961,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 82:3  |  Psalms 82:3 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>你們當為貧寒的人和孤兒伸冤； 當為困苦和窮乏的人施行公義。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Defend the poor and fatherless: do justice to the afflicted and needy.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -3225,183 +3115,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 82:4  |  Psalms 82:4 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>當保護貧寒和窮乏的人， 救他們脫離惡人的手。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Deliver the poor and needy: rid them out of the hand of the wicked.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -3417,183 +3269,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 82:5  |  Psalms 82:5 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>你們仍不知道，也不明白， 在黑暗中走來走去； 地的根基都搖動了。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2500">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>They know not, neither will they understand; they walk on in darkness: all the foundations of the earth are out of course.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -3609,183 +3423,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 82:6  |  Psalms 82:6 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我曾說：你們是神， 都是至高者的兒子。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>I have said, Ye are gods; and all of you are children of the most High.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -3801,183 +3577,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 82:7  |  Psalms 82:7 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>然而，你們要死，與世人一樣， 要仆倒，像王子中的一位。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>But ye shall die like men, and fall like one of the princes.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -3993,183 +3731,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 82:8  |  Psalms 82:8 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>神啊，求你起來審判世界， 因為你要得萬邦為業。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Arise, O God, judge the earth: for thou shalt inherit all nations.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>