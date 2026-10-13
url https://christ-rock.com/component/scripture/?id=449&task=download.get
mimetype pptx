--- v0 (2026-08-28)
+++ v1 (2026-10-13)
@@ -35,111 +35,111 @@
   <Override PartName="/ppt/slides/slide9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide15.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide15.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide17.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide17.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide19.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide19.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R13d5f8ccd3b04e83" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R22440f2ebca449cf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="R9ca7ecd8ba654fec" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R687d232f6bad4211" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R3e24301fb6b84878" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="R88a09b2b6d234b80" /></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
-    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="R8da78d7af4d74be4"/>
+    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="R3dca5f6c4bdf4a55"/>
   </p:sldMasterIdLst>
   <p:notesMasterIdLst>
-    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="R55a7fe2974e3488c"/>
+    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="R7c664572e21b431f"/>
   </p:notesMasterIdLst>
   <p:sldIdLst>
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="R0648938bd13147be"/>
-[...17 lines deleted...]
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="274" r:id="R92497b40d4494d07"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="Rbb1f6b81ffaf4091"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="257" r:id="R44ce36ba08c442f4"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="258" r:id="R9c34ef611c374b2f"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="259" r:id="R852d2c7ddeb24d5f"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="260" r:id="R1aa77c5165bf4ede"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="261" r:id="Rf0c3b43a9ab64f3f"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="262" r:id="R13f27b76df32438c"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="263" r:id="R0fd7d7bd774e44ce"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="264" r:id="R9ff3068c6c5d4658"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="265" r:id="R10903ad63e574a09"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="266" r:id="Rda4b3a6b05fd41bd"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="267" r:id="Rc5adc9778c5c41a5"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="268" r:id="R07f26da898a84702"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="269" r:id="Re3dc54ba4df44596"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="270" r:id="Re76973f8f8d44dc8"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="271" r:id="R5a16f9462c724dec"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="272" r:id="R503b29f1630e4c26"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="273" r:id="Rbb32838aac8741e5"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="274" r:id="R6fbfaf139e8a46f3"/>
   </p:sldIdLst>
   <p:sldSz cx="12192000" cy="6858000"/>
   <p:notesSz cx="6858000" cy="9144000"/>
 </p:presentation>
 </file>
 
 <file path=ppt/presProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentationPr xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:extLst>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{E76CE94A-603C-4142-B9EB-6D1370010A27}">
       <p14:discardImageEditData val="0"/>
     </p:ext>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{D31A062A-798A-4329-ABDD-BBA856620510}">
       <p14:defaultImageDpi val="32767"/>
     </p:ext>
     <p:ext xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" uri="{FD5EFAAD-0ECE-453E-9831-46B23BE46B34}">
       <p15:chartTrackingRefBased val="1"/>
     </p:ext>
   </p:extLst>
 </p:presentationPr>
 </file>
 
 <file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
 <a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}"/>
 </file>
 
-<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="R4c8c40fe8faf4f5d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R8da78d7af4d74be4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R55a7fe2974e3488c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="R9b10431dbf1c43b2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="R88e99bc40be7446f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R0648938bd13147be" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="Rff55f53a577d4947" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R520e994d7d6949ce" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R90b8f2a49d2f4311" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="Rbeb474cd15a84e4a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="Rf2579e2701714845" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R014a03939f6b4ff8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="Raa0363ce5c5242b1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="Re876d50404004753" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="R23913e54bf5b4b75" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="R0bc3e920310e44c7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="R8337fab56d29485b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="R12eb1a03fa66412e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="Ra1bf0560ce8e4ecc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="R3ce266db0e1b473d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="Rfb66bd7a5e2841ae" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="Raf034c3f36e24421" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml" Id="Ra049f3f66f9f444f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide19.xml" Id="R92497b40d4494d07" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="R80496fd7836b457b" /></Relationships>
+<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="R7e45c2dad9034ff6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R3dca5f6c4bdf4a55" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R7c664572e21b431f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="R87b1691bf94e4a8f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="Rcfca145a5deb452d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="Rbb1f6b81ffaf4091" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R44ce36ba08c442f4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R9c34ef611c374b2f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R852d2c7ddeb24d5f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R1aa77c5165bf4ede" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="Rf0c3b43a9ab64f3f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R13f27b76df32438c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="R0fd7d7bd774e44ce" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R9ff3068c6c5d4658" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="R10903ad63e574a09" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="Rda4b3a6b05fd41bd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="Rc5adc9778c5c41a5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="R07f26da898a84702" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="Re3dc54ba4df44596" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="Re76973f8f8d44dc8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="R5a16f9462c724dec" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="R503b29f1630e4c26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml" Id="Rbb32838aac8741e5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide19.xml" Id="R6fbfaf139e8a46f3" /></Relationships>
+</file>
+
+<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="R1efa4a5c084e49fd" /></Relationships>
 </file>
 
 <file path=ppt/notesMasters/notesMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notesMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgRef idx="1001">
         <a:schemeClr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" val="bg1"/>
       </p:bgRef>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Header Placeholder"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph type="hdr" sz="quarter"/>
@@ -343,105 +343,105 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R93bafced3fd6459e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rd4911c43c8ba4e6d" /></Relationships>
-[...53 lines deleted...]
-<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R9015f295c95a4eda" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R737ba6e06ef24de6" /></Relationships>
+<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="Rbcc2523e61124387" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R195a46d731394431" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide10.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="Rd56759b5028f4887" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R66eacb705afb46fd" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide11.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="Rd9f8d78184c54925" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rc038b993be39401f" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide12.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="Rdd9c48a9f0eb4fd8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R5ad2be940c3c45b3" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide13.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="Rf20be2019f3f4fe5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R9c59385775244ea1" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide14.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="Rb3febfa3538a4bd6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Red8b861d67d341d7" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide15.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="R25351581c56a4da0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rf89abc69af204c7d" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide16.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="R0a876bb033f64d3d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R570d63b40b8149d3" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide17.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="Rb385811c340f45b4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R1d8c8f6e2ae64c7b" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide18.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml" Id="Raf55465b26384f98" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R05e1ab188b894320" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide19.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide19.xml" Id="R1f9294f71fde46a8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R84e24d4ad6274d65" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R27c32c8f55ef4b16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rfec38d8f8dfc4130" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="Rb6355883ca7e4101" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R38cc3512d3314f48" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R9ff2f13c428b4d2e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R49db8acab21c4672" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R97cc0ae6655a4756" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R0beac2b5177c4c26" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R17b561175644466e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R72945732fac6401a" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R6394d6f0f02e4ae1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R7aaad2c1a0594fe1" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="R5e10eebbbdd44412" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R5b3fa6bc9ae24684" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R8183bbc7fecf4c9a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R06c06503e19c4e45" /></Relationships>
 </file>
 
 <file path=ppt/notesSlides/notesSlide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
@@ -2205,100 +2205,100 @@
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
-<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Rdb142f6dc1684e96" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="R1d9a37265f42467e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="R9825813220c34b35" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="R9e026be95244416d" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R892f916792e54110" /></Relationships>
+<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R13f6e70dd72e4e34" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="Re8dc852941944fbc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="R172c5b01a4b94214" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="R73661d61897e43a3" /></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R23a24b68dc05465a" /></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld name="Default">
     <p:bg>
       <p:bgPr>
         <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R1d9a37265f42467e"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Re8dc852941944fbc"/>
           <a:stretch/>
         </a:blipFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3A61F82E-79D3-41BA-891F-3EE6703D1D59}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rot="0" flipH="0" flipV="0">
             <a:off x="0" y="6120"/>
             <a:ext cx="8567640" cy="6267600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R9825813220c34b35"/>
+            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R172c5b01a4b94214"/>
             <a:srcRect l="0" t="0" r="0" b="0"/>
             <a:stretch/>
           </a:blipFill>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="90000" tIns="46800" rIns="90000" bIns="46800" anchor="ctr">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:endParaRPr sz="2400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
@@ -3324,116 +3324,116 @@
                 <a:ea typeface="Times New Roman"/>
                 <a:cs typeface="Times New Roman"/>
               </a:rPr>
               <a:t>&lt;number&gt;</a:t>
             </a:fld>
             <a:endParaRPr sz="1400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
               <a:cs typeface="Times New Roman"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="18" name=""/>
           <p:cNvPicPr>
             <a:picLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="R9e026be95244416d"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="R73661d61897e43a3"/>
           <a:stretch xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="8675640" y="6237000"/>
             <a:ext cx="468360" cy="621000"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="blank">
   <p:cSld name="Scripture 16:9">
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="R99882842de0348c8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="Rcfaccf6da86042ab" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rfed99b90ca8140d4" /></Relationships>
+<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="R7214c580fd7b4f5b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R6f3423db83c74602" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rcee3f0769ce74292" /></Relationships>
 </file>
 
 <file path=ppt/slideMasters/slideMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="Rcfaccf6da86042ab"/>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="Rfed99b90ca8140d4"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="R6f3423db83c74602"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="Rcee3f0769ce74292"/>
   </p:sldLayoutIdLst>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slideMasters/theme/theme2.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>
     <a:clrScheme name="LibreOffice">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="000000"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="FFFFFF"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="18A303"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="0369A3"/>
@@ -3497,105 +3497,105 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R82dd48e1787d434b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="R345418fa672242dc" /></Relationships>
-[...53 lines deleted...]
-<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rb4c741396c574986" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="R527d2a23da7f41ec" /></Relationships>
+<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R641cc68f892448cc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="R15fbcd8a42f14a5a" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide10.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rf2416dca83b14536" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide10.xml" Id="Rd0d12492311f44a6" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide11.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R48e557c8a74e4710" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide11.xml" Id="R9a3c20e22dab47d6" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide12.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Re372ecce807e4c68" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide12.xml" Id="Rcac3d55cc4a047d7" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide13.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rad34c4f46c144487" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide13.xml" Id="R568919a2bf3b4697" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide14.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rbaf9cf465d3e46ca" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide14.xml" Id="Rdf837e1f2ffa4896" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide15.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rbfc29885024946ab" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide15.xml" Id="Ra0c137f823f94276" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide16.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R440294e2b6354b73" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide16.xml" Id="Rb59f832b7d814945" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide17.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R75875ec709a149b0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide17.xml" Id="R41d30810ea0d4176" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide18.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R93c1a619077e4297" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide18.xml" Id="R97ed2baf7c0b4d15" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide19.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rd7082e7eee244b9e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide19.xml" Id="Rb34ef06a7c0d483e" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rc7fe0b6836424ed8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide2.xml" Id="R2f6059e2bc9b4c08" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R4fefbbac47b6424a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide3.xml" Id="Ra3a8829448d44765" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rdf3e0181838f4564" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide4.xml" Id="R4b20f0ae2f8448d2" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rfd22a2f78701407b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide5.xml" Id="R11f92dfdba8048ef" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R47f94a2c0cbb4fda" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide6.xml" Id="Ra2ff6362c39f4b26" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R9054681cb5c945ad" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide7.xml" Id="Rd01665c6c20a4e91" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rad44624114c243e2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide8.xml" Id="R6f3ff5601b1f4741" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R4c49988f106c4aa9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="R99db9e2e5dc44f17" /></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
@@ -3613,65 +3613,69 @@
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="762000" y="514350"/>
             <a:ext cx="10668000" cy="1104900"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇第115章</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="2000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Psalms 115 · KJV</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="576743962"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide10.xml><?xml version="1.0" encoding="utf-8"?>
@@ -3689,183 +3693,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...12 lines deleted...]
-              <a:defRPr sz="1650">
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 115:9  |  Psalms 115:9 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以色列啊，你要倚靠耶和華！ 他是你的幫助和你的盾牌。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>O Israel, trust thou in the LORD: he is their help and their shield.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -3881,183 +3847,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...12 lines deleted...]
-              <a:defRPr sz="1650">
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 115:10  |  Psalms 115:10 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>亞倫家啊，你們要倚靠耶和華！ 他是你們的幫助和你們的盾牌。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>O house of Aaron, trust in the LORD: he is their help and their shield.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4073,183 +4001,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...12 lines deleted...]
-              <a:defRPr sz="1650">
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 115:11  |  Psalms 115:11 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>你們敬畏耶和華的，要倚靠耶和華！ 他是你們的幫助和你們的盾牌。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Ye that fear the LORD, trust in the LORD: he is their help and their shield.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4265,183 +4155,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...12 lines deleted...]
-              <a:defRPr sz="1650">
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 115:12  |  Psalms 115:12 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>耶和華向來眷念我們； 他還要賜福[給我們]： 要賜福給以色列的家， 賜福給亞倫的家。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2500">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>The LORD hath been mindful of us: he will bless us; he will bless the house of Israel; he will bless the house of Aaron.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4457,183 +4309,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...12 lines deleted...]
-              <a:defRPr sz="1650">
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 115:13  |  Psalms 115:13 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>凡敬畏耶和華的，無論大小， 主必賜福給他。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>He will bless them that fear the LORD, both small and great.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4649,183 +4463,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...12 lines deleted...]
-              <a:defRPr sz="1650">
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 115:14  |  Psalms 115:14 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>願耶和華叫你們 和你們的子孫日見加增。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>The LORD shall increase you more and more, you and your children.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4841,183 +4617,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...12 lines deleted...]
-              <a:defRPr sz="1650">
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 115:15  |  Psalms 115:15 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>你們蒙了造天地之耶和華的福！</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Ye are blessed of the LORD which made heaven and earth.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5033,183 +4771,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...12 lines deleted...]
-              <a:defRPr sz="1650">
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 115:16  |  Psalms 115:16 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>天，是耶和華的天； 地，他卻給了世人。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>The heaven, even the heavens, are the LORD’s: but the earth hath he given to the children of men.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5225,183 +4925,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...12 lines deleted...]
-              <a:defRPr sz="1650">
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 115:17  |  Psalms 115:17 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>死人不能讚美耶和華； 下到寂靜中的也都不能。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>The dead praise not the LORD, neither any that go down into silence.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5417,183 +5079,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...12 lines deleted...]
-              <a:defRPr sz="1650">
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 115:18  |  Psalms 115:18 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>但我們要稱頌耶和華， 從今時直到永遠。 你們要讚美耶和華！</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>But we will bless the LORD from this time forth and for evermore. Praise the LORD.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5609,183 +5233,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...12 lines deleted...]
-              <a:defRPr sz="1650">
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 115:1  |  Psalms 115:1 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>耶和華啊，榮耀不要歸與我們， 不要歸與我們； 要因你的慈愛和誠實歸在你的名下！</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2500">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Not unto us, O LORD, not unto us, but unto thy name give glory, for thy mercy, and for thy truth’s sake.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5801,183 +5387,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...12 lines deleted...]
-              <a:defRPr sz="1650">
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 115:2  |  Psalms 115:2 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>為何容外邦人說： 他們的神在哪裏呢？</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Wherefore should the heathen say, Where is now their God?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5993,183 +5541,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...12 lines deleted...]
-              <a:defRPr sz="1650">
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 115:3  |  Psalms 115:3 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>然而，我們的神在天上， 都隨自己的意旨行事。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>But our God is in the heavens: he hath done whatsoever he hath pleased.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6185,183 +5695,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...12 lines deleted...]
-              <a:defRPr sz="1650">
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 115:4  |  Psalms 115:4 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>他們的偶像是金的，銀的， 是人手所造的，</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Their idols are silver and gold, the work of men’s hands.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6377,183 +5849,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...12 lines deleted...]
-              <a:defRPr sz="1650">
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 115:5  |  Psalms 115:5 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>有口卻不能言， 有眼卻不能看，</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>They have mouths, but they speak not: eyes have they, but they see not:</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6569,183 +6003,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...12 lines deleted...]
-              <a:defRPr sz="1650">
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 115:6  |  Psalms 115:6 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>有耳卻不能聽， 有鼻卻不能聞，</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>They have ears, but they hear not: noses have they, but they smell not:</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6761,183 +6157,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...12 lines deleted...]
-              <a:defRPr sz="1650">
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 115:7  |  Psalms 115:7 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>有手卻不能摸， 有腳卻不能走， 有喉嚨也不能出聲。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2500">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>They have hands, but they handle not: feet have they, but they walk not: neither speak they through their throat.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6953,183 +6311,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...12 lines deleted...]
-              <a:defRPr sz="1650">
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 115:8  |  Psalms 115:8 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>造他的要和他一樣； 凡靠他的也要如此。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>They that make them are like unto them; so is every one that trusteth in them.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>