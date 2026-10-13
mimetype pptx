--- v0 (2026-08-28)
+++ v1 (2026-10-13)
@@ -5,96 +5,96 @@
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/ppt/presentation.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.presentation.main+xml"/>
   <Override PartName="/ppt/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/ppt/slideMasters/slideMaster1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideMaster+xml"/>
   <Override PartName="/ppt/slideMasters/theme/theme2.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/notesMasters/notesMaster1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesMaster+xml"/>
   <Override PartName="/ppt/notesMasters/theme/theme3.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/ppt/presProps.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.presProps+xml"/>
   <Override PartName="/ppt/tableStyles.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tableStyles+xml"/>
   <Override PartName="/ppt/slides/slide1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="Rc9360567a17548a7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R90a205dfe1ef4208" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="R9e9c2b842cc74763" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R4252376060ac49c6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R338489331cf047b9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="R570a77ebb23a4ac5" /></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
-    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="R150906d2708c4228"/>
+    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="Rb2f07c35c6444563"/>
   </p:sldMasterIdLst>
   <p:notesMasterIdLst>
-    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="Rd2a400eb0fc34d75"/>
+    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="Rf98ffb1f0b2a4a42"/>
   </p:notesMasterIdLst>
   <p:sldIdLst>
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="Rf807c780684d4414"/>
-[...2 lines deleted...]
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="259" r:id="R42543359cbe548b1"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="R5320bd1d645549e0"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="257" r:id="Rb64e6749136348e6"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="258" r:id="R1a6f8a060e384e84"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="259" r:id="Rf797012c52b64364"/>
   </p:sldIdLst>
   <p:sldSz cx="12192000" cy="6858000"/>
   <p:notesSz cx="6858000" cy="9144000"/>
 </p:presentation>
 </file>
 
 <file path=ppt/presProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentationPr xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:extLst>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{E76CE94A-603C-4142-B9EB-6D1370010A27}">
       <p14:discardImageEditData val="0"/>
     </p:ext>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{D31A062A-798A-4329-ABDD-BBA856620510}">
       <p14:defaultImageDpi val="32767"/>
     </p:ext>
     <p:ext xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" uri="{FD5EFAAD-0ECE-453E-9831-46B23BE46B34}">
       <p15:chartTrackingRefBased val="1"/>
     </p:ext>
   </p:extLst>
 </p:presentationPr>
 </file>
 
 <file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
 <a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}"/>
 </file>
 
-<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="R063b651d82104e70" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R150906d2708c4228" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rd2a400eb0fc34d75" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="Rcb47756433c04e2c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="Re9f1431cf71c42c9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="Rf807c780684d4414" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R4af6535dd7fd4533" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R3de6c09288854681" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R42543359cbe548b1" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="Rf687eb6d3b9c46c7" /></Relationships>
+<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="R1e51939e1d424715" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Rb2f07c35c6444563" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rf98ffb1f0b2a4a42" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="R15cb0fc4f78745cd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="R7cd03fd412834e47" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R5320bd1d645549e0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="Rb64e6749136348e6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R1a6f8a060e384e84" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="Rf797012c52b64364" /></Relationships>
+</file>
+
+<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="Rcbfde8c19fa24401" /></Relationships>
 </file>
 
 <file path=ppt/notesMasters/notesMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notesMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgRef idx="1001">
         <a:schemeClr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" val="bg1"/>
       </p:bgRef>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Header Placeholder"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph type="hdr" sz="quarter"/>
@@ -298,60 +298,60 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R9c567d757ccd475a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Ra67f3f031264418b" /></Relationships>
-[...8 lines deleted...]
-<file path=ppt/notesSlides/_rels/notesSlide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="Rb315e5bc36404d5d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R00b250e0670d4a55" /></Relationships>
+<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="Rbe3f341b4963479a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rc46aa4561dfb421c" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R65155dc1732d4f09" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R841f35487c2c4320" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="Reac1d8de29194704" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R65bdc4eabff94a31" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R9fb2301ddf314873" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R171452704f614e13" /></Relationships>
 </file>
 
 <file path=ppt/notesSlides/notesSlide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
@@ -690,100 +690,100 @@
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
-<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R3ecfde0b508c4cd5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="R27e0211407b24d3b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="R8c3011037d884e81" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="R66d0361eb51f4ca7" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Ra4d06596fe614d76" /></Relationships>
+<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Rcd4364eacc2b457e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="R314a66cda4634104" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="R39ac82be46d74948" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="Rfbf6a522f26f454d" /></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Rc816cef4d6054bc5" /></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld name="Default">
     <p:bg>
       <p:bgPr>
         <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R27e0211407b24d3b"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R314a66cda4634104"/>
           <a:stretch/>
         </a:blipFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3A61F82E-79D3-41BA-891F-3EE6703D1D59}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rot="0" flipH="0" flipV="0">
             <a:off x="0" y="6120"/>
             <a:ext cx="8567640" cy="6267600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R8c3011037d884e81"/>
+            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R39ac82be46d74948"/>
             <a:srcRect l="0" t="0" r="0" b="0"/>
             <a:stretch/>
           </a:blipFill>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="90000" tIns="46800" rIns="90000" bIns="46800" anchor="ctr">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:endParaRPr sz="2400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
@@ -1809,116 +1809,116 @@
                 <a:ea typeface="Times New Roman"/>
                 <a:cs typeface="Times New Roman"/>
               </a:rPr>
               <a:t>&lt;number&gt;</a:t>
             </a:fld>
             <a:endParaRPr sz="1400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
               <a:cs typeface="Times New Roman"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="18" name=""/>
           <p:cNvPicPr>
             <a:picLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="R66d0361eb51f4ca7"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="Rfbf6a522f26f454d"/>
           <a:stretch xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="8675640" y="6237000"/>
             <a:ext cx="468360" cy="621000"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="blank">
   <p:cSld name="Scripture 16:9">
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="R11374759f1294d14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R1737baad804d40a4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R12dc2649e131479a" /></Relationships>
+<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="R4f70d75df31b49c0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R135750de07184814" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rf8588e9c44a740b2" /></Relationships>
 </file>
 
 <file path=ppt/slideMasters/slideMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="R1737baad804d40a4"/>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="R12dc2649e131479a"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="R135750de07184814"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="Rf8588e9c44a740b2"/>
   </p:sldLayoutIdLst>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slideMasters/theme/theme2.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>
     <a:clrScheme name="LibreOffice">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="000000"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="FFFFFF"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="18A303"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="0369A3"/>
@@ -1982,60 +1982,60 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R5d6bba43ee784750" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="Rc95084941b764ebe" /></Relationships>
-[...8 lines deleted...]
-<file path=ppt/slides/_rels/slide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R90a8f77067ea41d9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide4.xml" Id="R9127be2206b84940" /></Relationships>
+<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rc057b0ddedb442d3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="Rbab5b42f4d284e1e" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R9ee3b08682e74c74" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide2.xml" Id="R6ef2a015e24d41e7" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R95278ae4b1ba447a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide3.xml" Id="R02e48f2a78b54e13" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R978cff25e4ae461a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide4.xml" Id="Rcacfb6cf04514102" /></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
@@ -2053,65 +2053,69 @@
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="762000" y="514350"/>
             <a:ext cx="10668000" cy="1104900"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇第134章</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="2000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Psalms 134 · KJV</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="576743962"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide2.xml><?xml version="1.0" encoding="utf-8"?>
@@ -2129,183 +2133,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 134:1  |  Psalms 134:1 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>上行之詩。 耶和華的僕人夜間站在耶和華殿中的， 你們當稱頌耶和華！</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2500">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>A Song of degrees. Behold, bless ye the LORD, all ye servants of the LORD, which by night stand in the house of the LORD.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -2321,183 +2287,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 134:2  |  Psalms 134:2 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>你們當向聖所舉手， 稱頌耶和華！</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Lift up your hands in the sanctuary, and bless the LORD.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -2513,183 +2441,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 134:3  |  Psalms 134:3 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>願造天地的耶和華， 從錫安賜福給你們！</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>The LORD that made heaven and earth bless thee out of Zion.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>