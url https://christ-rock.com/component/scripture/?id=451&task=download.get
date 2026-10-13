--- v0 (2026-08-28)
+++ v1 (2026-10-13)
@@ -25,106 +25,106 @@
   <Override PartName="/ppt/slides/slide4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R126d722838a64b46" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="Rc06ea505f0cb4f55" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="Rcdbc47cfaa9040fd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="Ra6b0098dc0284792" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R16a0bed32f534008" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="Rcdcde4ae89284aed" /></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
-    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="R5ba5887d3c4e44ad"/>
+    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="R6a898639921647f3"/>
   </p:sldMasterIdLst>
   <p:notesMasterIdLst>
-    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="R63c6dcf7e4684fb1"/>
+    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="R9e7e4faf9fe744fe"/>
   </p:notesMasterIdLst>
   <p:sldIdLst>
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="Rde10ed94d89b498a"/>
-[...12 lines deleted...]
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="269" r:id="R7afabb9e5f5b4612"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="R374f54e226854d34"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="257" r:id="R63db738114b0417e"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="258" r:id="R8eed7957d04e4f1c"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="259" r:id="R92e384275ca04235"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="260" r:id="R687c3654058d446c"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="261" r:id="R1056e76f98874fb6"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="262" r:id="R8abc275cb0e94ed3"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="263" r:id="Rb568aae6d2bf4a4a"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="264" r:id="R89a680af50744d1c"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="265" r:id="R15071065fd2b48c4"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="266" r:id="Rc8691f5c4ebb4e5e"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="267" r:id="R1d67a9d5a0764aba"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="268" r:id="Rd96b9a10d3cf4b98"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="269" r:id="Rdaa0031a1cac4b3c"/>
   </p:sldIdLst>
   <p:sldSz cx="12192000" cy="6858000"/>
   <p:notesSz cx="6858000" cy="9144000"/>
 </p:presentation>
 </file>
 
 <file path=ppt/presProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentationPr xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:extLst>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{E76CE94A-603C-4142-B9EB-6D1370010A27}">
       <p14:discardImageEditData val="0"/>
     </p:ext>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{D31A062A-798A-4329-ABDD-BBA856620510}">
       <p14:defaultImageDpi val="32767"/>
     </p:ext>
     <p:ext xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" uri="{FD5EFAAD-0ECE-453E-9831-46B23BE46B34}">
       <p15:chartTrackingRefBased val="1"/>
     </p:ext>
   </p:extLst>
 </p:presentationPr>
 </file>
 
 <file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
 <a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}"/>
 </file>
 
-<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="Ra2ba9d7a485d406c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R5ba5887d3c4e44ad" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R63c6dcf7e4684fb1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="R03d5e17f1d544bef" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="Rb95c61fff3684c10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="Rde10ed94d89b498a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R6710f7379112484d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R54ee4d794a8a4fef" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R2e57169185aa43db" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R81a7f0cf9aa1412c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R1fec3f3aabad4582" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R974442b08c6342b4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="Rf03fa759175a4e4a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R3a2f94e73b8c40dc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="Rc0ae7074c93149b6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="Re1c9a8440e8d4bed" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="Rd6e9037ebda24be8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="Re1c314a2af894e88" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="R7afabb9e5f5b4612" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="R9366186f22644200" /></Relationships>
+<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="Rcafe137230cb42cc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R6a898639921647f3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R9e7e4faf9fe744fe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="R86417b394a894f68" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="R3bf89a4c99d34142" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R374f54e226854d34" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R63db738114b0417e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R8eed7957d04e4f1c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R92e384275ca04235" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R687c3654058d446c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R1056e76f98874fb6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R8abc275cb0e94ed3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="Rb568aae6d2bf4a4a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R89a680af50744d1c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="R15071065fd2b48c4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="Rc8691f5c4ebb4e5e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="R1d67a9d5a0764aba" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="Rd96b9a10d3cf4b98" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="Rdaa0031a1cac4b3c" /></Relationships>
+</file>
+
+<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="Rdd4f5b10c5454827" /></Relationships>
 </file>
 
 <file path=ppt/notesMasters/notesMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notesMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgRef idx="1001">
         <a:schemeClr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" val="bg1"/>
       </p:bgRef>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Header Placeholder"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph type="hdr" sz="quarter"/>
@@ -328,90 +328,90 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R5e72a025f6714a5e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R5d4c19e516ba4230" /></Relationships>
-[...38 lines deleted...]
-<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R37f1bd8d590e4b8a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Ra6e4414fbd2e458d" /></Relationships>
+<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R91f08bbfc7124f57" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R51b2e6185e3946c7" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide10.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="Rd3b50372078849c2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Ra6f5a2b29d184010" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide11.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="Re9d3c2ea6df649bc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R17fd4d7d7b134443" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide12.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="R73167eb746814b78" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R9cd36fabf5c74c9f" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide13.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="R487318dec6084b3e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R40e48e31586141df" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide14.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="R4b598e8ffb1f48d0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rdd3f91038df04a09" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R6a7b567962bf471d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rf2abd4c23ac64cb3" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="Rdfdf9efdd2014923" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R5212dd19ab644f9d" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R277602211b49437d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rbe6a14b4ad6f4522" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R4717c19048114713" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R6d3c024ca4c041b0" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R646e1fb6c6ad4efc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rae30beb683644fc6" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R8a395de8d60d42f3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rd94daeb15a0b4c54" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="R0515559cf77f4fb3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R8730847978aa49dc" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R8e2de0a4b4e14443" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R59569753aa1d4e33" /></Relationships>
 </file>
 
 <file path=ppt/notesSlides/notesSlide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
@@ -1700,100 +1700,100 @@
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
-<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Rd8f21deb614b42ea" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="Re01e01c0370545a9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="R119119a684194bc1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="R68f85b9391334bd1" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Rf49f361cef704f4e" /></Relationships>
+<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R44416af6116348ae" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="Rd3130d95381b4702" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="Red0cfdddb19b48dd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="R00f3ca82dcf34b4f" /></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R640eea1f0c6f4936" /></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld name="Default">
     <p:bg>
       <p:bgPr>
         <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Re01e01c0370545a9"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Rd3130d95381b4702"/>
           <a:stretch/>
         </a:blipFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3A61F82E-79D3-41BA-891F-3EE6703D1D59}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rot="0" flipH="0" flipV="0">
             <a:off x="0" y="6120"/>
             <a:ext cx="8567640" cy="6267600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R119119a684194bc1"/>
+            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Red0cfdddb19b48dd"/>
             <a:srcRect l="0" t="0" r="0" b="0"/>
             <a:stretch/>
           </a:blipFill>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="90000" tIns="46800" rIns="90000" bIns="46800" anchor="ctr">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:endParaRPr sz="2400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
@@ -2819,116 +2819,116 @@
                 <a:ea typeface="Times New Roman"/>
                 <a:cs typeface="Times New Roman"/>
               </a:rPr>
               <a:t>&lt;number&gt;</a:t>
             </a:fld>
             <a:endParaRPr sz="1400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
               <a:cs typeface="Times New Roman"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="18" name=""/>
           <p:cNvPicPr>
             <a:picLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="R68f85b9391334bd1"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="R00f3ca82dcf34b4f"/>
           <a:stretch xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="8675640" y="6237000"/>
             <a:ext cx="468360" cy="621000"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="blank">
   <p:cSld name="Scripture 16:9">
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="R74339d34a4a046c9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R87f1bdf4ffcb4b49" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R6b35b18517b44cef" /></Relationships>
+<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="R0794e5277d494357" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R17733a803b634c73" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rf7b8d4ac3a1c4364" /></Relationships>
 </file>
 
 <file path=ppt/slideMasters/slideMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="R87f1bdf4ffcb4b49"/>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="R6b35b18517b44cef"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="R17733a803b634c73"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="Rf7b8d4ac3a1c4364"/>
   </p:sldLayoutIdLst>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slideMasters/theme/theme2.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>
     <a:clrScheme name="LibreOffice">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="000000"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="FFFFFF"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="18A303"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="0369A3"/>
@@ -2992,90 +2992,90 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R40d8c36636114097" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="Rb524a392a4e84be0" /></Relationships>
-[...38 lines deleted...]
-<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R6a5bef75bf1e4fc6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="Rc9b1cbcbe43341bf" /></Relationships>
+<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R4b9b58c9da064740" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="R4d603e0dadf44e62" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide10.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R6bf64cefd78a4481" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide10.xml" Id="R37a4672f07824f47" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide11.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R73f011359e534c79" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide11.xml" Id="Rf4c96a4e6c7f4dfe" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide12.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R41f03202febd4c16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide12.xml" Id="R628459ce5b5c44e3" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide13.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rb94a2eaf9e5c4600" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide13.xml" Id="Re352d42528424f1a" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide14.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R2712760b26784850" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide14.xml" Id="R85dbaf0748af416e" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Ra4f7af602e534225" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide2.xml" Id="R7f99f62097aa4226" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R8aead388d5ac4231" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide3.xml" Id="Ra7b56ec668b24366" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rc277243bd864484f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide4.xml" Id="Rf7c720b1178f4228" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rafaa372d714348e4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide5.xml" Id="Rc9f3134eccc849ce" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R57cea4aa4f5444ef" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide6.xml" Id="R5f6a7ce3d7794082" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R2c1fa390eeb843b0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide7.xml" Id="Rfccbc026b2c84abd" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R8c899e3ca7204791" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide8.xml" Id="Ra75a79d05cfa4084" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R9bdda34b0e774f89" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="R28c23a4652714d85" /></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
@@ -3093,65 +3093,69 @@
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="762000" y="514350"/>
             <a:ext cx="10668000" cy="1104900"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇第65章</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="2000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Psalms 65 · KJV</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="576743962"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide10.xml><?xml version="1.0" encoding="utf-8"?>
@@ -3169,183 +3173,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 65:9  |  Psalms 65:9 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>你眷顧地，降下透雨， 使地大得肥美。 神的河滿了水； 你這樣澆灌了地， 好為人預備五穀。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2300">
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Thou visitest the earth, and waterest it: thou greatly enrichest it with the river of God, which is full of water: thou preparest them corn, when thou hast so provided for it.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -3361,183 +3327,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 65:10  |  Psalms 65:10 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>你澆透地的犂溝，潤平犂脊， 降甘霖，使地軟和； 其中發長的，蒙你賜福。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2300">
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Thou waterest the ridges thereof abundantly: thou settlest the furrows thereof: thou makest it soft with showers: thou blessest the springing thereof.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -3553,183 +3481,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 65:11  |  Psalms 65:11 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>你以恩典為年歲的冠冕； 你的路徑都滴下脂油，</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Thou crownest the year with thy goodness; and thy paths drop fatness.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -3745,183 +3635,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 65:12  |  Psalms 65:12 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>滴在曠野的草場上。 小山以歡樂束腰；</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>They drop upon the pastures of the wilderness: and the little hills rejoice on every side.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -3937,183 +3789,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 65:13  |  Psalms 65:13 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>草場以羊群為衣； 谷中也長滿了五穀。 這一切都歡呼歌唱。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2500">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>The pastures are clothed with flocks; the valleys also are covered over with corn; they shout for joy, they also sing.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4129,183 +3943,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 65:1  |  Psalms 65:1 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>大衛的詩歌，交與伶長。 神啊，錫安的人都等候讚美你； 所許的願也要向你償還。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2500">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>To the chief Musician, A Psalm and Song of David. Praise waiteth for thee, O God, in Sion: and unto thee shall the vow be performed.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4321,183 +4097,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 65:2  |  Psalms 65:2 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>聽禱告的[主]啊， 凡有血氣的都要來就你。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>O thou that hearest prayer, unto thee shall all flesh come.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4513,183 +4251,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 65:3  |  Psalms 65:3 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>罪孽勝了我； 至於我們的過犯，你都要赦免。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Iniquities prevail against me: as for our transgressions, thou shalt purge them away.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4705,179 +4405,141 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 65:4  |  Psalms 65:4 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>你所揀選、使他親近你、住在你院中的， 這人便為有福！ 我們必因你居所、你聖殿的美福知足了。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Blessed is the man whom thou choosest, and causest to approach unto thee, that he may dwell in thy courts: we shall be satisfied with the goodness of thy house, even of thy holy temple.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
@@ -4897,179 +4559,141 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 65:5  |  Psalms 65:5 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>拯救我們的神啊，你必以威嚴秉公義應允我們； 你本是一切地極和海上遠處的人所倚靠的。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>By terrible things in righteousness wilt thou answer us, O God of our salvation; who art the confidence of all the ends of the earth, and of them that are afar off upon the sea:</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
@@ -5089,183 +4713,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 65:6  |  Psalms 65:6 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>他既以大能束腰， 就用力量安定諸山，</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Which by his strength setteth fast the mountains; being girded with power:</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5281,183 +4867,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 65:7  |  Psalms 65:7 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>使諸海的響聲和其中波浪的響聲， 並萬民的喧嘩，都平靜了。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Which stilleth the noise of the seas, the noise of their waves, and the tumult of the people.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5473,183 +5021,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 65:8  |  Psalms 65:8 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>住在地極的人因你的神蹟懼怕； 你使日出日落之地都歡呼。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2500">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>They also that dwell in the uttermost parts are afraid at thy tokens: thou makest the outgoings of the morning and evening to rejoice.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>