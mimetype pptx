--- v0 (2026-08-28)
+++ v1 (2026-10-13)
@@ -33,110 +33,110 @@
   <Override PartName="/ppt/slides/slide8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide15.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide15.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide17.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide17.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R45271a04e79f44b2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R721c1059ad744444" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="Rd5bbf1398199495a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="Rfd0bc3b024a14c76" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="Rcdbafd80bb7b47fc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="R852cb7b0aa0b4964" /></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
-    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="R9c593006966e49ed"/>
+    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="R19e2ff3e3c294315"/>
   </p:sldMasterIdLst>
   <p:notesMasterIdLst>
-    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="R3891b77c068a4c2a"/>
+    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="R5140562dd30d4778"/>
   </p:notesMasterIdLst>
   <p:sldIdLst>
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="R6a1c96f26c1d4d81"/>
-[...16 lines deleted...]
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="273" r:id="R592d3e3298a44811"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="R7af2d39a5f3a40ff"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="257" r:id="R0031ba27621c4e2e"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="258" r:id="Re6c7e6dce76a4c14"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="259" r:id="Ra945e1c3580b4085"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="260" r:id="R267419cdd87d4fc0"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="261" r:id="Ra8a46c7ca98248ac"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="262" r:id="Rc8136e1779484a17"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="263" r:id="R3345cde0e2224bf0"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="264" r:id="Rcf3ff9898930451c"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="265" r:id="Rf00e9e89c6a44ab1"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="266" r:id="Re827116dcb564c8e"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="267" r:id="Rbf1de5ea51924921"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="268" r:id="Rada0bb4ccc424190"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="269" r:id="Rff4b2ab4b5c24b60"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="270" r:id="Rf1393305d9be4ffc"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="271" r:id="Rcd12626c666d4373"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="272" r:id="R908ac469aa2444d7"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="273" r:id="R70e9e459027845ed"/>
   </p:sldIdLst>
   <p:sldSz cx="12192000" cy="6858000"/>
   <p:notesSz cx="6858000" cy="9144000"/>
 </p:presentation>
 </file>
 
 <file path=ppt/presProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentationPr xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:extLst>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{E76CE94A-603C-4142-B9EB-6D1370010A27}">
       <p14:discardImageEditData val="0"/>
     </p:ext>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{D31A062A-798A-4329-ABDD-BBA856620510}">
       <p14:defaultImageDpi val="32767"/>
     </p:ext>
     <p:ext xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" uri="{FD5EFAAD-0ECE-453E-9831-46B23BE46B34}">
       <p15:chartTrackingRefBased val="1"/>
     </p:ext>
   </p:extLst>
 </p:presentationPr>
 </file>
 
 <file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
 <a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}"/>
 </file>
 
-<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="R82a6ec4204e84c9c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R9c593006966e49ed" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R3891b77c068a4c2a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="R38a228be897e4ba5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="R445abfac342442c7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R6a1c96f26c1d4d81" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R26d823673e2e471b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="Ra147bf0e9703478c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="Rb6bc46c10ba443ea" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R840ea70b09794d83" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="Rc4320689d98d4372" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R2903c8d95eb045d5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="R3368cc261f7f4a7a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R3e55194ea2434a86" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="Rc79b6e5f9e924b2d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="Re167d924c23443de" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="R41ceefcc37774d12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="Ra1d6409fea21434b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="R801e84ecaaf74c09" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="Rfa6ebc3ae6154389" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="R259c76edfd6246ae" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="Rca897f2002424f10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml" Id="R592d3e3298a44811" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="Rb859c8e7b10e4b47" /></Relationships>
+<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="R5e4a1fcae3474604" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R19e2ff3e3c294315" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R5140562dd30d4778" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="R02913da6360e4ea0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="R7462b277e89847a6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R7af2d39a5f3a40ff" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R0031ba27621c4e2e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="Re6c7e6dce76a4c14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="Ra945e1c3580b4085" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R267419cdd87d4fc0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="Ra8a46c7ca98248ac" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="Rc8136e1779484a17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="R3345cde0e2224bf0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="Rcf3ff9898930451c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="Rf00e9e89c6a44ab1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="Re827116dcb564c8e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="Rbf1de5ea51924921" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="Rada0bb4ccc424190" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="Rff4b2ab4b5c24b60" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="Rf1393305d9be4ffc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="Rcd12626c666d4373" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="R908ac469aa2444d7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml" Id="R70e9e459027845ed" /></Relationships>
+</file>
+
+<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="R63897bb75775453d" /></Relationships>
 </file>
 
 <file path=ppt/notesMasters/notesMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notesMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgRef idx="1001">
         <a:schemeClr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" val="bg1"/>
       </p:bgRef>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Header Placeholder"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph type="hdr" sz="quarter"/>
@@ -340,102 +340,102 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R69cba8d89154461d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R0e2af7f5a9ba4a00" /></Relationships>
-[...50 lines deleted...]
-<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="Raf49019f771a421e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R39ce14d099584c71" /></Relationships>
+<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R2de670a975ca4e54" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R4dcd1223686e41e3" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide10.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="R9d46e2818b114f2f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R46cb045713b94615" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide11.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="R3a7e90bffeb14332" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R1bc42eb7f3224164" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide12.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="Ra74098cbd0bd486d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rbdfdfb03f3bc4ff2" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide13.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="R18631e221a7d4618" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Re6ff6199e91e4f09" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide14.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="R06627c55be314bee" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R20dd6ec063294ae9" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide15.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="R6e4c0fa489c94c8d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R58335123cdb04034" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide16.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="Rc29915fa951c4c58" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R46895634880f44a1" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide17.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="Rdce164ecf95543ba" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R19636e59f2da4351" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide18.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml" Id="Rf34b88e8294a4791" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R7c9eb852f30c47ec" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="Rbb3c15ed51b14e51" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R7e17fc2291e1428d" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R806af0a5ba01432a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R655adcc8f23a4fb5" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R2edee6128436468b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rf75c7d56c1c545f9" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R919d5479a8da4547" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Ra9550c3dd1d34c43" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R7909f0042a8c422f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R1a94e9da1cff4e19" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R8acce60bd3ae45ee" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R7685967c865b4884" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="Rc77b473b8ae64677" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R3200c47eadae4fc1" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R869348df44994db3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R86c433fb038e4815" /></Relationships>
 </file>
 
 <file path=ppt/notesSlides/notesSlide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
@@ -2104,100 +2104,100 @@
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
-<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Rfff51841bb0c4727" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="Rd9fb892d68b1480c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="Rde772e8102ea4dd0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="R64f62ecbb39243db" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R0c5a6bc6f252477d" /></Relationships>
+<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R65002c8eeeee452a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="R900b7f84d6f9402d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="R4b596d70284941df" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="R796be2ab8859482e" /></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Rf704ae09def74cad" /></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld name="Default">
     <p:bg>
       <p:bgPr>
         <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Rd9fb892d68b1480c"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R900b7f84d6f9402d"/>
           <a:stretch/>
         </a:blipFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3A61F82E-79D3-41BA-891F-3EE6703D1D59}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rot="0" flipH="0" flipV="0">
             <a:off x="0" y="6120"/>
             <a:ext cx="8567640" cy="6267600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Rde772e8102ea4dd0"/>
+            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R4b596d70284941df"/>
             <a:srcRect l="0" t="0" r="0" b="0"/>
             <a:stretch/>
           </a:blipFill>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="90000" tIns="46800" rIns="90000" bIns="46800" anchor="ctr">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:endParaRPr sz="2400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
@@ -3223,116 +3223,116 @@
                 <a:ea typeface="Times New Roman"/>
                 <a:cs typeface="Times New Roman"/>
               </a:rPr>
               <a:t>&lt;number&gt;</a:t>
             </a:fld>
             <a:endParaRPr sz="1400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
               <a:cs typeface="Times New Roman"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="18" name=""/>
           <p:cNvPicPr>
             <a:picLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="R64f62ecbb39243db"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="R796be2ab8859482e"/>
           <a:stretch xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="8675640" y="6237000"/>
             <a:ext cx="468360" cy="621000"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="blank">
   <p:cSld name="Scripture 16:9">
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="R9767503eb38f42ae" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="Rd3c953ded15e4370" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R65c7c8d6a0b244b9" /></Relationships>
+<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="Rf2f8c82bbf1d4c48" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="Rde7ccfc1dd784634" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rfdc0976a3e6d4814" /></Relationships>
 </file>
 
 <file path=ppt/slideMasters/slideMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="Rd3c953ded15e4370"/>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="R65c7c8d6a0b244b9"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="Rde7ccfc1dd784634"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="Rfdc0976a3e6d4814"/>
   </p:sldLayoutIdLst>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slideMasters/theme/theme2.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>
     <a:clrScheme name="LibreOffice">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="000000"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="FFFFFF"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="18A303"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="0369A3"/>
@@ -3396,102 +3396,102 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R2c0fcdd8a91049ec" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="Rfa540690a0924819" /></Relationships>
-[...50 lines deleted...]
-<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R97a6ae86f6b64511" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="Rdcfe636aac1f4fed" /></Relationships>
+<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Reebc0064a4e04f58" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="Rd04c8683d4e34bc0" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide10.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R743a3b138fd14e36" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide10.xml" Id="Rb6841e6d55574d59" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide11.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R25da45cb4b59486c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide11.xml" Id="R9af377d51df44de2" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide12.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rb14b10a2de624e8b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide12.xml" Id="Rc7de7c19e13c4aee" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide13.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R1f065d2f32dc40ca" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide13.xml" Id="R7604ab95d8d745c6" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide14.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rb1685cd6ea514bf5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide14.xml" Id="R9a543f045dd1433d" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide15.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R978539bf5bb94400" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide15.xml" Id="Rde46c5602ef84ffc" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide16.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R0398b4e8a13c4c80" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide16.xml" Id="R78546a3845a342fa" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide17.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R1280eb4ca5aa44a5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide17.xml" Id="R6c06d4326812486a" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide18.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rf34bd02343c5440d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide18.xml" Id="Re348bb1bd29b4556" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R101ec75b45dd4bc6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide2.xml" Id="Rc4f5bb530f254d78" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R0ed6c909e55c4f0c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide3.xml" Id="R6e666aca7d6040a7" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rc004dfa433ad4178" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide4.xml" Id="R4fcbaccc3e1e494d" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R603079266ae74da8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide5.xml" Id="R9f8c2b52950a42c4" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R19d3f7e8d7504545" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide6.xml" Id="R5d8be22518a74b84" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R38e604faf322407a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide7.xml" Id="R1bce87fd8ede4d70" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R2101851145ae4de1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide8.xml" Id="R1655b80432e44065" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rae218bb2ca9f44be" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="R4009621bf3764ae1" /></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
@@ -3509,65 +3509,69 @@
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="762000" y="514350"/>
             <a:ext cx="10668000" cy="1104900"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇第86章</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="2000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Psalms 86 · KJV</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="576743962"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide10.xml><?xml version="1.0" encoding="utf-8"?>
@@ -3585,183 +3589,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 86:9  |  Psalms 86:9 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>主啊，你所造的萬民都要來敬拜你； 他們也要榮耀你的名。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2500">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>All nations whom thou hast made shall come and worship before thee, O Lord; and shall glorify thy name.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -3777,183 +3743,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 86:10  |  Psalms 86:10 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>因你為大，且行奇妙的事； 惟獨你是神。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>For thou art great, and doest wondrous things: thou art God alone.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -3969,183 +3897,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 86:11  |  Psalms 86:11 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>耶和華啊，求你將你的道指教我； 我要照你的真理行； 求你使我專心敬畏你的名！</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Teach me thy way, O LORD; I will walk in thy truth: unite my heart to fear thy name.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4161,183 +4051,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 86:12  |  Psalms 86:12 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>主－我的神啊，我要一心稱讚你； 我要榮耀你的名，直到永遠。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>I will praise thee, O Lord my God, with all my heart: and I will glorify thy name for evermore.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4353,183 +4205,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 86:13  |  Psalms 86:13 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>因為，你向我發的慈愛是大的； 你救了我的靈魂免入極深的陰間。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>For great is thy mercy toward me: and thou hast delivered my soul from the lowest hell.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4545,183 +4359,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 86:14  |  Psalms 86:14 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>神啊，驕傲的人起來攻擊我， 又有一黨強橫的人尋索我的命； 他們沒有將你放在眼中。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2500">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>O God, the proud are risen against me, and the assemblies of violent men have sought after my soul; and have not set thee before them.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4737,183 +4513,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 86:15  |  Psalms 86:15 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>主啊，你是有憐憫有恩典的神， 不輕易發怒，並有豐盛的慈愛和誠實。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2500">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>But thou, O Lord, art a God full of compassion, and gracious, longsuffering, and plenteous in mercy and truth.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4929,183 +4667,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 86:16  |  Psalms 86:16 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>求你向我轉臉，憐恤我， 將你的力量賜給僕人，救你婢女的兒子。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2500">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>O turn unto me, and have mercy upon me; give thy strength unto thy servant, and save the son of thine handmaid.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5121,183 +4821,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 86:17  |  Psalms 86:17 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>求你向我顯出恩待我的憑據， 叫恨我的人看見便羞愧， 因為你－耶和華幫助我，安慰我。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2500">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Shew me a token for good; that they which hate me may see it, and be ashamed: because thou, LORD, hast holpen me, and comforted me.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5313,183 +4975,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 86:1  |  Psalms 86:1 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>大衛的祈禱。 耶和華啊，求你側耳應允我， 因我是困苦窮乏的。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>A Prayer of David. Bow down thine ear, O LORD, hear me: for I am poor and needy.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5505,183 +5129,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 86:2  |  Psalms 86:2 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>求你保存我的性命，因我是虔誠人。 我的神啊，求你拯救這倚靠你的僕人！</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Preserve my soul; for I am holy: O thou my God, save thy servant that trusteth in thee.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5697,183 +5283,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 86:3  |  Psalms 86:3 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>主啊，求你憐憫我， 因我終日求告你。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Be merciful unto me, O Lord: for I cry unto thee daily.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5889,183 +5437,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 86:4  |  Psalms 86:4 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>主啊，求你使僕人心裏歡喜， 因為我的心仰望你。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Rejoice the soul of thy servant: for unto thee, O Lord, do I lift up my soul.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6081,183 +5591,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 86:5  |  Psalms 86:5 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>主啊，你本為良善，樂意饒恕人， 有豐盛的慈愛賜給凡求告你的人。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2500">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>For thou, Lord, art good, and ready to forgive; and plenteous in mercy unto all them that call upon thee.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6273,183 +5745,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 86:6  |  Psalms 86:6 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>耶和華啊，求你留心聽我的禱告， 垂聽我懇求的聲音。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Give ear, O LORD, unto my prayer; and attend to the voice of my supplications.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6465,183 +5899,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 86:7  |  Psalms 86:7 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我在患難之日要求告你， 因為你必應允我。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>In the day of my trouble I will call upon thee: for thou wilt answer me.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6657,183 +6053,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 86:8  |  Psalms 86:8 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>主啊，諸神之中沒有可比你的； 你的作為也無可比。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2500">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Among the gods there is none like unto thee, O Lord; neither are there any works like unto thy works.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>