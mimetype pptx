--- v0 (2026-08-28)
+++ v1 (2026-10-13)
@@ -51,119 +51,119 @@
   <Override PartName="/ppt/slides/slide17.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide17.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide19.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide19.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide20.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide20.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide27.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide27.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R5d13c6c7f40c4ae2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R9513696506f448ac" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="R896d38a256244dda" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R70e32046918e4fb6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R5babe1e794aa4916" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="R8ed4b037c2804626" /></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
-    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="Re12c544e4f0c4886"/>
+    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="Rd1848befdada4644"/>
   </p:sldMasterIdLst>
   <p:notesMasterIdLst>
-    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="R1196008141fd4ccc"/>
+    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="Rf0a1e85db1e34d96"/>
   </p:notesMasterIdLst>
   <p:sldIdLst>
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="Rd70dfa33367a401d"/>
-[...25 lines deleted...]
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="282" r:id="R5932331aec8e436c"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="R6564d63f2ab54f3c"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="257" r:id="Ra3d232eebcd84608"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="258" r:id="Ra4a24bfddd2c4615"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="259" r:id="Rdfa26a35641942e3"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="260" r:id="Rd8dc3f49c89c41fa"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="261" r:id="Rf9e518adb3594685"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="262" r:id="R0a09c58ead864537"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="263" r:id="Rfd34f66f0b9c4507"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="264" r:id="Re2561cc17ab14e7c"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="265" r:id="R1064835f7d474d13"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="266" r:id="R5a2f6761a82a4fd1"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="267" r:id="Rc3babab055244137"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="268" r:id="R208cf26a700b4aea"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="269" r:id="R10ad814baad44254"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="270" r:id="R36f66d04a0c44932"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="271" r:id="R0f03ecb18ab4463b"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="272" r:id="R2f9d14adf5194726"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="273" r:id="R7294ba978b514583"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="274" r:id="Rb97f4454d2ed415c"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="275" r:id="R429493309e5b4e0a"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="276" r:id="Re0db397b4f0b4585"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="277" r:id="R434bc29cc6124555"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="278" r:id="R2b714084fe6c4621"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="279" r:id="R62b971cfbcec4b56"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="280" r:id="Rde1edbe80ed84ba7"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="281" r:id="R1fd14b8a52164a59"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="282" r:id="Re4bc766de13b4f37"/>
   </p:sldIdLst>
   <p:sldSz cx="12192000" cy="6858000"/>
   <p:notesSz cx="6858000" cy="9144000"/>
 </p:presentation>
 </file>
 
 <file path=ppt/presProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentationPr xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:extLst>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{E76CE94A-603C-4142-B9EB-6D1370010A27}">
       <p14:discardImageEditData val="0"/>
     </p:ext>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{D31A062A-798A-4329-ABDD-BBA856620510}">
       <p14:defaultImageDpi val="32767"/>
     </p:ext>
     <p:ext xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" uri="{FD5EFAAD-0ECE-453E-9831-46B23BE46B34}">
       <p15:chartTrackingRefBased val="1"/>
     </p:ext>
   </p:extLst>
 </p:presentationPr>
 </file>
 
 <file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
 <a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}"/>
 </file>
 
-<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="R5b12496be1774732" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Re12c544e4f0c4886" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R1196008141fd4ccc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="Rae4f4a81808b4c73" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="R4db67cca6e464561" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="Rd70dfa33367a401d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R78234e779bf84806" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R2d194a4e86eb44c8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="Ra005ad2d8aa049fc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="Rfe7f8e4c21c54229" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="Re0791b56a7624d61" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R1ce9f4ed3433440a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="R430979062428401a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R66d6690042fd456d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="R9c5ba65b86f348c0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="Rea0b7c183a394091" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="R8f093cccb3924997" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="R1b238119fecd4bea" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="Rd44c7043010f4eac" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="R4baf0e4b0e504b46" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="R42ed476f70864d1c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="R384edd0889a14b57" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml" Id="R50de331557334e31" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide19.xml" Id="R8de4a21516094e82" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide20.xml" Id="R31b99a0c170b41b4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide21.xml" Id="R8f89f7418c3e47f4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide22.xml" Id="R5015b084157d4f9b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide23.xml" Id="Rf9858cff455f4c47" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide24.xml" Id="Rb5c847d51b8b4d9b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide25.xml" Id="R2cc13b6f87794e54" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide26.xml" Id="Rac6fa22b33784416" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide27.xml" Id="R5932331aec8e436c" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="R39494131dd274eba" /></Relationships>
+<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="R19d250de7bac42e7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Rd1848befdada4644" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rf0a1e85db1e34d96" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="R68b37466c1534153" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="R25d084cb985247b9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R6564d63f2ab54f3c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="Ra3d232eebcd84608" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="Ra4a24bfddd2c4615" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="Rdfa26a35641942e3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="Rd8dc3f49c89c41fa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="Rf9e518adb3594685" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R0a09c58ead864537" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="Rfd34f66f0b9c4507" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="Re2561cc17ab14e7c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="R1064835f7d474d13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="R5a2f6761a82a4fd1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="Rc3babab055244137" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="R208cf26a700b4aea" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="R10ad814baad44254" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="R36f66d04a0c44932" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="R0f03ecb18ab4463b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="R2f9d14adf5194726" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml" Id="R7294ba978b514583" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide19.xml" Id="Rb97f4454d2ed415c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide20.xml" Id="R429493309e5b4e0a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide21.xml" Id="Re0db397b4f0b4585" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide22.xml" Id="R434bc29cc6124555" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide23.xml" Id="R2b714084fe6c4621" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide24.xml" Id="R62b971cfbcec4b56" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide25.xml" Id="Rde1edbe80ed84ba7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide26.xml" Id="R1fd14b8a52164a59" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide27.xml" Id="Re4bc766de13b4f37" /></Relationships>
+</file>
+
+<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="R32bde63174144f30" /></Relationships>
 </file>
 
 <file path=ppt/notesMasters/notesMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notesMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgRef idx="1001">
         <a:schemeClr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" val="bg1"/>
       </p:bgRef>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Header Placeholder"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph type="hdr" sz="quarter"/>
@@ -367,129 +367,129 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="Raf5cb1d925054c51" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R50cecba94bfa4a9d" /></Relationships>
-[...77 lines deleted...]
-<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R5f2994e04e704fe9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R374e93036fc24083" /></Relationships>
+<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="Ra25a512b5b964ad8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rb184bd0f004e48a6" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide10.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="R8c101d161f124d2f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R62f216f80e19401d" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide11.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="R8ef64d2d03cb4bf7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R37f41e3f7e384a53" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide12.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="R488d336080cf4796" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R0c76414005114c30" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide13.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="Rf36071e8f31b423b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rd1951766f0f14117" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide14.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="R1a10fae4b9124737" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rf2710cda98a74ac9" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide15.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="Rad81e42a1cee48fd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rcc892b07df994e2c" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide16.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="Rac3e51ac718b49fb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Ra3d3d486c0824f39" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide17.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="Rd01dfa6304d44f83" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Re615e93f02294b92" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide18.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml" Id="Rc424224215f34d06" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rdbf185d3002b46bc" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide19.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide19.xml" Id="Rf8d007615ba1444a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R1cbc2735e3f14f1f" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R2ac3fa2dc71f436e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R01f1d9d900714e79" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide20.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide20.xml" Id="Rda4788c7ce014f9d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Re05309aba08041b6" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide21.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide21.xml" Id="R759b060648ec4134" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R36238716dbbd4b47" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide22.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide22.xml" Id="Raab50a6ce1dc4ede" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Ra75dbfd33dbc45dc" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide23.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide23.xml" Id="R5314f0cbc36447ab" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R896fc04d6f414cec" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide24.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide24.xml" Id="Raeb77032ae514b42" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R75820cc3f07f48b7" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide25.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide25.xml" Id="Ra1336a3e965d4348" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rafc0f32e5ec04789" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide26.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide26.xml" Id="Rbded6bb5e68a4b99" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Re800291042f34d5e" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide27.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide27.xml" Id="R88fa2099ebee42d8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rbd762a06fcde46e0" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R6d148b92226d4584" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rf7b4b41d2f034359" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R0a04df368ddc4223" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R731664a3687e4a2f" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R3fdcc71c74734de3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rdcfc93cff8074675" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="Rc6b1348db93d4b9e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Re77a691faf11442f" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R2c2990bc63c1451c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rfe33ccd6b24c4996" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="R75a54f27fef64778" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rf90143d0d3b64ce3" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="Re1e01fa0fd624974" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rcb88a58a66b84f7b" /></Relationships>
 </file>
 
 <file path=ppt/notesSlides/notesSlide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
@@ -3013,100 +3013,100 @@
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
-<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R097dc53df81f49f7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="Rcf30012e8c25465c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="R71a653cc7a8045a0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="R2ec692f04d1f413a" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Raa2e497f70f84ae9" /></Relationships>
+<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Rac4a67ad734342df" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="R361464faef764518" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="R0e3dd2bdcf444926" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="Re0793b4238f64bc0" /></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R110d623468d741b8" /></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld name="Default">
     <p:bg>
       <p:bgPr>
         <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Rcf30012e8c25465c"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R361464faef764518"/>
           <a:stretch/>
         </a:blipFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3A61F82E-79D3-41BA-891F-3EE6703D1D59}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rot="0" flipH="0" flipV="0">
             <a:off x="0" y="6120"/>
             <a:ext cx="8567640" cy="6267600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R71a653cc7a8045a0"/>
+            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R0e3dd2bdcf444926"/>
             <a:srcRect l="0" t="0" r="0" b="0"/>
             <a:stretch/>
           </a:blipFill>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="90000" tIns="46800" rIns="90000" bIns="46800" anchor="ctr">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:endParaRPr sz="2400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
@@ -4132,116 +4132,116 @@
                 <a:ea typeface="Times New Roman"/>
                 <a:cs typeface="Times New Roman"/>
               </a:rPr>
               <a:t>&lt;number&gt;</a:t>
             </a:fld>
             <a:endParaRPr sz="1400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
               <a:cs typeface="Times New Roman"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="18" name=""/>
           <p:cNvPicPr>
             <a:picLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="R2ec692f04d1f413a"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="Re0793b4238f64bc0"/>
           <a:stretch xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="8675640" y="6237000"/>
             <a:ext cx="468360" cy="621000"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="blank">
   <p:cSld name="Scripture 16:9">
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="Raabb1b66ad9c4f26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R7579e711993044f7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R8ded2160db4349b8" /></Relationships>
+<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="R63167ee8d3134345" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R9b108150ef7b48d7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R9a59f2812ab04031" /></Relationships>
 </file>
 
 <file path=ppt/slideMasters/slideMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="R7579e711993044f7"/>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="R8ded2160db4349b8"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="R9b108150ef7b48d7"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="R9a59f2812ab04031"/>
   </p:sldLayoutIdLst>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slideMasters/theme/theme2.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>
     <a:clrScheme name="LibreOffice">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="000000"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="FFFFFF"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="18A303"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="0369A3"/>
@@ -4305,129 +4305,129 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Re53fe25312b04a4f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="Rab36e8ed22bf4371" /></Relationships>
-[...77 lines deleted...]
-<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rccc860c8d7f741bc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="R8067e7a4cffc49c0" /></Relationships>
+<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R3be60b44b2c84bdd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="R3d915b3160544091" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide10.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R0f8fdcf74e334994" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide10.xml" Id="Rb8a7634f9978480a" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide11.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rf800056b0b2a4321" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide11.xml" Id="Rf7eae58ddff249bc" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide12.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R814767f0421741d6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide12.xml" Id="R7cdfef8ae8704646" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide13.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R04d6beb1d3894237" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide13.xml" Id="R73b63aba462d4ec8" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide14.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rdd83075a6faa4457" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide14.xml" Id="R7739bfa099294db9" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide15.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R6c3b9dc534b94396" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide15.xml" Id="R789216088fa945e6" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide16.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R36733a69a9134a8d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide16.xml" Id="Rd117535b24b54cfd" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide17.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R793ea2049d674b16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide17.xml" Id="R3ffdd2f38f8c4ab8" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide18.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rc1a64db3ddde45dd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide18.xml" Id="R7f212dac422640bf" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide19.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rf3796363972a4288" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide19.xml" Id="Re27b91d46e974ac8" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R17a1cad7637b4fa8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide2.xml" Id="Rb2d06f4e61b74d22" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide20.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R822f54779e854477" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide20.xml" Id="R83244fab92454786" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide21.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R0a329fc0dc5f4b94" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide21.xml" Id="Rfe9f5fecb9524a7c" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide22.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R941e39b1c3014509" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide22.xml" Id="R479d14bcf2004be7" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide23.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rbb52693f831b4d29" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide23.xml" Id="Rb1368a196a5744d0" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide24.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R2fb7404c838444c9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide24.xml" Id="Rd6d8a75914894f74" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide25.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rb05d05b25fa047ea" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide25.xml" Id="R4872f2d3ef104a65" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide26.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rf43547691f8d444e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide26.xml" Id="Rbc08300cd35d44a0" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide27.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rf91be82fa4834391" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide27.xml" Id="Ra23e3c1b56524d15" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Ra238f4bcd6c24671" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide3.xml" Id="R52a2dd0e5ed748da" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rbf1d7fe698e346c8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide4.xml" Id="R7caab8ea286f4255" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R59db817aa45d4261" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide5.xml" Id="Raeee2b15f0ae4e13" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R92dbc77f1a8e4345" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide6.xml" Id="Rfbd873d91e7d43ec" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rdd7002086b2e4409" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide7.xml" Id="Rdb49b0d3fc49438b" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R0852e73f6b744904" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide8.xml" Id="R4718b09a328d4572" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R422b8f9b62c5493b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="R1055205746b94c3e" /></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
@@ -4445,65 +4445,69 @@
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="762000" y="514350"/>
             <a:ext cx="10668000" cy="1104900"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇第136章</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="2000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Psalms 136 · KJV</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="576743962"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide10.xml><?xml version="1.0" encoding="utf-8"?>
@@ -4521,183 +4525,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 136:9  |  Psalms 136:9 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>他造月亮星宿管黑夜， 因他的慈愛永遠長存。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>The moon and stars to rule by night: for his mercy endureth for ever.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4713,183 +4679,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 136:10  |  Psalms 136:10 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>[稱謝]那擊殺埃及人之長子的， 因他的慈愛永遠長存。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>To him that smote Egypt in their firstborn: for his mercy endureth for ever:</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4905,183 +4833,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 136:11  |  Psalms 136:11 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>他領以色列人從他們中間出來， 因他的慈愛永遠長存。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And brought out Israel from among them: for his mercy endureth for ever:</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5097,183 +4987,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 136:12  |  Psalms 136:12 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>他施展大能的手和伸出來的膀臂， 因他的慈愛永遠長存。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>With a strong hand, and with a stretched out arm: for his mercy endureth for ever.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5289,183 +5141,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 136:13  |  Psalms 136:13 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>[稱謝]那分裂紅海的， 因他的慈愛永遠長存。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>To him which divided the Red sea into parts: for his mercy endureth for ever:</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5481,183 +5295,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 136:14  |  Psalms 136:14 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>他領以色列從其中經過， 因他的慈愛永遠長存；</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And made Israel to pass through the midst of it: for his mercy endureth for ever:</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5673,183 +5449,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 136:15  |  Psalms 136:15 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>卻把法老和他的軍兵推翻在紅海裏， 因他的慈愛永遠長存。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>But overthrew Pharaoh and his host in the Red sea: for his mercy endureth for ever.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5865,183 +5603,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 136:16  |  Psalms 136:16 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>[稱謝]那引導自己的民行走曠野的， 因他的慈愛永遠長存。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>To him which led his people through the wilderness: for his mercy endureth for ever.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6057,183 +5757,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 136:17  |  Psalms 136:17 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>[稱謝]那擊殺大君王的， 因他的慈愛永遠長存。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>To him which smote great kings: for his mercy endureth for ever:</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6249,183 +5911,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 136:18  |  Psalms 136:18 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>他殺戮有名的君王， 因他的慈愛永遠長存；</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And slew famous kings: for his mercy endureth for ever:</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6441,183 +6065,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 136:1  |  Psalms 136:1 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>你們要稱謝耶和華，因他本為善； 他的慈愛永遠長存。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>O give thanks unto the LORD; for he is good: for his mercy endureth for ever.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6633,183 +6219,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 136:19  |  Psalms 136:19 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>就是殺戮亞摩利王西宏， 因他的慈愛永遠長存；</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Sihon king of the Amorites: for his mercy endureth for ever:</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6825,183 +6373,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 136:20  |  Psalms 136:20 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>又殺巴珊王噩， 因他的慈愛永遠長存。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And Og the king of Bashan: for his mercy endureth for ever:</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7017,183 +6527,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 136:21  |  Psalms 136:21 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>他將他們的地賜他的百姓為業， 因他的慈愛永遠長存；</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And gave their land for an heritage: for his mercy endureth for ever:</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7209,183 +6681,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 136:22  |  Psalms 136:22 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>就是賜他的僕人以色列為業， 因他的慈愛永遠長存。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Even an heritage unto Israel his servant: for his mercy endureth for ever.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7401,183 +6835,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 136:23  |  Psalms 136:23 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>他顧念我們在卑微的地步， 因他的慈愛永遠長存。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Who remembered us in our low estate: for his mercy endureth for ever:</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7593,183 +6989,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 136:24  |  Psalms 136:24 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>他救拔我們脫離敵人， 因他的慈愛永遠長存。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And hath redeemed us from our enemies: for his mercy endureth for ever.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7785,183 +7143,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 136:25  |  Psalms 136:25 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>他賜糧食給凡有血氣的， 因他的慈愛永遠長存。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Who giveth food to all flesh: for his mercy endureth for ever.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7977,183 +7297,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 136:26  |  Psalms 136:26 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>你們要稱謝天上的神， 因他的慈愛永遠長存。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>O give thanks unto the God of heaven: for his mercy endureth for ever.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -8169,183 +7451,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 136:2  |  Psalms 136:2 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>你們要稱謝萬神之神， 因他的慈愛永遠長存。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>O give thanks unto the God of gods: for his mercy endureth for ever.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -8361,183 +7605,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 136:3  |  Psalms 136:3 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>你們要稱謝萬主之主， 因他的慈愛永遠長存。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>O give thanks to the Lord of lords: for his mercy endureth for ever.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -8553,183 +7759,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 136:4  |  Psalms 136:4 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>[稱謝]那獨行大奇事的， 因他的慈愛永遠長存。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>To him who alone doeth great wonders: for his mercy endureth for ever.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -8745,183 +7913,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 136:5  |  Psalms 136:5 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>[稱謝]那用智慧造天的， 因他的慈愛永遠長存。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>To him that by wisdom made the heavens: for his mercy endureth for ever.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -8937,183 +8067,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 136:6  |  Psalms 136:6 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>[稱謝]那鋪地在水以上的， 因他的慈愛永遠長存。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>To him that stretched out the earth above the waters: for his mercy endureth for ever.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -9129,183 +8221,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 136:7  |  Psalms 136:7 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>[稱謝]那造成大光的， 因他的慈愛永遠長存。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>To him that made great lights: for his mercy endureth for ever:</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -9321,183 +8375,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 136:8  |  Psalms 136:8 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>他造日頭管白晝， 因他的慈愛永遠長存。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>The sun to rule by day: for his mercy endureth for ever:</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>