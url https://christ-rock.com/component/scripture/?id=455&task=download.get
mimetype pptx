--- v0 (2026-08-28)
+++ v1 (2026-10-13)
@@ -17,102 +17,102 @@
   <Override PartName="/ppt/presProps.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.presProps+xml"/>
   <Override PartName="/ppt/tableStyles.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tableStyles+xml"/>
   <Override PartName="/ppt/slides/slide1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="Rf7834ed533654320" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R513807212a044df9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="R3d108436a95a40f0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R0dbd1edbc7904e0f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R3223a8a331a54eb8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="R065d3b0ebc3e4782" /></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
-    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="R26c17afe7b67475c"/>
+    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="R3e43f0b9176c4572"/>
   </p:sldMasterIdLst>
   <p:notesMasterIdLst>
-    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="Re73fb490f6c44e41"/>
+    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="R870a0aa2733e413f"/>
   </p:notesMasterIdLst>
   <p:sldIdLst>
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="R9a96d1189af7492a"/>
-[...8 lines deleted...]
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="265" r:id="R09fe6c27a2f743c3"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="R58b8f396b417490e"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="257" r:id="Re83d4e3c59804abb"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="258" r:id="Re584c1d41d04443f"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="259" r:id="Ref57ac9766b3491f"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="260" r:id="R2cbe1bbcc9684918"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="261" r:id="Re550ecc27d5844f5"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="262" r:id="Rea2e04a87063400e"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="263" r:id="R906767cbf9ad4e9c"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="264" r:id="Refc1ae78c9be418d"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="265" r:id="R46c31a27a2ce4643"/>
   </p:sldIdLst>
   <p:sldSz cx="12192000" cy="6858000"/>
   <p:notesSz cx="6858000" cy="9144000"/>
 </p:presentation>
 </file>
 
 <file path=ppt/presProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentationPr xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:extLst>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{E76CE94A-603C-4142-B9EB-6D1370010A27}">
       <p14:discardImageEditData val="0"/>
     </p:ext>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{D31A062A-798A-4329-ABDD-BBA856620510}">
       <p14:defaultImageDpi val="32767"/>
     </p:ext>
     <p:ext xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" uri="{FD5EFAAD-0ECE-453E-9831-46B23BE46B34}">
       <p15:chartTrackingRefBased val="1"/>
     </p:ext>
   </p:extLst>
 </p:presentationPr>
 </file>
 
 <file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
 <a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}"/>
 </file>
 
-<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="R62d9b1cba6d6496d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R26c17afe7b67475c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Re73fb490f6c44e41" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="R4b61de1c6e674bb2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="R455e5114deac4184" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R9a96d1189af7492a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="Rf81cf567e24a42ac" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R4a81297ee24c4ff3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R5035d528b65c4eb7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R0b1a297a05014948" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R45ffda690dbc4195" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R2931bc7a4c814dfa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="Re0b36e626c6f4555" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="Rc1930c81cfd0489e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="R09fe6c27a2f743c3" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="R7240423bd8e549d6" /></Relationships>
+<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="Ra18898be61514fc2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R3e43f0b9176c4572" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R870a0aa2733e413f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="R6528362bbb2c4c10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="R7f268f8165024bb2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R58b8f396b417490e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="Re83d4e3c59804abb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="Re584c1d41d04443f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="Ref57ac9766b3491f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R2cbe1bbcc9684918" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="Re550ecc27d5844f5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="Rea2e04a87063400e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="R906767cbf9ad4e9c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="Refc1ae78c9be418d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="R46c31a27a2ce4643" /></Relationships>
+</file>
+
+<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="R8e35251222e24062" /></Relationships>
 </file>
 
 <file path=ppt/notesMasters/notesMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notesMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgRef idx="1001">
         <a:schemeClr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" val="bg1"/>
       </p:bgRef>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Header Placeholder"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph type="hdr" sz="quarter"/>
@@ -316,78 +316,78 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="Re1158b394ac84323" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R9e8e6f2b0bf648db" /></Relationships>
-[...26 lines deleted...]
-<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R5bd8a5a081424a18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rdca972112aba4fc5" /></Relationships>
+<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="Refe5e6bf3a764f57" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R12a9632ab9764c73" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide10.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="R232fce50a74a4b66" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R9730e26b54d04730" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="Rff8492b387a04070" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R62b5f118be4a4479" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R34d7594bde5549c5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Ra4191916f01c4304" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="Rb5e7b1b117b74c57" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R92aee80203cb498a" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="Re395e3014e28452d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rb75bf12e092a4482" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R17fb7e2ecdaf4293" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R845fd496afa74565" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R74ec6e2316c0444d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R8bd21b729af6428a" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="R8ced2768f953437d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R680f32ab140f4b01" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="Re16a90d8d7a84dbb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R6753f21cdf5040be" /></Relationships>
 </file>
 
 <file path=ppt/notesSlides/notesSlide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
@@ -1296,100 +1296,100 @@
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
-<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R752ce87f55374f4e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="R6dbd0b68469548f1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="R2c8dc89572864b2b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="R359b78852150439f" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Ra7ca748ae78940e0" /></Relationships>
+<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R749777b555d64777" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="Ra7a933cc68614715" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="Ra90ccb262ef149e7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="R45df6f7ca2f548fe" /></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Rede64287128f49cc" /></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld name="Default">
     <p:bg>
       <p:bgPr>
         <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R6dbd0b68469548f1"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Ra7a933cc68614715"/>
           <a:stretch/>
         </a:blipFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3A61F82E-79D3-41BA-891F-3EE6703D1D59}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rot="0" flipH="0" flipV="0">
             <a:off x="0" y="6120"/>
             <a:ext cx="8567640" cy="6267600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R2c8dc89572864b2b"/>
+            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Ra90ccb262ef149e7"/>
             <a:srcRect l="0" t="0" r="0" b="0"/>
             <a:stretch/>
           </a:blipFill>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="90000" tIns="46800" rIns="90000" bIns="46800" anchor="ctr">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:endParaRPr sz="2400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
@@ -2415,116 +2415,116 @@
                 <a:ea typeface="Times New Roman"/>
                 <a:cs typeface="Times New Roman"/>
               </a:rPr>
               <a:t>&lt;number&gt;</a:t>
             </a:fld>
             <a:endParaRPr sz="1400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
               <a:cs typeface="Times New Roman"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="18" name=""/>
           <p:cNvPicPr>
             <a:picLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="R359b78852150439f"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="R45df6f7ca2f548fe"/>
           <a:stretch xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="8675640" y="6237000"/>
             <a:ext cx="468360" cy="621000"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="blank">
   <p:cSld name="Scripture 16:9">
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="R2ce31f93efbe4240" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R7754773160ab42c0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rbbce37fb5ee847ca" /></Relationships>
+<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="R7b14a95a0494469a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R7009df4fe6b14461" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Re66d2aebcf1f4c02" /></Relationships>
 </file>
 
 <file path=ppt/slideMasters/slideMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="R7754773160ab42c0"/>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="Rbbce37fb5ee847ca"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="R7009df4fe6b14461"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="Re66d2aebcf1f4c02"/>
   </p:sldLayoutIdLst>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slideMasters/theme/theme2.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>
     <a:clrScheme name="LibreOffice">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="000000"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="FFFFFF"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="18A303"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="0369A3"/>
@@ -2588,78 +2588,78 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R38fafe01547f4430" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="Rc0394a378b604027" /></Relationships>
-[...26 lines deleted...]
-<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Re3cda28b186542e2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="R206ee70076e84d38" /></Relationships>
+<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Raef0169d7c954fc0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="R779ff8e8b6194b1b" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide10.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rda894e7f93424b56" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide10.xml" Id="R31bfbe6255264667" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R0b75e9911e564688" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide2.xml" Id="R8a13f99848554f64" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rd98949932c564f75" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide3.xml" Id="R94c29ba7d09a4874" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R4a374ff502ec421e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide4.xml" Id="R63c78e4834bd4c89" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R9bcf27a2b978454a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide5.xml" Id="Re61e9141401d49bd" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rcb3c015e084549e6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide6.xml" Id="R9b81d6ed27904e66" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R8bc7263fce0e4858" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide7.xml" Id="R33a3ac3de307450f" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rb7ebc1cf921f4eb5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide8.xml" Id="R64ce4b9109c54eb0" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rc326e8efd293476b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="Rb9b3504906054efb" /></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
@@ -2677,65 +2677,69 @@
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="762000" y="514350"/>
             <a:ext cx="10668000" cy="1104900"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇第47章</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="2000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Psalms 47 · KJV</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="576743962"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide10.xml><?xml version="1.0" encoding="utf-8"?>
@@ -2753,183 +2757,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 47:9  |  Psalms 47:9 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>列邦的君王聚集要作亞伯拉罕之神的民。 因為世界的盾牌是屬神的； 他為至高！</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2300">
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>The princes of the people are gathered together, even the people of the God of Abraham: for the shields of the earth belong unto God: he is greatly exalted.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -2945,183 +2911,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 47:1  |  Psalms 47:1 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>可拉後裔的詩，交與伶長。 萬民哪，你們都要拍掌！ 要用誇勝的聲音向神呼喊！</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2500">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>To the chief Musician, A Psalm for the sons of Korah. O clap your hands, all ye people; shout unto God with the voice of triumph.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -3137,183 +3065,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 47:2  |  Psalms 47:2 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>因為耶和華至高者是可畏的； 他是治理全地的大君王。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>For the LORD most high is terrible; he is a great King over all the earth.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -3329,183 +3219,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 47:3  |  Psalms 47:3 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>他叫萬民服在我們以下， 又叫列邦服在我們腳下。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>He shall subdue the people under us, and the nations under our feet.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -3521,183 +3373,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 47:4  |  Psalms 47:4 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>他為我們選擇產業， 就是他所愛之雅各的榮耀。 （細拉）</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>He shall choose our inheritance for us, the excellency of Jacob whom he loved. Selah.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -3713,183 +3527,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 47:5  |  Psalms 47:5 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>神上升，有喊聲相送； 耶和華上升，有角聲相送。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>God is gone up with a shout, the LORD with the sound of a trumpet.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -3905,183 +3681,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 47:6  |  Psalms 47:6 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>你們要向神歌頌，歌頌！ 向我們王歌頌，歌頌！</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Sing praises to God, sing praises: sing praises unto our King, sing praises.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4097,183 +3835,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 47:7  |  Psalms 47:7 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>因為神是全地的王； 你們要用悟性歌頌。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>For God is the King of all the earth: sing ye praises with understanding.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4289,183 +3989,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 47:8  |  Psalms 47:8 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>神作王治理萬國； 神坐在他的聖寶座上。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>God reigneth over the heathen: God sitteth upon the throne of his holiness.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>