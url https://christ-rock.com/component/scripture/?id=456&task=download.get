--- v0 (2026-08-28)
+++ v1 (2026-10-13)
@@ -25,106 +25,106 @@
   <Override PartName="/ppt/slides/slide4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="Ra253cc4044104f20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R2f84dbaacadc4ca5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="R165d82973c8648c4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R9a529458bfde47ff" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R2296a9450e9a45f4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="R6a079b47cfba4ad1" /></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
-    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="Rddfb70af29d4401b"/>
+    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="Re362b6914ea6420d"/>
   </p:sldMasterIdLst>
   <p:notesMasterIdLst>
-    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="Rf1771bca2c134861"/>
+    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="Rf16d4fc685f24d4d"/>
   </p:notesMasterIdLst>
   <p:sldIdLst>
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="R100bed6039a147fb"/>
-[...12 lines deleted...]
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="269" r:id="R71bbaa87778341ca"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="R5de2aa1e606145f5"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="257" r:id="Rf2f85459afac4d0d"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="258" r:id="R2a771dd112ae4122"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="259" r:id="R8308521bbd114fbd"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="260" r:id="R9189e54ea4cc430a"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="261" r:id="R0d88ba8d16d14247"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="262" r:id="R8710a063d65a41d4"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="263" r:id="R790353b9d8894e30"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="264" r:id="Rd74fee3f65fe4706"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="265" r:id="R6ba03768976c4b4d"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="266" r:id="R8d0b6f7f12fe4448"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="267" r:id="Rf1992efefece4ac9"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="268" r:id="R3cd1b24279b448d6"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="269" r:id="R0d787e538d9c4528"/>
   </p:sldIdLst>
   <p:sldSz cx="12192000" cy="6858000"/>
   <p:notesSz cx="6858000" cy="9144000"/>
 </p:presentation>
 </file>
 
 <file path=ppt/presProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentationPr xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:extLst>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{E76CE94A-603C-4142-B9EB-6D1370010A27}">
       <p14:discardImageEditData val="0"/>
     </p:ext>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{D31A062A-798A-4329-ABDD-BBA856620510}">
       <p14:defaultImageDpi val="32767"/>
     </p:ext>
     <p:ext xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" uri="{FD5EFAAD-0ECE-453E-9831-46B23BE46B34}">
       <p15:chartTrackingRefBased val="1"/>
     </p:ext>
   </p:extLst>
 </p:presentationPr>
 </file>
 
 <file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
 <a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}"/>
 </file>
 
-<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="R471cf1f8aeb448c1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Rddfb70af29d4401b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rf1771bca2c134861" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="R79d3918d9cfb4f30" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="R51dda3630e5b44d8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R100bed6039a147fb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R65523a6d2c5a4220" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R06ba9d987f6142fe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R6cbb0308e77f49ee" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R87bd944de92449c1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R117692ee39f44171" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="Rf3b598a2d07c4949" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="R88c76c8667554ac5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R95d42d67dfe8453d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="R61f8d3541a0a4db8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="Rf0660247d8604245" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="Ra8e40258c9764ff4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="Rf8bad5fc723f4523" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="R71bbaa87778341ca" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="Rd4ce973a6b724379" /></Relationships>
+<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="R7a6a71f2af5848b9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Re362b6914ea6420d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rf16d4fc685f24d4d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="R0c1a60f814fc4bf0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="R5fd277e9acc24be7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R5de2aa1e606145f5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="Rf2f85459afac4d0d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R2a771dd112ae4122" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R8308521bbd114fbd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R9189e54ea4cc430a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R0d88ba8d16d14247" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R8710a063d65a41d4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="R790353b9d8894e30" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="Rd74fee3f65fe4706" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="R6ba03768976c4b4d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="R8d0b6f7f12fe4448" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="Rf1992efefece4ac9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="R3cd1b24279b448d6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="R0d787e538d9c4528" /></Relationships>
+</file>
+
+<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="Rad7ca4d73e2b4513" /></Relationships>
 </file>
 
 <file path=ppt/notesMasters/notesMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notesMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgRef idx="1001">
         <a:schemeClr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" val="bg1"/>
       </p:bgRef>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Header Placeholder"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph type="hdr" sz="quarter"/>
@@ -328,90 +328,90 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="Re52b5f40b19340f8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rb4e4e5bdab364533" /></Relationships>
-[...38 lines deleted...]
-<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="Rc37f9beac972496c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Re0731abcdc1a4a92" /></Relationships>
+<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R318118bb9e20402f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Re7aee47682e94264" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide10.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="Ra50f7ca4f99a4cba" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Re2844d5401c44d4b" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide11.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="Rddf5254ae0a64adc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rf1dd66c27bcb446b" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide12.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="R911ea9f29aab4354" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R1c7f087ff564419c" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide13.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="Ra1ced0415714484d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rfe1685c8b91a4761" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide14.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="R7c13d7c75c754f3a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rd563ee1bc348478d" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="Rbef223c462394ff2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R86643368658e497f" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R5c32bd2f52584af9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R6b58f152ec5a45bd" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="Rfbaa2d4e74914d8b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R9394d783d2e34ceb" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R993294fd6be54835" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R0db6211636e847e1" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="Rbe120cbe922d4205" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R323eabd15e5f4b0e" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R0442f5df15394f84" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R2cb805f80ecd4df3" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="Ra88b9aff84a94b20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rf6d59515eb8248b7" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R31b91a78728c4a22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Ra48c8d830e644e0c" /></Relationships>
 </file>
 
 <file path=ppt/notesSlides/notesSlide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
@@ -1700,100 +1700,100 @@
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
-<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R5b140e07dede4316" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="Rfabc0883e5ab4576" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="Rb166f7339bcb49e0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="R4d36578a7a974b48" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Rc65a404c98204894" /></Relationships>
+<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R8590e4a2ee3f4531" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="Rc9a6dc12f19f4b61" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="Re7435581cdc3468f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="R256316783f0b4a7c" /></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R7704392d1486408f" /></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld name="Default">
     <p:bg>
       <p:bgPr>
         <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Rfabc0883e5ab4576"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Rc9a6dc12f19f4b61"/>
           <a:stretch/>
         </a:blipFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3A61F82E-79D3-41BA-891F-3EE6703D1D59}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rot="0" flipH="0" flipV="0">
             <a:off x="0" y="6120"/>
             <a:ext cx="8567640" cy="6267600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Rb166f7339bcb49e0"/>
+            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Re7435581cdc3468f"/>
             <a:srcRect l="0" t="0" r="0" b="0"/>
             <a:stretch/>
           </a:blipFill>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="90000" tIns="46800" rIns="90000" bIns="46800" anchor="ctr">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:endParaRPr sz="2400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
@@ -2819,116 +2819,116 @@
                 <a:ea typeface="Times New Roman"/>
                 <a:cs typeface="Times New Roman"/>
               </a:rPr>
               <a:t>&lt;number&gt;</a:t>
             </a:fld>
             <a:endParaRPr sz="1400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
               <a:cs typeface="Times New Roman"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="18" name=""/>
           <p:cNvPicPr>
             <a:picLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="R4d36578a7a974b48"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="R256316783f0b4a7c"/>
           <a:stretch xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="8675640" y="6237000"/>
             <a:ext cx="468360" cy="621000"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="blank">
   <p:cSld name="Scripture 16:9">
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="R1ada208758414dc2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="Ra9db7db38d5d4007" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R4a0b52b5046a4b51" /></Relationships>
+<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="R3cf5447bb7284953" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="Rb795e751f6d749a4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R26780688fa6d4de7" /></Relationships>
 </file>
 
 <file path=ppt/slideMasters/slideMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="Ra9db7db38d5d4007"/>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="R4a0b52b5046a4b51"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="Rb795e751f6d749a4"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="R26780688fa6d4de7"/>
   </p:sldLayoutIdLst>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slideMasters/theme/theme2.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>
     <a:clrScheme name="LibreOffice">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="000000"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="FFFFFF"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="18A303"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="0369A3"/>
@@ -2992,90 +2992,90 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R7f3cd469a8b7493a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="R6462fea4a3b0475f" /></Relationships>
-[...38 lines deleted...]
-<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R62a70cc3f7454ba3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="R595c1c24457b436a" /></Relationships>
+<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R1e33d7183a054054" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="Rf49c5ce15a9b4c70" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide10.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R65330ea0849f419a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide10.xml" Id="R37b1f95babac4919" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide11.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R405738254e7f46d3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide11.xml" Id="Ra9c41bced7c9484e" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide12.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R5e40547041894fbe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide12.xml" Id="Ra4162ac9b9bf4063" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide13.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R5e7527177e8b4cc0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide13.xml" Id="Rea484a4637984162" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide14.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R1e2b3abe0f5c4d43" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide14.xml" Id="R70e7ac018ede4892" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R17a4a8971b63475a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide2.xml" Id="Rca7dda52d25d4ebd" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rb949b76fba0f4fcd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide3.xml" Id="Rccb7e583fe894053" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Ra6dfa0befaad4c95" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide4.xml" Id="Rdebc87aa53ca438a" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R4b2419a6c61747f2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide5.xml" Id="Ra4d6db1ad9ff4a56" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rad18957b2a1c4533" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide6.xml" Id="R4889856fe2944ffe" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Re052e7e46b53443e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide7.xml" Id="Rea58ed1c674b4591" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R4d432279b0e94d09" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide8.xml" Id="R9ddeb6ea0c174493" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R57b1c7f9c30b4a91" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="R0cf5175c868140ed" /></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
@@ -3093,65 +3093,69 @@
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="762000" y="514350"/>
             <a:ext cx="10668000" cy="1104900"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇第85章</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="2000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Psalms 85 · KJV</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="576743962"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide10.xml><?xml version="1.0" encoding="utf-8"?>
@@ -3169,183 +3173,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 85:9  |  Psalms 85:9 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>他的救恩誠然與敬畏他的人相近， 叫榮耀住在我們的地上。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Surely his salvation is nigh them that fear him; that glory may dwell in our land.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -3361,183 +3327,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 85:10  |  Psalms 85:10 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>慈愛和誠實彼此相遇； 公義和平安彼此相親。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Mercy and truth are met together; righteousness and peace have kissed each other.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -3553,183 +3481,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 85:11  |  Psalms 85:11 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>誠實從地而生； 公義從天而現。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Truth shall spring out of the earth; and righteousness shall look down from heaven.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -3745,183 +3635,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 85:12  |  Psalms 85:12 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>耶和華必將好處賜給[我們]； 我們的地也要[多]出土產。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Yea, the LORD shall give that which is good; and our land shall yield her increase.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -3937,183 +3789,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 85:13  |  Psalms 85:13 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>公義要行在他面前， 叫他的腳蹤成為[可走的]路。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Righteousness shall go before him; and shall set us in the way of his steps.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4129,183 +3943,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 85:1  |  Psalms 85:1 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>可拉後裔的詩，交與伶長。 耶和華啊，你已經向你的地施恩， 救回被擄的雅各。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2300">
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>To the chief Musician, A Psalm for the sons of Korah. LORD, thou hast been favourable unto thy land: thou hast brought back the captivity of Jacob.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4321,183 +4097,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 85:2  |  Psalms 85:2 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>你赦免了你百姓的罪孽， 遮蓋了他們一切的過犯。 （細拉）</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Thou hast forgiven the iniquity of thy people, thou hast covered all their sin. Selah.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4513,183 +4251,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 85:3  |  Psalms 85:3 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>你收轉了所發的忿怒 和你猛烈的怒氣。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Thou hast taken away all thy wrath: thou hast turned thyself from the fierceness of thine anger.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4705,183 +4405,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 85:4  |  Psalms 85:4 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>拯救我們的神啊，求你使我們回轉， 叫你的惱恨向我們止息。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Turn us, O God of our salvation, and cause thine anger toward us to cease.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4897,183 +4559,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 85:5  |  Psalms 85:5 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>你要向我們發怒到永遠嗎？ 你要將你的怒氣延留到萬代嗎？</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Wilt thou be angry with us for ever? wilt thou draw out thine anger to all generations?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5089,183 +4713,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 85:6  |  Psalms 85:6 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>你不再將我們救活， 使你的百姓靠你歡喜嗎？</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Wilt thou not revive us again: that thy people may rejoice in thee?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5281,183 +4867,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 85:7  |  Psalms 85:7 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>耶和華啊，求你使我們得見你的慈愛， 又將你的救恩賜給我們。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Shew us thy mercy, O LORD, and grant us thy salvation.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5473,183 +5021,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 85:8  |  Psalms 85:8 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我要聽神－耶和華所說的話； 因為他必應許將平安賜給他的百姓－他的聖民； 他們卻不可再轉去妄行。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2500">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>I will hear what God the LORD will speak: for he will speak peace unto his people, and to his saints: but let them not turn again to folly.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>