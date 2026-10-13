--- v0 (2026-08-28)
+++ v1 (2026-10-13)
@@ -19,103 +19,103 @@
   <Override PartName="/ppt/slides/slide1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="Rb18035ff6d4843c0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="Ree650ef134b94c6e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="Rb7a64de2dc1f4cf8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R33288e1b616b4d1e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R13c7b2dce3b54aef" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="Rd1349a61ff014ece" /></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
-    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="Ra6d35b91ef804fbd"/>
+    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="R14a6c695c50845b3"/>
   </p:sldMasterIdLst>
   <p:notesMasterIdLst>
-    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="Re171985ebd1841a8"/>
+    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="Rb6614aac5d744208"/>
   </p:notesMasterIdLst>
   <p:sldIdLst>
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="R0f1eaacc91d64136"/>
-[...9 lines deleted...]
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="266" r:id="Rc3d868960e794f07"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="Re37e0107e37d47c0"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="257" r:id="Rfc156464b76f4b53"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="258" r:id="R5ad10834b6444188"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="259" r:id="R5b45ef9371c94352"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="260" r:id="R5f3b18a81d464ba7"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="261" r:id="R435ea03f19f44e8b"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="262" r:id="Rc106e3f86f314389"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="263" r:id="Rf107a60136ed48eb"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="264" r:id="R908a791a0fff4b41"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="265" r:id="Raae58f020f8c461f"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="266" r:id="Rfa9afb600bca4145"/>
   </p:sldIdLst>
   <p:sldSz cx="12192000" cy="6858000"/>
   <p:notesSz cx="6858000" cy="9144000"/>
 </p:presentation>
 </file>
 
 <file path=ppt/presProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentationPr xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:extLst>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{E76CE94A-603C-4142-B9EB-6D1370010A27}">
       <p14:discardImageEditData val="0"/>
     </p:ext>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{D31A062A-798A-4329-ABDD-BBA856620510}">
       <p14:defaultImageDpi val="32767"/>
     </p:ext>
     <p:ext xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" uri="{FD5EFAAD-0ECE-453E-9831-46B23BE46B34}">
       <p15:chartTrackingRefBased val="1"/>
     </p:ext>
   </p:extLst>
 </p:presentationPr>
 </file>
 
 <file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
 <a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}"/>
 </file>
 
-<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="R2ca3053be5ae4e2c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Ra6d35b91ef804fbd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Re171985ebd1841a8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="R089338124e2041d8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="R79406d86876e4bf1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R0f1eaacc91d64136" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R2d3158cd28cc4dfe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="Raeb9b4fcb6d8457b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R66fa73780dae46ff" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="Rd4743f41fe0b49a0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R772d2e5498ba4e6c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="Raacadcb1591b4d6b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="R4e8bbc7e59e94ec4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="Re2149583543645e3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="R103a3c23a35944a4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="Rc3d868960e794f07" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="R54648f1f3eaf47f5" /></Relationships>
+<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="R688d7d07b99448d9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R14a6c695c50845b3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rb6614aac5d744208" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="R60bed7128a444024" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="R384faa9e70514e0e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="Re37e0107e37d47c0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="Rfc156464b76f4b53" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R5ad10834b6444188" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R5b45ef9371c94352" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R5f3b18a81d464ba7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R435ea03f19f44e8b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="Rc106e3f86f314389" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="Rf107a60136ed48eb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R908a791a0fff4b41" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="Raae58f020f8c461f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="Rfa9afb600bca4145" /></Relationships>
+</file>
+
+<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="R2a93c8ce6ae14d42" /></Relationships>
 </file>
 
 <file path=ppt/notesMasters/notesMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notesMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgRef idx="1001">
         <a:schemeClr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" val="bg1"/>
       </p:bgRef>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Header Placeholder"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph type="hdr" sz="quarter"/>
@@ -319,81 +319,81 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R53e0706c77e545a2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R2a4022e384004283" /></Relationships>
-[...29 lines deleted...]
-<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="Rbd0b78c3d8514d4f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R57ad834800c44d12" /></Relationships>
+<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R7b2c708f1e7248e3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R53d4a98cc1a24b28" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide10.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="R8cd5fd18929b4563" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R3e5bf98a46b44dc4" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide11.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="R6fa6a38b99cf4503" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R9f4d99b638d54f01" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R9dfc4e03321b441b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rcf25aafde4fc4998" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R46ef30b0814e40d2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R81965a4c974d4e91" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R5d727f49e3154142" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rf211b10d275b47e2" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R43bd24dac23544f7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rbbac0aa489984dc3" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R8de64670d9314fd2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R1dbad417f52d41e3" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="Rc365f7add4794270" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R1dd617bf164f46c2" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="R4a092f9725e94635" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rb25e9fe09aac4f7f" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="Rb75d1773ad1f405c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R9535c54a1e424298" /></Relationships>
 </file>
 
 <file path=ppt/notesSlides/notesSlide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
@@ -1397,100 +1397,100 @@
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
-<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R27be4fa28f7c4cf0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="R65cbca4d386e44f0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="Rd0fd658ca7eb48c5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="R03cde3b672ff4241" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Rf3f71cf6556b46e9" /></Relationships>
+<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R6ec15c60d3ee4824" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="Rd7a8637b52e2415b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="Rd7d58e93839c470f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="Raf0985bd36f74027" /></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R9a516c244b60405c" /></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld name="Default">
     <p:bg>
       <p:bgPr>
         <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R65cbca4d386e44f0"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Rd7a8637b52e2415b"/>
           <a:stretch/>
         </a:blipFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3A61F82E-79D3-41BA-891F-3EE6703D1D59}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rot="0" flipH="0" flipV="0">
             <a:off x="0" y="6120"/>
             <a:ext cx="8567640" cy="6267600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Rd0fd658ca7eb48c5"/>
+            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Rd7d58e93839c470f"/>
             <a:srcRect l="0" t="0" r="0" b="0"/>
             <a:stretch/>
           </a:blipFill>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="90000" tIns="46800" rIns="90000" bIns="46800" anchor="ctr">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:endParaRPr sz="2400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
@@ -2516,116 +2516,116 @@
                 <a:ea typeface="Times New Roman"/>
                 <a:cs typeface="Times New Roman"/>
               </a:rPr>
               <a:t>&lt;number&gt;</a:t>
             </a:fld>
             <a:endParaRPr sz="1400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
               <a:cs typeface="Times New Roman"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="18" name=""/>
           <p:cNvPicPr>
             <a:picLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="R03cde3b672ff4241"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="Raf0985bd36f74027"/>
           <a:stretch xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="8675640" y="6237000"/>
             <a:ext cx="468360" cy="621000"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="blank">
   <p:cSld name="Scripture 16:9">
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="Rd358d2333ad74954" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R830ed9d378ee40c0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rdb01dd7ac0b74a7f" /></Relationships>
+<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="R680e3dae4b524974" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R1ed93762649740e4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R1d16301f07864721" /></Relationships>
 </file>
 
 <file path=ppt/slideMasters/slideMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="R830ed9d378ee40c0"/>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="Rdb01dd7ac0b74a7f"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="R1ed93762649740e4"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="R1d16301f07864721"/>
   </p:sldLayoutIdLst>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slideMasters/theme/theme2.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>
     <a:clrScheme name="LibreOffice">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="000000"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="FFFFFF"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="18A303"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="0369A3"/>
@@ -2689,81 +2689,81 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R3763df6f636a4c5e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="R39c2d8c476664608" /></Relationships>
-[...29 lines deleted...]
-<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rdebd69c528064d99" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="Rc0dda1168f564d3f" /></Relationships>
+<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R44699b14eee34b84" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="R4ce3804126db449b" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide10.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R43a0ade117744633" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide10.xml" Id="Rfb1a7033d1bb45f8" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide11.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R7d043711a5ac414f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide11.xml" Id="R9123f665d8c04086" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R4af19392b6514524" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide2.xml" Id="Rf52d80680b4e45f2" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rfc99b8fc38cd4299" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide3.xml" Id="Rf4e778cd69014824" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R04a3ec7836b24096" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide4.xml" Id="Re74e8305efa6452e" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rca5389a3425441b0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide5.xml" Id="Rf5c038b35d8a4b12" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rae495b70f07345f8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide6.xml" Id="R505c1aa188f3411d" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R52f5b6a8c4c94b82" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide7.xml" Id="R26ef8fe539b94a28" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R4fe2c642a18a4026" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide8.xml" Id="R4ff4d4cec1b4441f" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R8ee39069e6b04fa4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="R125b7c199ffa479e" /></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
@@ -2781,65 +2781,69 @@
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="762000" y="514350"/>
             <a:ext cx="10668000" cy="1104900"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇第146章</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="2000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Psalms 146 · KJV</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="576743962"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide10.xml><?xml version="1.0" encoding="utf-8"?>
@@ -2857,183 +2861,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 146:9  |  Psalms 146:9 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>耶和華保護寄居的， 扶持孤兒和寡婦， 卻使惡人的道路彎曲。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2500">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>The LORD preserveth the strangers; he relieveth the fatherless and widow: but the way of the wicked he turneth upside down.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -3049,183 +3015,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 146:10  |  Psalms 146:10 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>耶和華要作王，直到永遠！ 錫安哪，你的神要作王，直到萬代！ 你們要讚美耶和華！</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>The LORD shall reign for ever, even thy God, O Zion, unto all generations. Praise ye the LORD.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -3241,183 +3169,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 146:1  |  Psalms 146:1 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>你們要讚美耶和華！ 我的心哪，你要讚美耶和華！</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Praise ye the LORD. Praise the LORD, O my soul.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -3433,183 +3323,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 146:2  |  Psalms 146:2 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我一生要讚美耶和華！ 我還活的時候要歌頌我的神！</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>While I live will I praise the LORD: I will sing praises unto my God while I have any being.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -3625,183 +3477,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 146:3  |  Psalms 146:3 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>你們不要倚靠君王，不要倚靠世人； 他一點不能幫助。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Put not your trust in princes, nor in the son of man, in whom there is no help.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -3817,183 +3631,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 146:4  |  Psalms 146:4 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>他的氣一斷，就歸回塵土； 他所打算的，當日就消滅了。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>His breath goeth forth, he returneth to his earth; in that very day his thoughts perish.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4009,183 +3785,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 146:5  |  Psalms 146:5 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以雅各的神為幫助、 仰望耶和華－他神的，這人便為有福！</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Happy is he that hath the God of Jacob for his help, whose hope is in the LORD his God:</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4201,183 +3939,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 146:6  |  Psalms 146:6 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>耶和華造天、地、海，和其中的萬物； 他守誠實，直到永遠。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Which made heaven, and earth, the sea, and all that therein is: which keepeth truth for ever:</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4393,183 +4093,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 146:7  |  Psalms 146:7 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>他為受屈的伸冤， 賜食物與飢餓的。 耶和華釋放被囚的；</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2500">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Which executeth judgment for the oppressed: which giveth food to the hungry. The LORD looseth the prisoners:</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4585,183 +4247,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 146:8  |  Psalms 146:8 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>耶和華開了瞎子的[眼睛]； 耶和華扶起被壓下的人。 耶和華喜愛義人。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2500">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>The LORD openeth the eyes of the blind: the LORD raiseth them that are bowed down: the LORD loveth the righteous:</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>