--- v0 (2026-08-28)
+++ v1 (2026-10-13)
@@ -9,98 +9,98 @@
   <Override PartName="/ppt/presentation.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.presentation.main+xml"/>
   <Override PartName="/ppt/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/ppt/slideMasters/slideMaster1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideMaster+xml"/>
   <Override PartName="/ppt/slideMasters/theme/theme2.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/notesMasters/notesMaster1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesMaster+xml"/>
   <Override PartName="/ppt/notesMasters/theme/theme3.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/ppt/presProps.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.presProps+xml"/>
   <Override PartName="/ppt/tableStyles.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tableStyles+xml"/>
   <Override PartName="/ppt/slides/slide1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="Rf4063a06d0bd4068" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R00195d1e45f64263" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="R47a7967c40ac4e38" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R79e4ac5b4e174a3d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R5357d25979eb4642" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="R3baabcc8115d4328" /></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
-    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="R18eee26c56814a9d"/>
+    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="R021e07b7e6ba44af"/>
   </p:sldMasterIdLst>
   <p:notesMasterIdLst>
-    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="R621976d21bf045cc"/>
+    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="R31dc3b6eeaa34024"/>
   </p:notesMasterIdLst>
   <p:sldIdLst>
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="R71de76697c354410"/>
-[...4 lines deleted...]
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="261" r:id="R95b535d64bf14888"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="R25070c1bad4a4bc5"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="257" r:id="Rfe1cf2bd23b54dcb"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="258" r:id="R7c86eccf78c54e82"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="259" r:id="Rd8284b081a33458c"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="260" r:id="Rd0b951cead644c17"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="261" r:id="Ra5101b8b00814ed1"/>
   </p:sldIdLst>
   <p:sldSz cx="12192000" cy="6858000"/>
   <p:notesSz cx="6858000" cy="9144000"/>
 </p:presentation>
 </file>
 
 <file path=ppt/presProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentationPr xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:extLst>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{E76CE94A-603C-4142-B9EB-6D1370010A27}">
       <p14:discardImageEditData val="0"/>
     </p:ext>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{D31A062A-798A-4329-ABDD-BBA856620510}">
       <p14:defaultImageDpi val="32767"/>
     </p:ext>
     <p:ext xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" uri="{FD5EFAAD-0ECE-453E-9831-46B23BE46B34}">
       <p15:chartTrackingRefBased val="1"/>
     </p:ext>
   </p:extLst>
 </p:presentationPr>
 </file>
 
 <file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
 <a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}"/>
 </file>
 
-<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="R20eb210cf1eb4b4b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R18eee26c56814a9d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R621976d21bf045cc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="R918179549c88494a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="R8f942d1fc19c40c9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R71de76697c354410" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="Rcd2ab4d2cee84cfc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="Rb5a22187da2e48c3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="Rfba836efb6bf45e5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R118ebd8d736d4a90" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R95b535d64bf14888" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="Rf9d6a1a8ec89494f" /></Relationships>
+<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="R6539fc559b7144f7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R021e07b7e6ba44af" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R31dc3b6eeaa34024" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="R907a737057744f12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="R7f35ffca4f4844ce" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R25070c1bad4a4bc5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="Rfe1cf2bd23b54dcb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R7c86eccf78c54e82" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="Rd8284b081a33458c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="Rd0b951cead644c17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="Ra5101b8b00814ed1" /></Relationships>
+</file>
+
+<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="R54d1761cacd44868" /></Relationships>
 </file>
 
 <file path=ppt/notesMasters/notesMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notesMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgRef idx="1001">
         <a:schemeClr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" val="bg1"/>
       </p:bgRef>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Header Placeholder"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph type="hdr" sz="quarter"/>
@@ -304,66 +304,66 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R0ba35a3e579e4baf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R2dd956795a3f446b" /></Relationships>
-[...14 lines deleted...]
-<file path=ppt/notesSlides/_rels/notesSlide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="Rbfcaf169ded94d7b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R94a36400b2a64a11" /></Relationships>
+<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R7467a64ce9d044dc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R05e13d2567b84117" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R364f1999c39542f3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R28903a1164494c17" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R43dcd404d1034c75" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rb42c66a918114e31" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R677dcba2c53a4e79" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R99be7344eda5499a" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="Re86c8036c6b1435a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R7166b29e7bd94514" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R9187a4174c8d4487" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R84ce2f9fcfbf4643" /></Relationships>
 </file>
 
 <file path=ppt/notesSlides/notesSlide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
@@ -892,100 +892,100 @@
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
-<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R5bc5c926bc034cec" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="Rd09eabc0ef91401c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="R68672d568b31476e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="R8505b473dbe64b34" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R53f57ad93b3c4121" /></Relationships>
+<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R0f5796f142694af8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="R373f739abc92406e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="R21ca2b427a184d6e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="Rb6468b7718af457e" /></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R412a156a638846f6" /></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld name="Default">
     <p:bg>
       <p:bgPr>
         <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Rd09eabc0ef91401c"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R373f739abc92406e"/>
           <a:stretch/>
         </a:blipFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3A61F82E-79D3-41BA-891F-3EE6703D1D59}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rot="0" flipH="0" flipV="0">
             <a:off x="0" y="6120"/>
             <a:ext cx="8567640" cy="6267600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R68672d568b31476e"/>
+            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R21ca2b427a184d6e"/>
             <a:srcRect l="0" t="0" r="0" b="0"/>
             <a:stretch/>
           </a:blipFill>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="90000" tIns="46800" rIns="90000" bIns="46800" anchor="ctr">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:endParaRPr sz="2400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
@@ -2011,116 +2011,116 @@
                 <a:ea typeface="Times New Roman"/>
                 <a:cs typeface="Times New Roman"/>
               </a:rPr>
               <a:t>&lt;number&gt;</a:t>
             </a:fld>
             <a:endParaRPr sz="1400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
               <a:cs typeface="Times New Roman"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="18" name=""/>
           <p:cNvPicPr>
             <a:picLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="R8505b473dbe64b34"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="Rb6468b7718af457e"/>
           <a:stretch xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="8675640" y="6237000"/>
             <a:ext cx="468360" cy="621000"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="blank">
   <p:cSld name="Scripture 16:9">
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="Rb3bdcbd715f04dbd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="Ra2e84e0c3f8b4624" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R1d724c86c8a046e2" /></Relationships>
+<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="R4cebdfcafa0745ff" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R13773df183e84c70" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rf1d49a3b1eb24052" /></Relationships>
 </file>
 
 <file path=ppt/slideMasters/slideMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="Ra2e84e0c3f8b4624"/>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="R1d724c86c8a046e2"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="R13773df183e84c70"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="Rf1d49a3b1eb24052"/>
   </p:sldLayoutIdLst>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slideMasters/theme/theme2.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>
     <a:clrScheme name="LibreOffice">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="000000"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="FFFFFF"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="18A303"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="0369A3"/>
@@ -2184,66 +2184,66 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rf84c67d1f0394bde" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="R6f6456b6708e4553" /></Relationships>
-[...14 lines deleted...]
-<file path=ppt/slides/_rels/slide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rfac1955ca0dd4777" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide6.xml" Id="Rbce8dfe48f314fb1" /></Relationships>
+<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R6e29e654d9854810" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="R94c588bab1bb46c4" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R296c8d0926954561" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide2.xml" Id="R287e601bf12a439b" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R2e15cda458644356" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide3.xml" Id="Rec1de99e2a5a49fc" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R8db85b70f9514b75" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide4.xml" Id="R3ea11c9c93b949dc" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R5ae209523ed24141" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide5.xml" Id="R56f8424efe514e15" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R3fde6097026f4d22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide6.xml" Id="R42014b9b19c843d4" /></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
@@ -2261,65 +2261,69 @@
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="762000" y="514350"/>
             <a:ext cx="10668000" cy="1104900"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇第93章</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="2000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Psalms 93 · KJV</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="576743962"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide2.xml><?xml version="1.0" encoding="utf-8"?>
@@ -2337,183 +2341,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 93:1  |  Psalms 93:1 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>耶和華作王！ 他以威嚴為衣穿上； 耶和華以能力為衣，以能力束腰， 世界就堅定，不得動搖。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2300">
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>The LORD reigneth, he is clothed with majesty; the LORD is clothed with strength, wherewith he hath girded himself: the world also is stablished, that it cannot be moved.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -2529,183 +2495,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 93:2  |  Psalms 93:2 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>你的寶座從太初立定； 你從亙古就有。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Thy throne is established of old: thou art from everlasting.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -2721,183 +2649,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 93:3  |  Psalms 93:3 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>耶和華啊，大水揚起， 大水發聲，波浪澎湃。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2500">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>The floods have lifted up, O LORD, the floods have lifted up their voice; the floods lift up their waves.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -2913,183 +2803,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 93:4  |  Psalms 93:4 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>耶和華在高處大有能力， 勝過諸水的響聲，洋海的大浪。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>The LORD on high is mightier than the noise of many waters, yea, than the mighty waves of the sea.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -3105,183 +2957,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 93:5  |  Psalms 93:5 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>耶和華啊，你的法度最的確； 你的殿永稱為聖，是合宜的。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Thy testimonies are very sure: holiness becometh thine house, O LORD, for ever.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>