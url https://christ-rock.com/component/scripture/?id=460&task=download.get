--- v0 (2026-08-28)
+++ v1 (2026-10-13)
@@ -27,107 +27,107 @@
   <Override PartName="/ppt/slides/slide5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide15.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide15.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R9d650a9f70cb4825" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R7364bdaf9bd34eee" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="R1ef63214c0364ca2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="Ra68cc9b4227c44e9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R2e4f9f23a9a044f4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="R8d569c8ee2104042" /></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
-    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="R9a670f2c70004c70"/>
+    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="R1e1825d363184bd7"/>
   </p:sldMasterIdLst>
   <p:notesMasterIdLst>
-    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="Rc1b342f8a48747a9"/>
+    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="Rcbefac1d05ea4b31"/>
   </p:notesMasterIdLst>
   <p:sldIdLst>
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="Rfce533886bda4e43"/>
-[...13 lines deleted...]
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="270" r:id="R85b078e70ee849b8"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="R2c84f1fb733e4ec1"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="257" r:id="R681c1b31aa5d4e76"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="258" r:id="R563b1bdf27c7410f"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="259" r:id="Rb990615eca6044c1"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="260" r:id="R44acefa1b7cd41d2"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="261" r:id="R60a2d5fcb10e4e9c"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="262" r:id="Rfe12877fac00458f"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="263" r:id="R8ce4d38a86784279"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="264" r:id="R6bb246cf87144133"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="265" r:id="Rce95c362912d449f"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="266" r:id="R21d8659ea9514e6b"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="267" r:id="R7f6af21fce184071"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="268" r:id="Rdce409c07c9a4835"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="269" r:id="R6ae298b239884d2b"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="270" r:id="Rb90f454710b64684"/>
   </p:sldIdLst>
   <p:sldSz cx="12192000" cy="6858000"/>
   <p:notesSz cx="6858000" cy="9144000"/>
 </p:presentation>
 </file>
 
 <file path=ppt/presProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentationPr xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:extLst>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{E76CE94A-603C-4142-B9EB-6D1370010A27}">
       <p14:discardImageEditData val="0"/>
     </p:ext>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{D31A062A-798A-4329-ABDD-BBA856620510}">
       <p14:defaultImageDpi val="32767"/>
     </p:ext>
     <p:ext xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" uri="{FD5EFAAD-0ECE-453E-9831-46B23BE46B34}">
       <p15:chartTrackingRefBased val="1"/>
     </p:ext>
   </p:extLst>
 </p:presentationPr>
 </file>
 
 <file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
 <a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}"/>
 </file>
 
-<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="R6c5824d13c074e28" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R9a670f2c70004c70" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rc1b342f8a48747a9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="R7e12658a6fb34cd9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="Rc4e18f025aab42ed" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="Rfce533886bda4e43" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="Rb9ab5ef915654dcd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="Rd8edb11a9ba54980" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="Rb82d2231ff5e4b0a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R52b4789e54724a07" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R6450dafa23164a8d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R106f3dff9bde4718" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="R329f74e77d9b4741" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="Ra06e24be45e14662" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="Rcce964af26064a1e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="R9f417fe1ba1f4207" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="R4e54d4c1255e4f9c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="R4216d661e54d42b9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="Rac6c09efe5c14c69" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="R85b078e70ee849b8" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="Re40896977ec342ae" /></Relationships>
+<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="R3f967c5825c648f5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R1e1825d363184bd7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rcbefac1d05ea4b31" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="R890a2ba1bb8d4e94" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="R5c979c3926304b54" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R2c84f1fb733e4ec1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R681c1b31aa5d4e76" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R563b1bdf27c7410f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="Rb990615eca6044c1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R44acefa1b7cd41d2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R60a2d5fcb10e4e9c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="Rfe12877fac00458f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="R8ce4d38a86784279" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R6bb246cf87144133" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="Rce95c362912d449f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="R21d8659ea9514e6b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="R7f6af21fce184071" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="Rdce409c07c9a4835" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="R6ae298b239884d2b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="Rb90f454710b64684" /></Relationships>
+</file>
+
+<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="R6d38239d4cab4fa4" /></Relationships>
 </file>
 
 <file path=ppt/notesMasters/notesMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notesMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgRef idx="1001">
         <a:schemeClr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" val="bg1"/>
       </p:bgRef>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Header Placeholder"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph type="hdr" sz="quarter"/>
@@ -331,93 +331,93 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="Rbf1e781251f54fdb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R78c0e01636bb4a2b" /></Relationships>
-[...41 lines deleted...]
-<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R2b466126328a46fc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rfe32a93b5e46450e" /></Relationships>
+<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R05a68be11bc34ece" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R7431e7708f894b5b" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide10.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="R785d04b36db246de" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R3ab6e7989db44f72" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide11.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="R8c863d208ec34630" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rb9d4609b631d47e8" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide12.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="R4e215ac577994f11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R8bcb6b8a53a3451f" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide13.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="R5cfafa762cf34aff" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R5d217bef281640ec" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide14.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="Ref5a7a69d57f49d8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R0eb915e146714add" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide15.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="Rf8bfda9ba7b8407e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rdaf7b8ac414b4405" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R8c40e072ab3f4953" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R554aba1e27a1421c" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R023c31c9eefc4c87" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R3ad6c3e176cb45c4" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R38b212b8048c4594" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rfe5e66d2c8234139" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="Rc02979f533914b59" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R267980fca4924fe9" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R6e52a1da3ace45a3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R758b9453d0514cef" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R2303c2a4c87f431e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R957060cd98a34dda" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="R6a2651bb3da74fa3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R8c73a9e44ce947fb" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R8e6d363fa88743aa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rf0ef47b474ec4f33" /></Relationships>
 </file>
 
 <file path=ppt/notesSlides/notesSlide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
@@ -1801,100 +1801,100 @@
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
-<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R643d5274cf2a455f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="R92d350d308cf4512" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="Rc7045f5057e5411c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="Rf6ab06dda0a14038" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Rc2cbb1d7fe074535" /></Relationships>
+<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R7aee37692ccf4d52" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="Ra3d13ba149dd478e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="Rd0f5b11668004bd1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="R58f6d7284f744cc6" /></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Rdbdf1de553be48f4" /></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld name="Default">
     <p:bg>
       <p:bgPr>
         <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R92d350d308cf4512"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Ra3d13ba149dd478e"/>
           <a:stretch/>
         </a:blipFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3A61F82E-79D3-41BA-891F-3EE6703D1D59}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rot="0" flipH="0" flipV="0">
             <a:off x="0" y="6120"/>
             <a:ext cx="8567640" cy="6267600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Rc7045f5057e5411c"/>
+            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Rd0f5b11668004bd1"/>
             <a:srcRect l="0" t="0" r="0" b="0"/>
             <a:stretch/>
           </a:blipFill>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="90000" tIns="46800" rIns="90000" bIns="46800" anchor="ctr">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:endParaRPr sz="2400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
@@ -2920,116 +2920,116 @@
                 <a:ea typeface="Times New Roman"/>
                 <a:cs typeface="Times New Roman"/>
               </a:rPr>
               <a:t>&lt;number&gt;</a:t>
             </a:fld>
             <a:endParaRPr sz="1400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
               <a:cs typeface="Times New Roman"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="18" name=""/>
           <p:cNvPicPr>
             <a:picLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="Rf6ab06dda0a14038"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="R58f6d7284f744cc6"/>
           <a:stretch xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="8675640" y="6237000"/>
             <a:ext cx="468360" cy="621000"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="blank">
   <p:cSld name="Scripture 16:9">
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="R50ebf8d9ffea48d0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R4a161b0f25ca4931" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R7352126060ae4d91" /></Relationships>
+<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="Refe12380a1974589" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R8403118dda654c44" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R151f57a129774b0a" /></Relationships>
 </file>
 
 <file path=ppt/slideMasters/slideMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="R4a161b0f25ca4931"/>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="R7352126060ae4d91"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="R8403118dda654c44"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="R151f57a129774b0a"/>
   </p:sldLayoutIdLst>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slideMasters/theme/theme2.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>
     <a:clrScheme name="LibreOffice">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="000000"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="FFFFFF"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="18A303"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="0369A3"/>
@@ -3093,93 +3093,93 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R005d5aab4e9d4d89" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="R561801aa67e945ac" /></Relationships>
-[...41 lines deleted...]
-<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R57e08ecfab27463b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="R07d76e3672d54fbf" /></Relationships>
+<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R5ef28507c7d647d6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="Rbf716f0a66e44ebe" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide10.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R397c9ffe08b84dcd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide10.xml" Id="R0d64a51a8d7c45b9" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide11.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rbf34db9477f74b9e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide11.xml" Id="R408c34f2044a48f2" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide12.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R948f6f867cc74c31" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide12.xml" Id="R8d330af31ba2416e" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide13.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R8f692e912ea346c3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide13.xml" Id="Rcd6016fe79f64e83" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide14.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R01ac772fc8a043ea" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide14.xml" Id="R50869a037cf84114" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide15.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R82ce94bb159046c6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide15.xml" Id="R96b49f0c541d4057" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R614427abf16b48f6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide2.xml" Id="R2d96b82f39114506" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R95b3268ff8cd4581" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide3.xml" Id="R081ba8230c914f07" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R985b7df09e164d52" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide4.xml" Id="Rcb0b52cb2ae74ad0" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rcb9c62b828b046ed" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide5.xml" Id="Rab5a46c49b504519" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rbf44a99e20cb4673" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide6.xml" Id="R40d19298d0d940e9" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R18477272803d40c5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide7.xml" Id="R45f5adc4399b45c4" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R4c9eb7d35ff94a74" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide8.xml" Id="Ree2211c734a84e30" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R8927a79411534e74" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="R5cf36c51785f410c" /></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
@@ -3197,65 +3197,69 @@
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="762000" y="514350"/>
             <a:ext cx="10668000" cy="1104900"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇第27章</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="2000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Psalms 27 · KJV</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="576743962"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide10.xml><?xml version="1.0" encoding="utf-8"?>
@@ -3273,183 +3277,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 27:9  |  Psalms 27:9 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>不要向我掩面。 不要發怒趕逐僕人， 你向來是幫助我的。 救我的神啊，不要丟掉我， 也不要離棄我。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2300">
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Hide not thy face far from me; put not thy servant away in anger: thou hast been my help; leave me not, neither forsake me, O God of my salvation.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -3465,183 +3431,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 27:10  |  Psalms 27:10 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我父母離棄我， 耶和華必收留我。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>When my father and my mother forsake me, then the LORD will take me up.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -3657,183 +3585,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 27:11  |  Psalms 27:11 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>耶和華啊，求你將你的道指教我， 因我仇敵的緣故引導我走平坦的路。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Teach me thy way, O LORD, and lead me in a plain path, because of mine enemies.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -3849,183 +3739,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 27:12  |  Psalms 27:12 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>求你不要把我交給敵人，遂其所願； 因為妄作見證的和口吐凶言的，起來攻擊我。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2500">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Deliver me not over unto the will of mine enemies: for false witnesses are risen up against me, and such as breathe out cruelty.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4041,183 +3893,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 27:13  |  Psalms 27:13 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我若不信在活人之地得見耶和華的恩惠， [就早已喪膽了]。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>I had fainted, unless I had believed to see the goodness of the LORD in the land of the living.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4233,183 +4047,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 27:14  |  Psalms 27:14 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>要等候耶和華！ 當壯膽，堅固你的心！ 我再說，要等候耶和華！</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Wait on the LORD: be of good courage, and he shall strengthen thine heart: wait, I say, on the LORD.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4425,183 +4201,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 27:1  |  Psalms 27:1 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>大衛的詩。 耶和華是我的亮光，是我的拯救， 我還怕誰呢？ 耶和華是我性命的保障， 我還懼誰呢？</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2500">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>A Psalm of David. The LORD is my light and my salvation; whom shall I fear? the LORD is the strength of my life; of whom shall I be afraid?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4617,183 +4355,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 27:2  |  Psalms 27:2 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>那作惡的就是我的仇敵， 前來吃我肉的時候就絆跌仆倒。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2500">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>When the wicked, even mine enemies and my foes, came upon me to eat up my flesh, they stumbled and fell.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4809,183 +4509,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 27:3  |  Psalms 27:3 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>雖有軍兵安營攻擊我，我的心也不害怕； 雖然興起刀兵攻擊我，我必仍舊安穩。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2500">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Though an host should encamp against me, my heart shall not fear: though war should rise against me, in this will I be confident.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5001,179 +4663,141 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 27:4  |  Psalms 27:4 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>有一件事，我曾求耶和華，我仍要尋求： 就是一生一世住在耶和華的殿中， 瞻仰他的榮美，在他的殿裏求問。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>One thing have I desired of the LORD, that will I seek after; that I may dwell in the house of the LORD all the days of my life, to behold the beauty of the LORD, and to enquire in his temple.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
@@ -5193,183 +4817,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 27:5  |  Psalms 27:5 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>因為我遭遇患難，他必暗暗地保守我； 在他亭子裏，把我藏在他帳幕的隱密處， 將我高舉在磐石上。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2300">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>For in the time of trouble he shall hide me in his pavilion: in the secret of his tabernacle shall he hide me; he shall set me up upon a rock.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5385,179 +4971,141 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 27:6  |  Psalms 27:6 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>現在我得以昂首，高過四面的仇敵。 我要在他的帳幕裏歡然獻祭； 我要唱詩歌頌耶和華。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And now shall mine head be lifted up above mine enemies round about me: therefore will I offer in his tabernacle sacrifices of joy; I will sing, yea, I will sing praises unto the LORD.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
@@ -5577,183 +5125,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 27:7  |  Psalms 27:7 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>耶和華啊，我用聲音呼籲的時候，求你垂聽； 並求你憐恤我，應允我。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Hear, O LORD, when I cry with my voice: have mercy also upon me, and answer me.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5769,183 +5279,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 27:8  |  Psalms 27:8 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>[你說]：你們當尋求我的面。 那時我心向你說：耶和華啊， 你的面我正要尋求。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>When thou saidst, Seek ye my face; my heart said unto thee, Thy face, LORD, will I seek.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>