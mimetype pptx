--- v0 (2026-08-28)
+++ v1 (2026-10-13)
@@ -17,102 +17,102 @@
   <Override PartName="/ppt/presProps.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.presProps+xml"/>
   <Override PartName="/ppt/tableStyles.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tableStyles+xml"/>
   <Override PartName="/ppt/slides/slide1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R98bc864feea54239" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R84f3ccf9f3e74fc3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="Rf05ac7bc534e441d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R7e8d14a6743f43c9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="Rce9949c08da44946" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="Rddb2b2c29f854de3" /></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
-    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="R906765e703104fea"/>
+    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="Rf257d9c710184ec1"/>
   </p:sldMasterIdLst>
   <p:notesMasterIdLst>
-    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="R95f10416c9e543ae"/>
+    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="R0ef51291997042e1"/>
   </p:notesMasterIdLst>
   <p:sldIdLst>
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="R8edc204c2c7f44c1"/>
-[...8 lines deleted...]
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="265" r:id="R1ee3db6e109944c7"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="Rf2cf195308884c92"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="257" r:id="Radb6941c742040f7"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="258" r:id="R6b3bbc81313e44ae"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="259" r:id="R4e227dbd5e3d4eda"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="260" r:id="R013eb49aeb3b4b99"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="261" r:id="R0ed730b4cc924787"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="262" r:id="R54728eb5671f4698"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="263" r:id="R3db3ee50410445ab"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="264" r:id="R7df4bc026bc84fef"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="265" r:id="Rb4af88a4ab2b42f0"/>
   </p:sldIdLst>
   <p:sldSz cx="12192000" cy="6858000"/>
   <p:notesSz cx="6858000" cy="9144000"/>
 </p:presentation>
 </file>
 
 <file path=ppt/presProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentationPr xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:extLst>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{E76CE94A-603C-4142-B9EB-6D1370010A27}">
       <p14:discardImageEditData val="0"/>
     </p:ext>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{D31A062A-798A-4329-ABDD-BBA856620510}">
       <p14:defaultImageDpi val="32767"/>
     </p:ext>
     <p:ext xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" uri="{FD5EFAAD-0ECE-453E-9831-46B23BE46B34}">
       <p15:chartTrackingRefBased val="1"/>
     </p:ext>
   </p:extLst>
 </p:presentationPr>
 </file>
 
 <file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
 <a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}"/>
 </file>
 
-<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="Rb9960b1bdd254797" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R906765e703104fea" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R95f10416c9e543ae" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="Re4883571feed42ba" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="R8071d7a3b41142bb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R8edc204c2c7f44c1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R90dafbaa3ecf43a1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R9ff371993cf1414a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R2b9facd3ef0b4eab" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="Rd528d9fcce36418e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R72472031b97e4c4a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R2ea8d0b7619740a0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="R49e348bba8f1404c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="Rbb38a073ab1842f8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="R1ee3db6e109944c7" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="Rd4c2267d22554963" /></Relationships>
+<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="Rf538010bdafc4b10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Rf257d9c710184ec1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R0ef51291997042e1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="R77995d2990c243a4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="R83198f5c7fdf4f39" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="Rf2cf195308884c92" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="Radb6941c742040f7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R6b3bbc81313e44ae" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R4e227dbd5e3d4eda" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R013eb49aeb3b4b99" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R0ed730b4cc924787" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R54728eb5671f4698" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="R3db3ee50410445ab" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R7df4bc026bc84fef" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="Rb4af88a4ab2b42f0" /></Relationships>
+</file>
+
+<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="R1670ed5ee8a8415b" /></Relationships>
 </file>
 
 <file path=ppt/notesMasters/notesMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notesMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgRef idx="1001">
         <a:schemeClr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" val="bg1"/>
       </p:bgRef>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Header Placeholder"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph type="hdr" sz="quarter"/>
@@ -316,78 +316,78 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="Rfdb65449c9064bb6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rebf3804a348e4201" /></Relationships>
-[...26 lines deleted...]
-<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="Ra055975d9d704caf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rb82d7bb707494a46" /></Relationships>
+<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="Re91443b7090a4983" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rff6beac5612f4d82" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide10.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="R863bb70807bf4ab8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rf27bbc1fad9f49c2" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R68f00a8b108446c7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rb6aa907a14f04b94" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R0fa360d1a0284f3e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Ra8f22e841f6b4489" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="Rba24ffedddb04b7c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R5c5a4c59d4da4545" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R70d2b7f59e194849" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rdf8077f5ab1f4e40" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="Rccca86e28be7449b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R2ffcc7c478e047d3" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R2456e295670d4562" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rad8ba5c1ef0841fd" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="R5558e6d3cce440d2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rd44a252110b04b2a" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R4ca161fc47734b34" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R98c2c48c1e344ce1" /></Relationships>
 </file>
 
 <file path=ppt/notesSlides/notesSlide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
@@ -1296,100 +1296,100 @@
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
-<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R1c1d1ea273e244de" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="R250d07e260d842ac" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="Raaf8b1a54d8c46dc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="R93e05f2bd8c1493e" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R1dcdf2c5565a439e" /></Relationships>
+<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Rf0b41b30ce44457c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="Rde415b3f78c641db" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="Rdc069a8704704a11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="R52d20190c72549fd" /></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Rce7a8b5f997f4321" /></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld name="Default">
     <p:bg>
       <p:bgPr>
         <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R250d07e260d842ac"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Rde415b3f78c641db"/>
           <a:stretch/>
         </a:blipFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3A61F82E-79D3-41BA-891F-3EE6703D1D59}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rot="0" flipH="0" flipV="0">
             <a:off x="0" y="6120"/>
             <a:ext cx="8567640" cy="6267600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Raaf8b1a54d8c46dc"/>
+            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Rdc069a8704704a11"/>
             <a:srcRect l="0" t="0" r="0" b="0"/>
             <a:stretch/>
           </a:blipFill>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="90000" tIns="46800" rIns="90000" bIns="46800" anchor="ctr">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:endParaRPr sz="2400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
@@ -2415,116 +2415,116 @@
                 <a:ea typeface="Times New Roman"/>
                 <a:cs typeface="Times New Roman"/>
               </a:rPr>
               <a:t>&lt;number&gt;</a:t>
             </a:fld>
             <a:endParaRPr sz="1400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
               <a:cs typeface="Times New Roman"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="18" name=""/>
           <p:cNvPicPr>
             <a:picLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="R93e05f2bd8c1493e"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="R52d20190c72549fd"/>
           <a:stretch xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="8675640" y="6237000"/>
             <a:ext cx="468360" cy="621000"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="blank">
   <p:cSld name="Scripture 16:9">
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="R8656bd5e18854725" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="Rf65d775c5ba44e55" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R22c31e7f33444b2f" /></Relationships>
+<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="Rce8845993dce4296" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R0e5423b98b5740d6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R9672acd4a3fc489c" /></Relationships>
 </file>
 
 <file path=ppt/slideMasters/slideMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="Rf65d775c5ba44e55"/>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="R22c31e7f33444b2f"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="R0e5423b98b5740d6"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="R9672acd4a3fc489c"/>
   </p:sldLayoutIdLst>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slideMasters/theme/theme2.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>
     <a:clrScheme name="LibreOffice">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="000000"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="FFFFFF"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="18A303"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="0369A3"/>
@@ -2588,78 +2588,78 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rfc644df796134eb9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="Red3b42aedbf643e1" /></Relationships>
-[...26 lines deleted...]
-<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R8f3eaec99d7b4ebd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="Rfd6254b8b5754cbd" /></Relationships>
+<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R6a097c97ffb64b79" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="Rc871515f07924b48" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide10.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rceabed4dc3f54618" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide10.xml" Id="Ra415bb8dcf0d4824" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rdd36b0e9c4b142f6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide2.xml" Id="R434d604d04d54d69" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Re38df96ae6c54fab" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide3.xml" Id="R11bd4ea4bd5d414f" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R1c5125a25d1a404b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide4.xml" Id="R8c02f61b460c4731" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R51a421abca7e4778" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide5.xml" Id="R84bc3b9d65a848ce" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R7bdb1be0a85c4e80" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide6.xml" Id="Ra91ad8c036d7441a" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R36f0b491af414612" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide7.xml" Id="R6927055ef4f941e3" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Ree56ee636c954812" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide8.xml" Id="R7f20ac195ce34823" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R80c830cb4bcb4ce5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="Rb8238308c0b64623" /></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
@@ -2677,65 +2677,69 @@
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="762000" y="514350"/>
             <a:ext cx="10668000" cy="1104900"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇第122章</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="2000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Psalms 122 · KJV</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="576743962"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide10.xml><?xml version="1.0" encoding="utf-8"?>
@@ -2753,183 +2757,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 122:9  |  Psalms 122:9 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>因耶和華－我們神殿的緣故， 我要為你求福！</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Because of the house of the LORD our God I will seek thy good.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -2945,183 +2911,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 122:1  |  Psalms 122:1 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>大衛上行之詩。 人對我說：我們往耶和華的殿去， 我就歡喜。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>A Song of degrees of David. I was glad when they said unto me, Let us go into the house of the LORD.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -3137,183 +3065,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 122:2  |  Psalms 122:2 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>耶路撒冷啊， 我們的腳站在你的門內。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Our feet shall stand within thy gates, O Jerusalem.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -3329,183 +3219,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 122:3  |  Psalms 122:3 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>耶路撒冷被建造， 如同連絡整齊的一座城。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Jerusalem is builded as a city that is compact together:</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -3521,183 +3373,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 122:4  |  Psalms 122:4 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>眾支派，就是耶和華的支派，上那裏去， 按以色列的常例稱讚耶和華的名。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2500">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Whither the tribes go up, the tribes of the LORD, unto the testimony of Israel, to give thanks unto the name of the LORD.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -3713,183 +3527,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 122:5  |  Psalms 122:5 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>因為在那裏設立審判的寶座， 就是大衛家的寶座。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>For there are set thrones of judgment, the thrones of the house of David.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -3905,183 +3681,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 122:6  |  Psalms 122:6 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>你們要為耶路撒冷求平安！ 耶路撒冷啊，愛你的人必然興旺！</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Pray for the peace of Jerusalem: they shall prosper that love thee.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4097,183 +3835,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 122:7  |  Psalms 122:7 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>願你城中平安！ 願你宮內興旺！</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Peace be within thy walls, and prosperity within thy palaces.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4289,183 +3989,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 122:8  |  Psalms 122:8 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>因我弟兄和同伴的緣故，我要說： 願平安在你中間！</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>For my brethren and companions’ sakes, I will now say, Peace be within thee.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>