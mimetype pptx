--- v0 (2026-08-28)
+++ v1 (2026-10-13)
@@ -39,113 +39,113 @@
   <Override PartName="/ppt/slides/slide11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide15.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide15.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide17.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide17.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide19.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide19.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide20.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide20.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="Rcbe67ed4b9324450" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="Rc9d78f04c014415c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="Rb25b892a02df48d4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R7eb448df7179429b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="Rfa9f195920804989" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="R94e6a1d3b27e4c46" /></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
-    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="Re72e08000de44c2f"/>
+    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="R93edf0e1748b4e8f"/>
   </p:sldMasterIdLst>
   <p:notesMasterIdLst>
-    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="Re616f49851054ab9"/>
+    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="Re6c454e439e34c1c"/>
   </p:notesMasterIdLst>
   <p:sldIdLst>
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="R0870fae8727a4031"/>
-[...19 lines deleted...]
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="276" r:id="R0768d9b6a11b4dc6"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="Re156e305cdba4dfb"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="257" r:id="R071004b681914bc3"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="258" r:id="Rb8ff9e8bdb024fec"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="259" r:id="Rc24cf6c4a7f14de2"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="260" r:id="Ra6d63b502e004871"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="261" r:id="R52aad00b9dd740b7"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="262" r:id="Rdc69373af6344b3e"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="263" r:id="Rb42b2f64593f49ee"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="264" r:id="R773d9f09f2614888"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="265" r:id="R57fdb51370c449b8"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="266" r:id="R7b50bde8fb344f30"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="267" r:id="Re278155bb7474450"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="268" r:id="R947783ac68d3465f"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="269" r:id="R6113f9ef7c0c4c5c"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="270" r:id="R7af5b268a4334120"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="271" r:id="R2b81fef76d0242cb"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="272" r:id="R401a45a01ab74148"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="273" r:id="R05e5b77122624cc1"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="274" r:id="R9a3a064d30ec4b81"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="275" r:id="R8735c59619484849"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="276" r:id="Rba9bea1d3f5e45e0"/>
   </p:sldIdLst>
   <p:sldSz cx="12192000" cy="6858000"/>
   <p:notesSz cx="6858000" cy="9144000"/>
 </p:presentation>
 </file>
 
 <file path=ppt/presProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentationPr xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:extLst>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{E76CE94A-603C-4142-B9EB-6D1370010A27}">
       <p14:discardImageEditData val="0"/>
     </p:ext>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{D31A062A-798A-4329-ABDD-BBA856620510}">
       <p14:defaultImageDpi val="32767"/>
     </p:ext>
     <p:ext xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" uri="{FD5EFAAD-0ECE-453E-9831-46B23BE46B34}">
       <p15:chartTrackingRefBased val="1"/>
     </p:ext>
   </p:extLst>
 </p:presentationPr>
 </file>
 
 <file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
 <a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}"/>
 </file>
 
-<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="R414ce9551b864a42" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Re72e08000de44c2f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Re616f49851054ab9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="Rb29b8365c4224694" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="R8c1e95dd1d744789" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R0870fae8727a4031" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R23cd80de23ce4d40" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="Rb0eff57c31284462" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R687e423befdc456f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R06e1c9b357d04199" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R81fe594b2a58481c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="Rf169aeb4b5e84bc1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="Raa254e92db8d47a6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R3d1c8372f1a549ec" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="R425655edcc2d4043" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="Rbdd00466d48b4879" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="R0680b2a521d04dd9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="Rc52996a9ac3c4aa2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="Rc90502052ff2419f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="R56b52dc3f2734904" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="Rb1827cbcc88a4224" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="Raf165b2f87014dac" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml" Id="R13037ad8f6fa4dac" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide19.xml" Id="R38646eaabe4d45e3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide20.xml" Id="R964d4fe8a90d499b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide21.xml" Id="R0768d9b6a11b4dc6" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="R0a304b4fd3f749bc" /></Relationships>
+<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="R704976ffe29b4a32" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R93edf0e1748b4e8f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Re6c454e439e34c1c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="R5a4883bf02fa4494" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="R0e164863283d4bca" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="Re156e305cdba4dfb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R071004b681914bc3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="Rb8ff9e8bdb024fec" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="Rc24cf6c4a7f14de2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="Ra6d63b502e004871" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R52aad00b9dd740b7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="Rdc69373af6344b3e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="Rb42b2f64593f49ee" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R773d9f09f2614888" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="R57fdb51370c449b8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="R7b50bde8fb344f30" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="Re278155bb7474450" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="R947783ac68d3465f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="R6113f9ef7c0c4c5c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="R7af5b268a4334120" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="R2b81fef76d0242cb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="R401a45a01ab74148" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml" Id="R05e5b77122624cc1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide19.xml" Id="R9a3a064d30ec4b81" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide20.xml" Id="R8735c59619484849" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide21.xml" Id="Rba9bea1d3f5e45e0" /></Relationships>
+</file>
+
+<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="R0d3a556d98d84dd4" /></Relationships>
 </file>
 
 <file path=ppt/notesMasters/notesMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notesMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgRef idx="1001">
         <a:schemeClr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" val="bg1"/>
       </p:bgRef>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Header Placeholder"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph type="hdr" sz="quarter"/>
@@ -349,111 +349,111 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="Re2134fd00291406f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R164ed33e4789416a" /></Relationships>
-[...59 lines deleted...]
-<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R388c1982c39944e1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R90df6f19886f4d12" /></Relationships>
+<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R389cc2617c8f4311" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R32004b2e8a5f4afe" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide10.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="R69c694e3b00141e7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R52bebff462aa4cc6" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide11.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="Rbe020fd7ce4a4b4c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R78ce7d61157e4523" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide12.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="R14f4bd06f7f1405e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R8cb8e084b3104b94" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide13.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="R005a1dc5c61b46a2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R40a0dbe6825a4c0e" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide14.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="R3e4d73e9b5c74ec1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rab723ed58d434edd" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide15.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="R8e909986448944ae" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R10cd6724ef29430e" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide16.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="R3b0c7eafe8294cab" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rb844ebeb37384bb1" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide17.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="R6ace95ef13164e9b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R10d5457e440944e1" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide18.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml" Id="R2486061c6f6a40d8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rdc841358dbb14cc0" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide19.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide19.xml" Id="R23cc7da55d3b4088" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rce7cc251c3e3482c" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="Radedb20a74464156" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R883d323f848149ab" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide20.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide20.xml" Id="Rb2843aa48b2a49dd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rc8a95f78fc93416e" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide21.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide21.xml" Id="Rfef3815a33e7429f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R67158374d99243e5" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R9ad06d93b0154d70" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rae9c660c156b4924" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="Raeed2df5efab4eb5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Re061fccead0f4376" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="Rbb1b9bd32b7b4d0c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R34292e4da8754b2d" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="Rad6c4dead6e6463a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rc5fb6dacddfa42a3" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R4e5ecb4af1004409" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R93697d2f1d384670" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="R6c0dedc3d1644d15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rec142d07bf604930" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R3fac7bd7b15c4a7d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R4c59ae69201d44cb" /></Relationships>
 </file>
 
 <file path=ppt/notesSlides/notesSlide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
@@ -2407,100 +2407,100 @@
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
-<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Re61497e9c8b44bfb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="Ra50f6a0e76914bb2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="R2e6810d7a76544f3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="R6d6848fafdb94f1a" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Rf2284eebf1e241e0" /></Relationships>
+<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R557a93dcaee34ac0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="Rf222bb9da8794694" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="Rd90658145159428f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="Rf76e035af84747c4" /></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Rd8dc7162f9e04060" /></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld name="Default">
     <p:bg>
       <p:bgPr>
         <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Ra50f6a0e76914bb2"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Rf222bb9da8794694"/>
           <a:stretch/>
         </a:blipFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3A61F82E-79D3-41BA-891F-3EE6703D1D59}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rot="0" flipH="0" flipV="0">
             <a:off x="0" y="6120"/>
             <a:ext cx="8567640" cy="6267600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R2e6810d7a76544f3"/>
+            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Rd90658145159428f"/>
             <a:srcRect l="0" t="0" r="0" b="0"/>
             <a:stretch/>
           </a:blipFill>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="90000" tIns="46800" rIns="90000" bIns="46800" anchor="ctr">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:endParaRPr sz="2400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
@@ -3526,116 +3526,116 @@
                 <a:ea typeface="Times New Roman"/>
                 <a:cs typeface="Times New Roman"/>
               </a:rPr>
               <a:t>&lt;number&gt;</a:t>
             </a:fld>
             <a:endParaRPr sz="1400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
               <a:cs typeface="Times New Roman"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="18" name=""/>
           <p:cNvPicPr>
             <a:picLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="R6d6848fafdb94f1a"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="Rf76e035af84747c4"/>
           <a:stretch xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="8675640" y="6237000"/>
             <a:ext cx="468360" cy="621000"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="blank">
   <p:cSld name="Scripture 16:9">
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="R39bb716aab4a47db" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R4ae59686c72e4664" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rd6c27289b6f4470a" /></Relationships>
+<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="R7ff2cbd881044237" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R483301a5df6b4607" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R23b7ec01dbd44459" /></Relationships>
 </file>
 
 <file path=ppt/slideMasters/slideMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="R4ae59686c72e4664"/>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="Rd6c27289b6f4470a"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="R483301a5df6b4607"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="R23b7ec01dbd44459"/>
   </p:sldLayoutIdLst>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slideMasters/theme/theme2.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>
     <a:clrScheme name="LibreOffice">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="000000"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="FFFFFF"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="18A303"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="0369A3"/>
@@ -3699,111 +3699,111 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R9488ec4091dc4a7c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="R4e80ab00d11b4f90" /></Relationships>
-[...59 lines deleted...]
-<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R098f990923e84e57" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="R8182b7330fdd4574" /></Relationships>
+<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Ra784e188fdf64518" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="R09c5963fa56546b0" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide10.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R542cbf7a9e00436c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide10.xml" Id="Rd88d9143e8cf469a" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide11.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R3b4c3c912cbc43f7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide11.xml" Id="R548f09f72bb44d2f" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide12.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Ra5017bb73f5c4a6f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide12.xml" Id="Redc95083ea514f37" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide13.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R20cb4759f05e4469" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide13.xml" Id="R07c2d93c20544cba" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide14.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Raa2ab57c016741f8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide14.xml" Id="R1369d91c67cb4e2b" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide15.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R0c5b9eea53bb435f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide15.xml" Id="Rbbd23634986448bc" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide16.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R28d66f23a2634bae" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide16.xml" Id="Ra752cafb4ac4478e" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide17.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R1134f18435004f2a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide17.xml" Id="R8057dc40eb2f4a86" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide18.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R0cb2c1fb780e4ea8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide18.xml" Id="R70ba4d8cda8a45b6" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide19.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rbba281ca6a504e68" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide19.xml" Id="R9b5010a72bb7446b" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R2f332a7b91a64842" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide2.xml" Id="R4d4c97d28b4c4829" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide20.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rcd5c12984bea406a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide20.xml" Id="Re33bc81530eb41be" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide21.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rce45e0daaa84409f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide21.xml" Id="Rc9489190ebae4b77" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R8d92ebd08a284712" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide3.xml" Id="Rc5b8c6dc3ed24acf" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rad57de0ac04b4f63" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide4.xml" Id="R534cc79e1f1a4d0c" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R3c861230b8484dfd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide5.xml" Id="R739713ba833145e9" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R27dcb86671cf4c77" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide6.xml" Id="R2aedebbb088e4322" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R09431f52b4594e65" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide7.xml" Id="Raf48014628f74b85" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R5b29f94170764006" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide8.xml" Id="Rdfed608142704519" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R85d215905ebb4f0a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="Ra493742bf11a4f02" /></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
@@ -3821,65 +3821,69 @@
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="762000" y="514350"/>
             <a:ext cx="10668000" cy="1104900"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇第72章</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="2000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Psalms 72 · KJV</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="576743962"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide10.xml><?xml version="1.0" encoding="utf-8"?>
@@ -3897,183 +3901,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 72:9  |  Psalms 72:9 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>住在曠野的，必在他面前下拜； 他的仇敵必要舔土。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>They that dwell in the wilderness shall bow before him; and his enemies shall lick the dust.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4089,183 +4055,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 72:10  |  Psalms 72:10 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>他施和海島的王要進貢； 示巴和西巴的王要獻禮物。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>The kings of Tarshish and of the isles shall bring presents: the kings of Sheba and Seba shall offer gifts.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4281,183 +4209,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 72:11  |  Psalms 72:11 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>諸王都要叩拜他； 萬國都要事奉他。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Yea, all kings shall fall down before him: all nations shall serve him.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4473,183 +4363,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 72:12  |  Psalms 72:12 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>因為，窮乏人呼求的時候，他要搭救； 沒有人幫助的困苦人，他也要搭救。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>For he shall deliver the needy when he crieth; the poor also, and him that hath no helper.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4665,183 +4517,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 72:13  |  Psalms 72:13 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>他要憐恤貧寒和窮乏的人， 拯救窮苦人的性命。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>He shall spare the poor and needy, and shall save the souls of the needy.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4857,183 +4671,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 72:14  |  Psalms 72:14 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>他要救贖他們脫離欺壓和強暴； 他們的血在他眼中看為寶貴。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>He shall redeem their soul from deceit and violence: and precious shall their blood be in his sight.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5049,183 +4825,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 72:15  |  Psalms 72:15 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>他們要存活。 示巴的金子要奉給他； 人要常常為他禱告，終日稱頌他。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2300">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And he shall live, and to him shall be given of the gold of Sheba: prayer also shall be made for him continually; and daily shall he be praised.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5241,179 +4979,141 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 72:16  |  Psalms 72:16 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>在地的山頂上，五穀必然茂盛； 所結的穀實要響動，如黎巴嫩[的樹林]； 城裏的人要發旺，如地上的草。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>There shall be an handful of corn in the earth upon the top of the mountains; the fruit thereof shall shake like Lebanon: and they of the city shall flourish like grass of the earth.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
@@ -5433,183 +5133,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 72:17  |  Psalms 72:17 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>他的名要存到永遠， 要留傳如日之久。 人要因他蒙福； 萬國要稱他有福。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2300">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>His name shall endure for ever: his name shall be continued as long as the sun: and men shall be blessed in him: all nations shall call him blessed.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5625,183 +5287,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 72:18  |  Psalms 72:18 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>獨行奇事的耶和華－以色列的神 是應當稱頌的！</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Blessed be the LORD God, the God of Israel, who only doeth wondrous things.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5817,183 +5441,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 72:1  |  Psalms 72:1 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>所羅門的詩。 神啊，求你將判斷的權柄賜給王， 將公義賜給王的兒子。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>A Psalm for Solomon. Give the king thy judgments, O God, and thy righteousness unto the king’s son.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6009,183 +5595,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 72:19  |  Psalms 72:19 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>他榮耀的名也當稱頌，直到永遠。 願他的榮耀充滿全地！ 阿們！阿們！</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And blessed be his glorious name for ever: and let the whole earth be filled with his glory; Amen, and Amen.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6201,183 +5749,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 72:20  |  Psalms 72:20 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>耶西的兒子－大衛的祈禱完畢。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>The prayers of David the son of Jesse are ended.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6393,183 +5903,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 72:2  |  Psalms 72:2 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>他要按公義審判你的民， 按公平審判你的困苦人。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>He shall judge thy people with righteousness, and thy poor with judgment.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6585,183 +6057,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 72:3  |  Psalms 72:3 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>大山小山都要因公義使民得享平安。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>The mountains shall bring peace to the people, and the little hills, by righteousness.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6777,183 +6211,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 72:4  |  Psalms 72:4 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>他必為民中的困苦人伸冤， 拯救窮乏之輩， 壓碎那欺壓人的。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>He shall judge the poor of the people, he shall save the children of the needy, and shall break in pieces the oppressor.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6969,183 +6365,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 72:5  |  Psalms 72:5 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>太陽還存，月亮還在， 人要敬畏你，直到萬代！</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>They shall fear thee as long as the sun and moon endure, throughout all generations.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7161,183 +6519,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 72:6  |  Psalms 72:6 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>他必降臨，像雨降在已割的草[地]上， 如甘霖滋潤田地。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>He shall come down like rain upon the mown grass: as showers that water the earth.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7353,183 +6673,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 72:7  |  Psalms 72:7 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>在他的日子，義人要發旺， 大有平安，好像月亮長存。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>In his days shall the righteous flourish; and abundance of peace so long as the moon endureth.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7545,183 +6827,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 72:8  |  Psalms 72:8 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>他要執掌權柄，從這海直到那海， 從大河直到地極。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>He shall have dominion also from sea to sea, and from the river unto the ends of the earth.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>