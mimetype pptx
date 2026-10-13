--- v0 (2026-08-28)
+++ v1 (2026-10-13)
@@ -17,102 +17,102 @@
   <Override PartName="/ppt/presProps.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.presProps+xml"/>
   <Override PartName="/ppt/tableStyles.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tableStyles+xml"/>
   <Override PartName="/ppt/slides/slide1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R8b5a3ec859304ffa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="Ree251c80c4a049ee" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="R7da92012fa7e43bc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R77d912bd14294f4c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R81bad7b5de58487f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="R123b0f98f668419a" /></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
-    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="R90bac7baa4764dea"/>
+    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="Rbfba30d0f39b484a"/>
   </p:sldMasterIdLst>
   <p:notesMasterIdLst>
-    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="R5d6a2b625a694211"/>
+    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="R1086f1b84dad41ef"/>
   </p:notesMasterIdLst>
   <p:sldIdLst>
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="Rdd5fbb3c6f2b4800"/>
-[...8 lines deleted...]
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="265" r:id="R1af652ee509a4ec5"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="R81d07a6704f5409c"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="257" r:id="R3373a22f8a304ec4"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="258" r:id="R5a811c9620c94ac4"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="259" r:id="R414f07b4bb7d4918"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="260" r:id="R30a4c23a86cd4994"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="261" r:id="R758f2b6887d04693"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="262" r:id="R21e15eeb45014565"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="263" r:id="Rd6816dbebe2a4500"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="264" r:id="Re8c7b406ee6b4013"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="265" r:id="Rf785120952ed404e"/>
   </p:sldIdLst>
   <p:sldSz cx="12192000" cy="6858000"/>
   <p:notesSz cx="6858000" cy="9144000"/>
 </p:presentation>
 </file>
 
 <file path=ppt/presProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentationPr xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:extLst>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{E76CE94A-603C-4142-B9EB-6D1370010A27}">
       <p14:discardImageEditData val="0"/>
     </p:ext>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{D31A062A-798A-4329-ABDD-BBA856620510}">
       <p14:defaultImageDpi val="32767"/>
     </p:ext>
     <p:ext xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" uri="{FD5EFAAD-0ECE-453E-9831-46B23BE46B34}">
       <p15:chartTrackingRefBased val="1"/>
     </p:ext>
   </p:extLst>
 </p:presentationPr>
 </file>
 
 <file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
 <a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}"/>
 </file>
 
-<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="Rddb69b76578a46b3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R90bac7baa4764dea" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R5d6a2b625a694211" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="R4c6ffb57fe084ff6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="R142974cfb60d45ba" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="Rdd5fbb3c6f2b4800" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="Rb9aa280f34974932" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R44660648373c421f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R55809a6281ec4bb8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="Ra855b2378e1c4cb8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R9ef3cfeaa1af476a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="Rf805817108bf4a4f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="Rdee4ce19cbd14a18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R8c0f5f14bc6e413e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="R1af652ee509a4ec5" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="Ra47ed12f8f1449e8" /></Relationships>
+<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="Rba6379e697414be3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Rbfba30d0f39b484a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R1086f1b84dad41ef" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="R25ec03e6a62f4e73" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="Ree1fcf039ef34fca" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R81d07a6704f5409c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R3373a22f8a304ec4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R5a811c9620c94ac4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R414f07b4bb7d4918" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R30a4c23a86cd4994" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R758f2b6887d04693" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R21e15eeb45014565" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="Rd6816dbebe2a4500" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="Re8c7b406ee6b4013" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="Rf785120952ed404e" /></Relationships>
+</file>
+
+<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="R0709de2e793a4d50" /></Relationships>
 </file>
 
 <file path=ppt/notesMasters/notesMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notesMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgRef idx="1001">
         <a:schemeClr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" val="bg1"/>
       </p:bgRef>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Header Placeholder"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph type="hdr" sz="quarter"/>
@@ -316,78 +316,78 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R76b90896eacd4e78" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R95926535b5d54530" /></Relationships>
-[...26 lines deleted...]
-<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R95eb4f2284584608" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R354b6b23f0f84753" /></Relationships>
+<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R5826feb514d7406c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Ra541275470984330" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide10.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="R15721a916f0a4528" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R9988f66c79914fae" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R347bc922ad5e490a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R5e541a566eee448e" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R3e201bb67b774c05" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R1fd56d036bc44f3e" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R9558cae620274f27" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R67cd809278d84300" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R6feb048bdca14a17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R2f53e993c5e04b46" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R9b16050a96d24961" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rc6e617ce09764207" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="Rde0a7b5ae494415f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rcb364ec765284dcf" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="R1fc6e7bea5804bad" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R99161f63d62745da" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R6e3875aef9754d8e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rc7c6cccc71ac48f3" /></Relationships>
 </file>
 
 <file path=ppt/notesSlides/notesSlide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
@@ -1296,100 +1296,100 @@
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
-<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R5b4d1c93deb74c3d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="R54fc56e448c149cd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="R7c75561b1e194ca0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="Rb124a95f803b451f" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R9e72abdd5a844924" /></Relationships>
+<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R2ad6ed5b4f0c4688" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="R20fbe1601a674029" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="R2fdec6560a234280" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="R1184adb231a64faa" /></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Rb6acb930138e405b" /></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld name="Default">
     <p:bg>
       <p:bgPr>
         <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R54fc56e448c149cd"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R20fbe1601a674029"/>
           <a:stretch/>
         </a:blipFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3A61F82E-79D3-41BA-891F-3EE6703D1D59}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rot="0" flipH="0" flipV="0">
             <a:off x="0" y="6120"/>
             <a:ext cx="8567640" cy="6267600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R7c75561b1e194ca0"/>
+            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R2fdec6560a234280"/>
             <a:srcRect l="0" t="0" r="0" b="0"/>
             <a:stretch/>
           </a:blipFill>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="90000" tIns="46800" rIns="90000" bIns="46800" anchor="ctr">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:endParaRPr sz="2400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
@@ -2415,116 +2415,116 @@
                 <a:ea typeface="Times New Roman"/>
                 <a:cs typeface="Times New Roman"/>
               </a:rPr>
               <a:t>&lt;number&gt;</a:t>
             </a:fld>
             <a:endParaRPr sz="1400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
               <a:cs typeface="Times New Roman"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="18" name=""/>
           <p:cNvPicPr>
             <a:picLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="Rb124a95f803b451f"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="R1184adb231a64faa"/>
           <a:stretch xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="8675640" y="6237000"/>
             <a:ext cx="468360" cy="621000"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="blank">
   <p:cSld name="Scripture 16:9">
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="Rf1afc0e4a59848d3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R72248bf9033a4055" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rdbef1c226690465d" /></Relationships>
+<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="Raf420a3af97e4c7f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R9497b5f1a3784819" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R67477a5f78764d17" /></Relationships>
 </file>
 
 <file path=ppt/slideMasters/slideMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="R72248bf9033a4055"/>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="Rdbef1c226690465d"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="R9497b5f1a3784819"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="R67477a5f78764d17"/>
   </p:sldLayoutIdLst>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slideMasters/theme/theme2.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>
     <a:clrScheme name="LibreOffice">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="000000"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="FFFFFF"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="18A303"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="0369A3"/>
@@ -2588,78 +2588,78 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R244401e7b1214966" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="R96d308971903462e" /></Relationships>
-[...26 lines deleted...]
-<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R2a8fd32d23304abb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="Ra18e81653cac4536" /></Relationships>
+<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R4d903bc2de6c4eae" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="Rc0747322cd484d65" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide10.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R6f0932c0990746b8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide10.xml" Id="R0e17ebf67e5844c6" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R2b396af2afc74ced" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide2.xml" Id="Rf043546849c24a6e" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R3e5ba3af0c074d82" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide3.xml" Id="Rb5a934ee8e7a46ef" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Re60778028f9b449e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide4.xml" Id="Rd53f82c0d92742c5" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R14c8b18c7e3446a9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide5.xml" Id="R20e4c8ea1dde46fb" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R14ee4d4e76404603" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide6.xml" Id="R7c022131e0da4719" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R55bd4b8c4f4845c4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide7.xml" Id="Rd551ff1136e841ef" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R104f6483a8254b43" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide8.xml" Id="R83d7586c1b694cd3" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R92c29c7fb72d41bf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="R09d16859f5c641e0" /></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
@@ -2677,65 +2677,69 @@
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="762000" y="514350"/>
             <a:ext cx="10668000" cy="1104900"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇第149章</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="2000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Psalms 149 · KJV</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="576743962"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide10.xml><?xml version="1.0" encoding="utf-8"?>
@@ -2753,183 +2757,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 149:9  |  Psalms 149:9 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>要在他們身上施行所記錄的審判。 他的聖民都有這榮耀。 你們要讚美耶和華！</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>To execute upon them the judgment written: this honour have all his saints. Praise ye the LORD.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -2945,183 +2911,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 149:1  |  Psalms 149:1 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>你們要讚美耶和華！ 向耶和華唱新歌， 在聖民的會中讚美他！</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Praise ye the LORD. Sing unto the LORD a new song, and his praise in the congregation of saints.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -3137,183 +3065,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 149:2  |  Psalms 149:2 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>願以色列因造他的主歡喜！ 願錫安的民因他們的王快樂！</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Let Israel rejoice in him that made him: let the children of Zion be joyful in their King.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -3329,183 +3219,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 149:3  |  Psalms 149:3 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>願他們跳舞讚美他的名， 擊鼓彈琴歌頌他！</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Let them praise his name in the dance: let them sing praises unto him with the timbrel and harp.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -3521,183 +3373,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 149:4  |  Psalms 149:4 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>因為耶和華喜愛他的百姓； 他要用救恩當作謙卑人的妝飾。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>For the LORD taketh pleasure in his people: he will beautify the meek with salvation.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -3713,183 +3527,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 149:5  |  Psalms 149:5 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>願聖民因[所得的]榮耀高興！ 願他們在床上歡呼！</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Let the saints be joyful in glory: let them sing aloud upon their beds.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -3905,183 +3681,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 149:6  |  Psalms 149:6 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>願他們口中稱讚神為高， 手裏有兩刃的刀，</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Let the high praises of God be in their mouth, and a twoedged sword in their hand;</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4097,183 +3835,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 149:7  |  Psalms 149:7 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>為要報復列邦， 刑罰萬民。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>To execute vengeance upon the heathen, and punishments upon the people;</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4289,183 +3989,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 149:8  |  Psalms 149:8 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>要用鍊子捆他們的君王， 用鐵鐐鎖他們的大臣；</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>To bind their kings with chains, and their nobles with fetters of iron;</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>