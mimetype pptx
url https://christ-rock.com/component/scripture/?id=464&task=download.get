--- v0 (2026-08-28)
+++ v1 (2026-10-13)
@@ -43,115 +43,115 @@
   <Override PartName="/ppt/slides/slide13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide15.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide15.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide17.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide17.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide19.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide19.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide20.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide20.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R8eabfe83250b4089" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="Rea9a77a0b5e04e4b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="R2cd3069e6c664e19" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R79fb66f4c9844ec1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R8a3fcc32096d4ba8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="Rc9ba58dc60674b8e" /></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
-    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="Ra1188c172e654385"/>
+    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="R9eda6923921b47dc"/>
   </p:sldMasterIdLst>
   <p:notesMasterIdLst>
-    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="R188966d7a2a446b5"/>
+    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="R85f419ef5a9a407b"/>
   </p:notesMasterIdLst>
   <p:sldIdLst>
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="Ree2ade6a052b4047"/>
-[...21 lines deleted...]
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="278" r:id="Rc80c8a17e6b84f72"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="Ra939a760713341cc"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="257" r:id="R0d56441bde6b4938"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="258" r:id="Rc2094051be7e4137"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="259" r:id="Rdfe91942d9494352"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="260" r:id="Reed26a7d64a14d0e"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="261" r:id="Rb57150dbed014382"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="262" r:id="Raa6a80fd85354a05"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="263" r:id="R52d8dbc6144c4b2e"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="264" r:id="Rd4fac15c4bba4625"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="265" r:id="R87814a61e2fd467b"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="266" r:id="R8c7f8ed788dd4cbd"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="267" r:id="R3f972af6f7cd4797"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="268" r:id="Ra15fbf27ef3143c4"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="269" r:id="R8f532ab6a34f4d9a"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="270" r:id="R23373702e9544a14"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="271" r:id="Ra37246b395054aaa"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="272" r:id="R787e6d8c5bc24093"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="273" r:id="R4b976ddb500649e5"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="274" r:id="R83584d0368b34f17"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="275" r:id="R5e3b62ba1b6c4c76"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="276" r:id="Rd5fcfd0f3cd94e7b"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="277" r:id="R48be2645d67c48ce"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="278" r:id="Rad62a796e54147a7"/>
   </p:sldIdLst>
   <p:sldSz cx="12192000" cy="6858000"/>
   <p:notesSz cx="6858000" cy="9144000"/>
 </p:presentation>
 </file>
 
 <file path=ppt/presProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentationPr xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:extLst>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{E76CE94A-603C-4142-B9EB-6D1370010A27}">
       <p14:discardImageEditData val="0"/>
     </p:ext>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{D31A062A-798A-4329-ABDD-BBA856620510}">
       <p14:defaultImageDpi val="32767"/>
     </p:ext>
     <p:ext xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" uri="{FD5EFAAD-0ECE-453E-9831-46B23BE46B34}">
       <p15:chartTrackingRefBased val="1"/>
     </p:ext>
   </p:extLst>
 </p:presentationPr>
 </file>
 
 <file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
 <a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}"/>
 </file>
 
-<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="R649934f29ce94a07" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Ra1188c172e654385" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R188966d7a2a446b5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="R44c714e4eeda4cfd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="R0aaec76a1615463f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="Ree2ade6a052b4047" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="Rf863dabbbf1043d3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="Rbafa7a795bc74f0a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="Re937588ed4d44591" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R1b63cc4cf42e492b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="Rb5895797630b4ee9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R4c6280a2931e4013" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="R56ad949cca1441b7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R32589ad0d52e4270" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="Re6205974cfdd41e2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="Rd5044d5132de4e76" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="R6cfe4c3025b848bf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="Raf6f606fb8d54c8d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="R7d641408b0534dc1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="R3e06ccd27adc4b72" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="R560ee1f1b80d4fae" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="R4cc5af25586c427a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml" Id="R4c49175c76104303" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide19.xml" Id="R847a25db13b84da2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide20.xml" Id="R021b5c7077e84cec" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide21.xml" Id="Rab7011c7691c4b82" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide22.xml" Id="R1bdff7e86ba649a7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide23.xml" Id="Rc80c8a17e6b84f72" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="R6acab7a8432842ca" /></Relationships>
+<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="R31a7b0f8ac154882" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R9eda6923921b47dc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R85f419ef5a9a407b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="R5d24f655bcfa438c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="R44cc45a725644a55" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="Ra939a760713341cc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R0d56441bde6b4938" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="Rc2094051be7e4137" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="Rdfe91942d9494352" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="Reed26a7d64a14d0e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="Rb57150dbed014382" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="Raa6a80fd85354a05" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="R52d8dbc6144c4b2e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="Rd4fac15c4bba4625" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="R87814a61e2fd467b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="R8c7f8ed788dd4cbd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="R3f972af6f7cd4797" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="Ra15fbf27ef3143c4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="R8f532ab6a34f4d9a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="R23373702e9544a14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="Ra37246b395054aaa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="R787e6d8c5bc24093" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml" Id="R4b976ddb500649e5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide19.xml" Id="R83584d0368b34f17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide20.xml" Id="R5e3b62ba1b6c4c76" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide21.xml" Id="Rd5fcfd0f3cd94e7b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide22.xml" Id="R48be2645d67c48ce" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide23.xml" Id="Rad62a796e54147a7" /></Relationships>
+</file>
+
+<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="R499b6872a75f4675" /></Relationships>
 </file>
 
 <file path=ppt/notesMasters/notesMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notesMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgRef idx="1001">
         <a:schemeClr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" val="bg1"/>
       </p:bgRef>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Header Placeholder"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph type="hdr" sz="quarter"/>
@@ -355,117 +355,117 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R129814d5552f419c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R6c3ab76e9da045c0" /></Relationships>
-[...65 lines deleted...]
-<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="Re23b9b5930a849bc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R0bfa496bf23d4382" /></Relationships>
+<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R1f988f9b37084c57" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R4ff3ce032bc44494" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide10.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="Ra747f1e22e93447b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R50daaf71f9f7476f" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide11.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="R4b1b7ad9c02e47b9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R243f1bb238e14db9" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide12.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="R9bb376e1d61f4ec1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Re805b238e637444c" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide13.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="R29dd0dd7d3604b26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rafd5317ab1384a85" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide14.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="R231505a5c4e24730" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R8c34232ff64e499f" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide15.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="R9a94817340134f90" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Ra72c9e495b0941a8" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide16.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="R46d34208b0d0499f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R9aa02dd942ec459c" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide17.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="R3525d4dacbd548c6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R0ee04db0953341ff" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide18.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml" Id="R880a2dc180344181" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R7a44aca7864144c9" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide19.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide19.xml" Id="Rd793479102344703" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R212c941f42ed4bf0" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R8c25d8440a804282" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rbc51f9f161ab47d6" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide20.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide20.xml" Id="R75e535ba93b44717" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R756843dcdafa4867" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide21.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide21.xml" Id="R0288fbb21e3448fb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rc2b2d7d8a1774fc1" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide22.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide22.xml" Id="Re5e0e61808f5405e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R06ed2f72d7ba4fad" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide23.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide23.xml" Id="Ra617d5955bc0441b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R247f51a6e9ad4876" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="Rbc38f1f6bd584202" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Re37f98a5369e42bf" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R35533043334f4a9b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rfcbf5a5d326e42d3" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R019cc45fb924448e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R8f31bc0cf73c49e4" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="Rb183eb7c4dbc46bb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R05bcd0cf00c54638" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="Rfddb54fa76ca47bf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R8400424a7d974b62" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="Rc7348abc20ee4d94" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R5f569598a5054c9c" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="Rf5d194e8fe9844d1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R9502d226cf944b44" /></Relationships>
 </file>
 
 <file path=ppt/notesSlides/notesSlide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
@@ -2609,100 +2609,100 @@
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
-<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R2a6c7e1a206a4f2c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="Ra2cdb525465542b7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="R8310074fa408418a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="R2ca28f0599204aa1" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R74de11d6007144c0" /></Relationships>
+<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R6e6271698c604d02" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="R76f705a5f6e045f5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="Rcb5584bed5914ef0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="R7fc920e815d24e7a" /></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Ra392906967d74090" /></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld name="Default">
     <p:bg>
       <p:bgPr>
         <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Ra2cdb525465542b7"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R76f705a5f6e045f5"/>
           <a:stretch/>
         </a:blipFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3A61F82E-79D3-41BA-891F-3EE6703D1D59}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rot="0" flipH="0" flipV="0">
             <a:off x="0" y="6120"/>
             <a:ext cx="8567640" cy="6267600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R8310074fa408418a"/>
+            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Rcb5584bed5914ef0"/>
             <a:srcRect l="0" t="0" r="0" b="0"/>
             <a:stretch/>
           </a:blipFill>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="90000" tIns="46800" rIns="90000" bIns="46800" anchor="ctr">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:endParaRPr sz="2400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
@@ -3728,116 +3728,116 @@
                 <a:ea typeface="Times New Roman"/>
                 <a:cs typeface="Times New Roman"/>
               </a:rPr>
               <a:t>&lt;number&gt;</a:t>
             </a:fld>
             <a:endParaRPr sz="1400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
               <a:cs typeface="Times New Roman"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="18" name=""/>
           <p:cNvPicPr>
             <a:picLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="R2ca28f0599204aa1"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="R7fc920e815d24e7a"/>
           <a:stretch xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="8675640" y="6237000"/>
             <a:ext cx="468360" cy="621000"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="blank">
   <p:cSld name="Scripture 16:9">
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="R4d71081f0b5d499c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R8158c885ac0a4518" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rd91002a2dbe44ee6" /></Relationships>
+<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="R95b2a76dba164f7d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R76061909de9345e7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R5574a8848fc740e9" /></Relationships>
 </file>
 
 <file path=ppt/slideMasters/slideMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="R8158c885ac0a4518"/>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="Rd91002a2dbe44ee6"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="R76061909de9345e7"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="R5574a8848fc740e9"/>
   </p:sldLayoutIdLst>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slideMasters/theme/theme2.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>
     <a:clrScheme name="LibreOffice">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="000000"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="FFFFFF"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="18A303"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="0369A3"/>
@@ -3901,117 +3901,117 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Ra438d3885d904c35" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="R8a0ce998e4cb4290" /></Relationships>
-[...65 lines deleted...]
-<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R8dbeb4700c3f4a06" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="R2e7cb82c7e2c41e6" /></Relationships>
+<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R414b352553c04ea9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="R3d3e3bc0c1f945eb" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide10.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R747c0a3b7da84845" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide10.xml" Id="R0c8f8b58f9d4408f" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide11.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R4239534dab95450c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide11.xml" Id="R880d3fd506f346f4" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide12.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rffade8459e4f4ff9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide12.xml" Id="R94aee621d40540ee" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide13.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R5a43a659d099405c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide13.xml" Id="R855bc90a1ec64cc3" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide14.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rc589385b98254863" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide14.xml" Id="R3fa2fa69eee64467" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide15.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R599806f07fc84d2a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide15.xml" Id="R1629b1153d724e5b" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide16.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R309bcbc0193a445f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide16.xml" Id="Rd6add75e104c453b" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide17.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R1314759c88af4412" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide17.xml" Id="R5a43cc51a77e43d2" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide18.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R21aba438b2e341ee" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide18.xml" Id="R00e6c5375d674dbc" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide19.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R3ab77c25c3b243e0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide19.xml" Id="R422586cd772849f0" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R5e4899eb72cc45aa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide2.xml" Id="Rb00515105257413e" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide20.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R7e81e40d17e24470" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide20.xml" Id="Re9f7fb81e7aa45be" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide21.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rf377265ff30d4232" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide21.xml" Id="Rc8bfd8ff69594d26" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide22.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rd299a888d243480d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide22.xml" Id="R6b81e46c3faf41ca" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide23.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R284dd5ba45bf4060" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide23.xml" Id="R57ffdc8e6bf54658" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R17015cb410904794" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide3.xml" Id="R11e68e6fed39450e" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Re9221ab5a9ed4f98" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide4.xml" Id="Rc75c760a466f4191" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R194bd08ca0b64983" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide5.xml" Id="R197628712d464ac4" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R4581c88c219a4fe7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide6.xml" Id="R941a756c390c49b5" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R847d7f61b80a4ce5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide7.xml" Id="R864f6b67ea354f17" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rb8d0d05cd5c447b9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide8.xml" Id="R2ec96d8c0f254594" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R5ab59c1ada324995" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="R1ef366868fde41cd" /></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
@@ -4029,65 +4029,69 @@
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="762000" y="514350"/>
             <a:ext cx="10668000" cy="1104900"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇第103章</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="2000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Psalms 103 · KJV</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="576743962"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide10.xml><?xml version="1.0" encoding="utf-8"?>
@@ -4105,183 +4109,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 103:9  |  Psalms 103:9 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>他不長久責備， 也不永遠懷[怒]。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>He will not always chide: neither will he keep his anger for ever.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4297,183 +4263,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 103:10  |  Psalms 103:10 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>他沒有按我們的罪過待我們， 也沒有照我們的罪孽報應我們。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>He hath not dealt with us after our sins; nor rewarded us according to our iniquities.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4489,183 +4417,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 103:11  |  Psalms 103:11 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>天離地何等的高， 他的慈愛向敬畏他的人也是何等的大！</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>For as the heaven is high above the earth, so great is his mercy toward them that fear him.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4681,183 +4571,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 103:12  |  Psalms 103:12 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>東離西有多遠， 他叫我們的過犯離我們也有多遠！</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>As far as the east is from the west, so far hath he removed our transgressions from us.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4873,183 +4725,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 103:13  |  Psalms 103:13 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>父親怎樣憐恤他的兒女， 耶和華也怎樣憐恤敬畏他的人！</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Like as a father pitieth his children, so the LORD pitieth them that fear him.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5065,183 +4879,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 103:14  |  Psalms 103:14 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>因為他知道我們的本體， 思念我們不過是塵土。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>For he knoweth our frame; he remembereth that we are dust.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5257,183 +5033,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 103:15  |  Psalms 103:15 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>至於世人，他的年日如草一樣。 他發旺如野地的花，</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>As for man, his days are as grass: as a flower of the field, so he flourisheth.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5449,183 +5187,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 103:16  |  Psalms 103:16 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>經風一吹，便歸無有； 它的原處也不再認識它。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>For the wind passeth over it, and it is gone; and the place thereof shall know it no more.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5641,183 +5341,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 103:17  |  Psalms 103:17 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>但耶和華的慈愛歸於敬畏他的人， 從亙古到永遠； 他的公義也歸於子子孫孫－</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>But the mercy of the LORD is from everlasting to everlasting upon them that fear him, and his righteousness unto children’s children;</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5833,183 +5495,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 103:18  |  Psalms 103:18 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>就是那些遵守他的約、 記念他的訓詞而遵行的人。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>To such as keep his covenant, and to those that remember his commandments to do them.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6025,183 +5649,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 103:1  |  Psalms 103:1 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>大衛的詩。 我的心哪，你要稱頌耶和華！ 凡在我裏面的，也要稱頌他的聖名！</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>A Psalm of David. Bless the LORD, O my soul: and all that is within me, bless his holy name.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6217,183 +5803,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 103:19  |  Psalms 103:19 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>耶和華在天上立定寶座； 他的權柄統管萬有。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>The LORD hath prepared his throne in the heavens; and his kingdom ruleth over all.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6409,183 +5957,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 103:20  |  Psalms 103:20 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>聽從他命令、成全他旨意、 有大能的天使，都要稱頌耶和華！</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Bless the LORD, ye his angels, that excel in strength, that do his commandments, hearkening unto the voice of his word.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6601,183 +6111,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 103:21  |  Psalms 103:21 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>你們作他的諸軍，作他的僕役， 行他所喜悅的，都要稱頌耶和華！</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Bless ye the LORD, all ye his hosts; ye ministers of his, that do his pleasure.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6793,183 +6265,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 103:22  |  Psalms 103:22 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>你們一切被他造的， 在他所治理的各處， 都要稱頌耶和華！ 我的心哪，你要稱頌耶和華！</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Bless the LORD, all his works in all places of his dominion: bless the LORD, O my soul.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6985,183 +6419,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 103:2  |  Psalms 103:2 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我的心哪，你要稱頌耶和華！ 不可忘記他的一切恩惠！</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Bless the LORD, O my soul, and forget not all his benefits:</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7177,183 +6573,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 103:3  |  Psalms 103:3 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>他赦免你的一切罪孽， 醫治你的一切疾病。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Who forgiveth all thine iniquities; who healeth all thy diseases;</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7369,183 +6727,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 103:4  |  Psalms 103:4 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>他救贖你的命脫離死亡， 以仁愛和慈悲為你的冠冕。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Who redeemeth thy life from destruction; who crowneth thee with lovingkindness and tender mercies;</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7561,183 +6881,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 103:5  |  Psalms 103:5 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>他用美物使你所願的得以知足， 以致你如鷹返老還童。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Who satisfieth thy mouth with good things; so that thy youth is renewed like the eagle’s.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7753,183 +7035,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 103:6  |  Psalms 103:6 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>耶和華施行公義， 為一切受屈的人伸冤。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>The LORD executeth righteousness and judgment for all that are oppressed.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7945,183 +7189,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 103:7  |  Psalms 103:7 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>他使摩西知道他的法則， 叫以色列人曉得他的作為。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>He made known his ways unto Moses, his acts unto the children of Israel.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -8137,183 +7343,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 103:8  |  Psalms 103:8 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>耶和華有憐憫，有恩典， 不輕易發怒，且有豐盛的慈愛。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>The LORD is merciful and gracious, slow to anger, and plenteous in mercy.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>