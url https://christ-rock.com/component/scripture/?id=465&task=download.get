--- v0 (2026-08-28)
+++ v1 (2026-10-13)
@@ -7,97 +7,97 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/ppt/presentation.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.presentation.main+xml"/>
   <Override PartName="/ppt/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/ppt/slideMasters/slideMaster1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideMaster+xml"/>
   <Override PartName="/ppt/slideMasters/theme/theme2.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/notesMasters/notesMaster1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesMaster+xml"/>
   <Override PartName="/ppt/notesMasters/theme/theme3.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/ppt/presProps.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.presProps+xml"/>
   <Override PartName="/ppt/tableStyles.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tableStyles+xml"/>
   <Override PartName="/ppt/slides/slide1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="Rcc7e3c8ca9904bca" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="Rf5640b66979a48bb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="R9956d991d7a54147" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R5e554dd9ce584809" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R3185e0776af34c60" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="R7dcfa3f0e7354bfb" /></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
-    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="R43cd5f77c3d644d8"/>
+    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="Rf9c27a2efe094b4e"/>
   </p:sldMasterIdLst>
   <p:notesMasterIdLst>
-    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="R3198635cdc114411"/>
+    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="R49609e33b1ce43f4"/>
   </p:notesMasterIdLst>
   <p:sldIdLst>
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="R26f59c7d62674a22"/>
-[...3 lines deleted...]
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="260" r:id="Rd46b47fd262d429a"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="R9de1b1b3077341ad"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="257" r:id="R5b89f3d00ccf41cc"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="258" r:id="R8c3109e8e98f4a4c"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="259" r:id="R9ddc56a9499f4356"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="260" r:id="Rdaf0a8c98fe7490d"/>
   </p:sldIdLst>
   <p:sldSz cx="12192000" cy="6858000"/>
   <p:notesSz cx="6858000" cy="9144000"/>
 </p:presentation>
 </file>
 
 <file path=ppt/presProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentationPr xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:extLst>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{E76CE94A-603C-4142-B9EB-6D1370010A27}">
       <p14:discardImageEditData val="0"/>
     </p:ext>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{D31A062A-798A-4329-ABDD-BBA856620510}">
       <p14:defaultImageDpi val="32767"/>
     </p:ext>
     <p:ext xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" uri="{FD5EFAAD-0ECE-453E-9831-46B23BE46B34}">
       <p15:chartTrackingRefBased val="1"/>
     </p:ext>
   </p:extLst>
 </p:presentationPr>
 </file>
 
 <file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
 <a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}"/>
 </file>
 
-<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="R23cae3699ec74c28" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R43cd5f77c3d644d8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R3198635cdc114411" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="Rcf7daed5337c4229" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="Ra915127d436f4d50" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R26f59c7d62674a22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="Rd5db9945bc8241fa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="Rd07a7a0a19fd4a26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R642412704a034242" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="Rd46b47fd262d429a" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="Rc8454b8fab014df4" /></Relationships>
+<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="Rbcd0e47d7ee14d48" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Rf9c27a2efe094b4e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R49609e33b1ce43f4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="R210802e4dfbf4127" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="R8be6c52a9cea4aab" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R9de1b1b3077341ad" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R5b89f3d00ccf41cc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R8c3109e8e98f4a4c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R9ddc56a9499f4356" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="Rdaf0a8c98fe7490d" /></Relationships>
+</file>
+
+<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="R2d702cf5cd954c34" /></Relationships>
 </file>
 
 <file path=ppt/notesMasters/notesMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notesMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgRef idx="1001">
         <a:schemeClr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" val="bg1"/>
       </p:bgRef>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Header Placeholder"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph type="hdr" sz="quarter"/>
@@ -301,63 +301,63 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R472d39a03d3c44da" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rf39e91de15e14e18" /></Relationships>
-[...11 lines deleted...]
-<file path=ppt/notesSlides/_rels/notesSlide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R66e16b9e70fb4348" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R9992e883ff0342ac" /></Relationships>
+<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R84d81219ae784237" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rd2a7727674284147" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R1548487719054ebc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R6c7a4be0f9a34aeb" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R09df2074138141b1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R343e38ddd0cb4590" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R26251339c5f24d23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rbf0531e79d9b4bd9" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R2b7b9aa1f7b34b87" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R3b9e0ea2f2334626" /></Relationships>
 </file>
 
 <file path=ppt/notesSlides/notesSlide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
@@ -791,100 +791,100 @@
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
-<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R8a3e905e3da64abf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="Rc84ee4130cf64aa1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="R8d8aa405769a47c8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="Rbdf155c39db84527" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Re1b5cc166b6a452c" /></Relationships>
+<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R825187971c704e61" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="R81213b79ffd94425" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="R502ef7831a9a4dbb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="Rcd4799e595574743" /></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R4a9af6090bb04670" /></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld name="Default">
     <p:bg>
       <p:bgPr>
         <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Rc84ee4130cf64aa1"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R81213b79ffd94425"/>
           <a:stretch/>
         </a:blipFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3A61F82E-79D3-41BA-891F-3EE6703D1D59}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rot="0" flipH="0" flipV="0">
             <a:off x="0" y="6120"/>
             <a:ext cx="8567640" cy="6267600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R8d8aa405769a47c8"/>
+            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R502ef7831a9a4dbb"/>
             <a:srcRect l="0" t="0" r="0" b="0"/>
             <a:stretch/>
           </a:blipFill>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="90000" tIns="46800" rIns="90000" bIns="46800" anchor="ctr">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:endParaRPr sz="2400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
@@ -1910,116 +1910,116 @@
                 <a:ea typeface="Times New Roman"/>
                 <a:cs typeface="Times New Roman"/>
               </a:rPr>
               <a:t>&lt;number&gt;</a:t>
             </a:fld>
             <a:endParaRPr sz="1400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
               <a:cs typeface="Times New Roman"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="18" name=""/>
           <p:cNvPicPr>
             <a:picLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="Rbdf155c39db84527"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="Rcd4799e595574743"/>
           <a:stretch xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="8675640" y="6237000"/>
             <a:ext cx="468360" cy="621000"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="blank">
   <p:cSld name="Scripture 16:9">
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="Ra9c788accc72418b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R5a0351c14c064541" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Ra9a673be7d214f1c" /></Relationships>
+<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="Rc8f0e7b736e6445d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="Ra1217d5a154849d6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rc8f4ec175722474c" /></Relationships>
 </file>
 
 <file path=ppt/slideMasters/slideMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="R5a0351c14c064541"/>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="Ra9a673be7d214f1c"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="Ra1217d5a154849d6"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="Rc8f4ec175722474c"/>
   </p:sldLayoutIdLst>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slideMasters/theme/theme2.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>
     <a:clrScheme name="LibreOffice">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="000000"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="FFFFFF"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="18A303"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="0369A3"/>
@@ -2083,63 +2083,63 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rd170ba1ab2684041" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="R5aca8ecaf8584774" /></Relationships>
-[...11 lines deleted...]
-<file path=ppt/slides/_rels/slide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R32ba55d9ad0645b4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide5.xml" Id="R11872bfdc3d54427" /></Relationships>
+<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rc84149c2d5e44e9a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="R94ade0161bcd4323" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rff341ee4b4684628" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide2.xml" Id="R65de42b520774176" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rb071ff601c674e12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide3.xml" Id="R2eeebacc91f349ce" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R8a5af486ba634d68" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide4.xml" Id="Rebacef2f886d417e" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R311f0fb48e4148a2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide5.xml" Id="R43e70a1111d343ce" /></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
@@ -2157,65 +2157,69 @@
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="762000" y="514350"/>
             <a:ext cx="10668000" cy="1104900"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇第123章</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="2000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Psalms 123 · KJV</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="576743962"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide2.xml><?xml version="1.0" encoding="utf-8"?>
@@ -2233,183 +2237,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 123:1  |  Psalms 123:1 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>上行之詩。 坐在天上的[主]啊， 我向你舉目。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>A Song of degrees. Unto thee lift I up mine eyes, O thou that dwellest in the heavens.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -2425,179 +2391,141 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 123:2  |  Psalms 123:2 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>看哪，僕人的眼睛怎樣望主人的手， 使女的眼睛怎樣望主母的手， 我們的眼睛也照樣望耶和華－我們的神， 直到他憐憫我們。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Behold, as the eyes of servants look unto the hand of their masters, and as the eyes of a maiden unto the hand of her mistress; so our eyes wait upon the LORD our God, until that he have mercy upon us.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
@@ -2617,183 +2545,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 123:3  |  Psalms 123:3 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>耶和華啊，求你憐憫我們，憐憫我們！ 因為我們被藐視，已到極處。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Have mercy upon us, O LORD, have mercy upon us: for we are exceedingly filled with contempt.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -2809,183 +2699,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 123:4  |  Psalms 123:4 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我們被那些安逸人的譏誚 和驕傲人的藐視，已到極處。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2500">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Our soul is exceedingly filled with the scorning of those that are at ease, and with the contempt of the proud.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>