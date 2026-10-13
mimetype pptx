--- v0 (2026-08-28)
+++ v1 (2026-10-13)
@@ -21,104 +21,104 @@
   <Override PartName="/ppt/slides/slide2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R4cb758768527410a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="Rd38e665bbb8440f6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="R1817a7ccd2c2449d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="Rd2e5a231cfaf432c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="Rc64eaacf16464aa3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="Rbd8a1056fdd444f1" /></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
-    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="R81f899f73e0e4d1b"/>
+    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="R0e9732027b2a42aa"/>
   </p:sldMasterIdLst>
   <p:notesMasterIdLst>
-    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="R50b27e9a65e04d65"/>
+    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="R707d1e2916f649bd"/>
   </p:notesMasterIdLst>
   <p:sldIdLst>
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="Re0f2fe6885c345ed"/>
-[...10 lines deleted...]
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="267" r:id="R97d4aa8c726e4f17"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="Rf2034361568046d9"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="257" r:id="R40e6e4ffc8c1475f"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="258" r:id="R5abdfcb7b6b74f9e"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="259" r:id="R6f322c0d49d24dd0"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="260" r:id="R2be02addaaef46fa"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="261" r:id="R09871f537c4040e7"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="262" r:id="Rf012677c2cb8432f"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="263" r:id="R04122e0741bc4106"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="264" r:id="R58b4e5d1e8c24a4a"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="265" r:id="R676a30bd89c144d1"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="266" r:id="Rc5d7e9738a394207"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="267" r:id="R373530b472d14040"/>
   </p:sldIdLst>
   <p:sldSz cx="12192000" cy="6858000"/>
   <p:notesSz cx="6858000" cy="9144000"/>
 </p:presentation>
 </file>
 
 <file path=ppt/presProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentationPr xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:extLst>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{E76CE94A-603C-4142-B9EB-6D1370010A27}">
       <p14:discardImageEditData val="0"/>
     </p:ext>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{D31A062A-798A-4329-ABDD-BBA856620510}">
       <p14:defaultImageDpi val="32767"/>
     </p:ext>
     <p:ext xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" uri="{FD5EFAAD-0ECE-453E-9831-46B23BE46B34}">
       <p15:chartTrackingRefBased val="1"/>
     </p:ext>
   </p:extLst>
 </p:presentationPr>
 </file>
 
 <file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
 <a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}"/>
 </file>
 
-<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="R2afa078007a44e15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R81f899f73e0e4d1b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R50b27e9a65e04d65" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="Rc4e3f92c9f7e432e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="R77a77174610146fc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="Re0f2fe6885c345ed" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R73d64aa53ba34252" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="Rc6135e66bf514b0e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R2a6bb63f428342d3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R36c15244fef94ae2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="Re64a3dd7e83c45f9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R41d48906dfe843ee" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="R55a453852ec04ec5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="Rcb17523780554310" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="R0cf32aa791224e3f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="R41f5173b0bce45b5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="R97d4aa8c726e4f17" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="Rf3181529a55e472e" /></Relationships>
+<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="Rf62a471b2d6f4d71" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R0e9732027b2a42aa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R707d1e2916f649bd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="R5606998f84af4ce8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="R81232d64f7c241ef" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="Rf2034361568046d9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R40e6e4ffc8c1475f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R5abdfcb7b6b74f9e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R6f322c0d49d24dd0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R2be02addaaef46fa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R09871f537c4040e7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="Rf012677c2cb8432f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="R04122e0741bc4106" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R58b4e5d1e8c24a4a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="R676a30bd89c144d1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="Rc5d7e9738a394207" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="R373530b472d14040" /></Relationships>
+</file>
+
+<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="R5df77579b54445df" /></Relationships>
 </file>
 
 <file path=ppt/notesMasters/notesMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notesMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgRef idx="1001">
         <a:schemeClr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" val="bg1"/>
       </p:bgRef>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Header Placeholder"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph type="hdr" sz="quarter"/>
@@ -322,84 +322,84 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R0242b6b43a7342ac" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R0a4cb2ffc32343a8" /></Relationships>
-[...32 lines deleted...]
-<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R15d76ed857e84fc5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R038c16b54c814fc4" /></Relationships>
+<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R24edef6ef1af4ab2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R963729750fd8472d" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide10.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="Rec74676dd91b4f5e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Re42b5eac5f7949ea" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide11.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="Rd2d1b4d033c54dac" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R00de32a66cd04b88" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide12.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="Rc15e0e38623246af" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R644411af8df1461a" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R2a0636e0a8bc420d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rc7069658f096469d" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R2b1bbf8762584359" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R43e62bd6127149da" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R97af4d01dbf344f8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rc4fe5e65f4b046ce" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R734459e0fb4a4884" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R52feb789cf564fba" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R0e03d4ace9a14cf1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rd32968c925094645" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R0ee240d9b5d74598" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R9de7335998924d1d" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="R18d51e6eab3848d2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R5027fccfbd634045" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="Rc89633abe9ab4776" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R4fb834d03c1d4cd1" /></Relationships>
 </file>
 
 <file path=ppt/notesSlides/notesSlide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
@@ -1498,100 +1498,100 @@
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
-<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R9c579363cf424c78" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="R579fbefadb9d46c3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="Rf8849a484e194f8a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="Rdcd595dae8464475" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Rff8c0d99c9354af7" /></Relationships>
+<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Rb0e9ab385c444819" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="Rba0dd89b78e54964" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="Re5109ccabad94ddf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="R6adf9f7773e44322" /></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R4eed0ba632df4a3a" /></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld name="Default">
     <p:bg>
       <p:bgPr>
         <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R579fbefadb9d46c3"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Rba0dd89b78e54964"/>
           <a:stretch/>
         </a:blipFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3A61F82E-79D3-41BA-891F-3EE6703D1D59}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rot="0" flipH="0" flipV="0">
             <a:off x="0" y="6120"/>
             <a:ext cx="8567640" cy="6267600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Rf8849a484e194f8a"/>
+            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Re5109ccabad94ddf"/>
             <a:srcRect l="0" t="0" r="0" b="0"/>
             <a:stretch/>
           </a:blipFill>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="90000" tIns="46800" rIns="90000" bIns="46800" anchor="ctr">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:endParaRPr sz="2400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
@@ -2617,116 +2617,116 @@
                 <a:ea typeface="Times New Roman"/>
                 <a:cs typeface="Times New Roman"/>
               </a:rPr>
               <a:t>&lt;number&gt;</a:t>
             </a:fld>
             <a:endParaRPr sz="1400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
               <a:cs typeface="Times New Roman"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="18" name=""/>
           <p:cNvPicPr>
             <a:picLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="Rdcd595dae8464475"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="R6adf9f7773e44322"/>
           <a:stretch xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="8675640" y="6237000"/>
             <a:ext cx="468360" cy="621000"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="blank">
   <p:cSld name="Scripture 16:9">
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="R35a14908198841e9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="Rb686b308592b4b6f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R271ec0c17fa641ea" /></Relationships>
+<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="Rc349ac553bab4da4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R6b8da662cc374854" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R09c2e1001e0b4d0f" /></Relationships>
 </file>
 
 <file path=ppt/slideMasters/slideMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="Rb686b308592b4b6f"/>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="R271ec0c17fa641ea"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="R6b8da662cc374854"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="R09c2e1001e0b4d0f"/>
   </p:sldLayoutIdLst>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slideMasters/theme/theme2.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>
     <a:clrScheme name="LibreOffice">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="000000"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="FFFFFF"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="18A303"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="0369A3"/>
@@ -2790,84 +2790,84 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R0abbb02b563f44a0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="Rd6679399f84d4e35" /></Relationships>
-[...32 lines deleted...]
-<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rbfe52ee68d4a4e6a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="R7b7746ab515447a6" /></Relationships>
+<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R7a2a93939f7c402f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="Rf9071c86fdef42dc" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide10.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R59f25d2911ab4284" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide10.xml" Id="Rc21e137debb34ac3" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide11.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R42d02c2ff6474cde" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide11.xml" Id="Rc7eeb70ebdde4f05" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide12.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rcb2a523a38b44089" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide12.xml" Id="Rb5092fea30ab496f" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R052291c0de8f44cb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide2.xml" Id="Rf4c63c8feef6487e" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R1b3f1f4b917c4323" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide3.xml" Id="Rcd18847e1307419e" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R6a2cb52d667a4387" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide4.xml" Id="R02858dc7900e441c" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R9c67f9d03cb948e9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide5.xml" Id="R697df25dbc274870" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rece4e2d24fc64b8a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide6.xml" Id="Re89e45f99d2748c8" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R0fa61c8b427347d0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide7.xml" Id="Rd0235374995b4cc1" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R1a232ae79ffc4681" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide8.xml" Id="R5fe77f33b7e84e96" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rf6b64d7460e34a09" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="Re27a056948574bcd" /></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
@@ -2885,65 +2885,69 @@
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="762000" y="514350"/>
             <a:ext cx="10668000" cy="1104900"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇第16章</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="2000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Psalms 16 · KJV</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="576743962"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide10.xml><?xml version="1.0" encoding="utf-8"?>
@@ -2961,183 +2965,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 16:9  |  Psalms 16:9 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>因此，我的心歡喜，我的靈快樂； 我的肉身也要安然居住。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Therefore my heart is glad, and my glory rejoiceth: my flesh also shall rest in hope.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -3153,183 +3119,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 16:10  |  Psalms 16:10 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>因為你必不將我的靈魂撇在陰間， 也不叫你的聖者見朽壞。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>For thou wilt not leave my soul in hell; neither wilt thou suffer thine Holy One to see corruption.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -3345,183 +3273,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 16:11  |  Psalms 16:11 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>你必將生命的道路指示我。 在你面前有滿足的喜樂； 在你右手中有永遠的福樂。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2500">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Thou wilt shew me the path of life: in thy presence is fulness of joy; at thy right hand there are pleasures for evermore.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -3537,183 +3427,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 16:1  |  Psalms 16:1 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>大衛的金詩。 神啊，求你保佑我， 因為我投靠你。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Michtam of David. Preserve me, O God: for in thee do I put my trust.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -3729,183 +3581,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 16:2  |  Psalms 16:2 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>[我的心哪]，你曾對耶和華說：你是我的主； 我的好處不在你以外。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>O my soul, thou hast said unto the LORD, Thou art my Lord: my goodness extendeth not to thee;</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -3921,183 +3735,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 16:3  |  Psalms 16:3 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>論到世上的聖民，他們又美又善， 是我最喜悅的。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>But to the saints that are in the earth, and to the excellent, in whom is all my delight.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4113,183 +3889,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 16:4  |  Psalms 16:4 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以別[神]代替[耶和華]的， 他們的愁苦必加增； 他們所澆奠的血我不獻上； 我嘴唇也不提別神的名號。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2300">
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Their sorrows shall be multiplied that hasten after another god: their drink offerings of blood will I not offer, nor take up their names into my lips.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4305,183 +4043,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 16:5  |  Psalms 16:5 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>耶和華是我的產業， 是我杯中的分； 我所得的，你為我持守。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>The LORD is the portion of mine inheritance and of my cup: thou maintainest my lot.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4497,183 +4197,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 16:6  |  Psalms 16:6 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>用繩量給我的地界，坐落在佳美之處； 我的產業實在美好。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>The lines are fallen unto me in pleasant places; yea, I have a goodly heritage.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4689,183 +4351,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 16:7  |  Psalms 16:7 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我必稱頌那指教我的耶和華； 我的心腸在夜間也警戒我。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>I will bless the LORD, who hath given me counsel: my reins also instruct me in the night seasons.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4881,183 +4505,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 16:8  |  Psalms 16:8 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我將耶和華常擺在我面前， 因他在我右邊，我便不致搖動。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>I have set the LORD always before me: because he is at my right hand, I shall not be moved.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>