--- v0 (2026-08-28)
+++ v1 (2026-10-13)
@@ -31,109 +31,109 @@
   <Override PartName="/ppt/slides/slide7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide15.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide15.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide17.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide17.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="Rc9c68ff5bd7147e5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="Rc238d3bc6ce84aa4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="R050607e194f04611" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R8f8edb6d3e6c4f3b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="Rc44f7cd0745c46db" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="Ra111c44ae825446b" /></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
-    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="R853cb6570dfd45f0"/>
+    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="R90c9ed97cab449f3"/>
   </p:sldMasterIdLst>
   <p:notesMasterIdLst>
-    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="R80b72125756d487e"/>
+    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="R5c267ca1a17243ef"/>
   </p:notesMasterIdLst>
   <p:sldIdLst>
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="R439077116e304f56"/>
-[...15 lines deleted...]
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="272" r:id="R96e7768bae35426a"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="Rdda5a7968d7c4c9c"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="257" r:id="R4804cb1c475344ed"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="258" r:id="R59710b50ec744277"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="259" r:id="Rd13135e467d44ad0"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="260" r:id="R8fc3d08771374038"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="261" r:id="R2322055afe214e66"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="262" r:id="R08bb44ae404f4b84"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="263" r:id="R8cdcd7ceeda74859"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="264" r:id="R0af65e39319b4786"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="265" r:id="R62c6d57ce59b40a4"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="266" r:id="R0a047cc78893471e"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="267" r:id="Rabf29efcf4b14e94"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="268" r:id="Ref0962d8ae484863"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="269" r:id="Rd43dd628386145ea"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="270" r:id="R360a23d02ccb4e51"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="271" r:id="R82d47c7d0df14de4"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="272" r:id="R82c95f03ddbe460c"/>
   </p:sldIdLst>
   <p:sldSz cx="12192000" cy="6858000"/>
   <p:notesSz cx="6858000" cy="9144000"/>
 </p:presentation>
 </file>
 
 <file path=ppt/presProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentationPr xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:extLst>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{E76CE94A-603C-4142-B9EB-6D1370010A27}">
       <p14:discardImageEditData val="0"/>
     </p:ext>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{D31A062A-798A-4329-ABDD-BBA856620510}">
       <p14:defaultImageDpi val="32767"/>
     </p:ext>
     <p:ext xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" uri="{FD5EFAAD-0ECE-453E-9831-46B23BE46B34}">
       <p15:chartTrackingRefBased val="1"/>
     </p:ext>
   </p:extLst>
 </p:presentationPr>
 </file>
 
 <file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
 <a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}"/>
 </file>
 
-<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="Rf25a57bf0a2d4927" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R853cb6570dfd45f0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R80b72125756d487e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="R6b72afb4bf674c64" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="R2e7679ef88fc40e9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R439077116e304f56" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R441cee0f862447c3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="Rcf9d19b868614c63" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="Rc7f9dd9deaa54c8d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="Racb3711fee164906" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R39c5ff028f194608" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="Red6c7db8e32a4af3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="R17c68fe46e054d76" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="Rf703da3128d742d4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="R3845ca9335ec431a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="R17b8080a262a485e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="R8dca04f4e7664e90" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="Rf2cdbf344aa3423a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="Ra032f68a455b48de" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="R6fe1383f53db429a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="Recfb4edef54b4a63" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="R96e7768bae35426a" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="R6e40327d32624324" /></Relationships>
+<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="R6a5cbce3ee3b4642" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R90c9ed97cab449f3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R5c267ca1a17243ef" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="Rb6a54887e6bb4db4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="R0860e4c1abbf4d0d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="Rdda5a7968d7c4c9c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R4804cb1c475344ed" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R59710b50ec744277" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="Rd13135e467d44ad0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R8fc3d08771374038" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R2322055afe214e66" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R08bb44ae404f4b84" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="R8cdcd7ceeda74859" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R0af65e39319b4786" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="R62c6d57ce59b40a4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="R0a047cc78893471e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="Rabf29efcf4b14e94" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="Ref0962d8ae484863" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="Rd43dd628386145ea" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="R360a23d02ccb4e51" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="R82d47c7d0df14de4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="R82c95f03ddbe460c" /></Relationships>
+</file>
+
+<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="R0dd818010d244437" /></Relationships>
 </file>
 
 <file path=ppt/notesMasters/notesMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notesMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgRef idx="1001">
         <a:schemeClr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" val="bg1"/>
       </p:bgRef>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Header Placeholder"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph type="hdr" sz="quarter"/>
@@ -337,99 +337,99 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="Rf4b1f58af9e7445d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R913bc6353e904ddd" /></Relationships>
-[...47 lines deleted...]
-<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="Rd8f61765f8344585" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R1b30ca5fa82d4625" /></Relationships>
+<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R138986c6a15a4e6f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R9540b760998f452d" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide10.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="R88dca29d78c04393" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rb48a304ecb5d4afa" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide11.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="R7f646c7c0439409c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R6c9351c6663a4f3e" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide12.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="Re9f9bd99cfdc4533" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Re8e02deef652450a" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide13.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="R9c0f202ed0404373" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R8bba89a04a894c9f" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide14.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="R3e423f58573e44c9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R187b6035e0a148a2" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide15.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="R7637cc81169a49ec" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R51ab1b0745214914" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide16.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="R57b859940808463a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R2fe4250602944998" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide17.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="R53393d384ee848d6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Re0b8abdcbc26491e" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="Rabdc5731b77c4df5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R86a9963a035c4d22" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R4712f1b644154b32" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rbcb79d6868bb4e6e" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R7df6ce30f62745ee" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R3463e450163d440b" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="Rf4f481ec59ab4c86" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rb4aeb55eb50e451e" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R65a850bfd5b245c5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rfb69bbfc4f2f4982" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R1a0adb8a5a9c48f0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rc9eb03d9435948c8" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="R812755bd0cc24ae1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rb389e26a6df443dd" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R701f15728d774824" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R83e6a136fa924c24" /></Relationships>
 </file>
 
 <file path=ppt/notesSlides/notesSlide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
@@ -2003,100 +2003,100 @@
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
-<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R81fa6d31209f41af" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="Ra286c430990244cc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="R6136c2a0005f4dcd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="R5c96e504f24046d3" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R23fe5d61776f4140" /></Relationships>
+<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R182a5e6ac72545c9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="R93b3a2dda9954c84" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="R47704b83f87242e3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="Re478340d59834b6f" /></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Rab5f916027594066" /></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld name="Default">
     <p:bg>
       <p:bgPr>
         <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Ra286c430990244cc"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R93b3a2dda9954c84"/>
           <a:stretch/>
         </a:blipFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3A61F82E-79D3-41BA-891F-3EE6703D1D59}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rot="0" flipH="0" flipV="0">
             <a:off x="0" y="6120"/>
             <a:ext cx="8567640" cy="6267600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R6136c2a0005f4dcd"/>
+            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R47704b83f87242e3"/>
             <a:srcRect l="0" t="0" r="0" b="0"/>
             <a:stretch/>
           </a:blipFill>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="90000" tIns="46800" rIns="90000" bIns="46800" anchor="ctr">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:endParaRPr sz="2400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
@@ -3122,116 +3122,116 @@
                 <a:ea typeface="Times New Roman"/>
                 <a:cs typeface="Times New Roman"/>
               </a:rPr>
               <a:t>&lt;number&gt;</a:t>
             </a:fld>
             <a:endParaRPr sz="1400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
               <a:cs typeface="Times New Roman"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="18" name=""/>
           <p:cNvPicPr>
             <a:picLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="R5c96e504f24046d3"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="Re478340d59834b6f"/>
           <a:stretch xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="8675640" y="6237000"/>
             <a:ext cx="468360" cy="621000"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="blank">
   <p:cSld name="Scripture 16:9">
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="R04fe349464e94a28" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="Rc308fd3afb3a401c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R5dc51d96f6694b87" /></Relationships>
+<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="R1ea6117b22d847fe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="Ra50b47c68e8a4b19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R1013635aa8074254" /></Relationships>
 </file>
 
 <file path=ppt/slideMasters/slideMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="Rc308fd3afb3a401c"/>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="R5dc51d96f6694b87"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="Ra50b47c68e8a4b19"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="R1013635aa8074254"/>
   </p:sldLayoutIdLst>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slideMasters/theme/theme2.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>
     <a:clrScheme name="LibreOffice">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="000000"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="FFFFFF"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="18A303"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="0369A3"/>
@@ -3295,99 +3295,99 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R437c588384a44fdf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="R296cc84eca9a498c" /></Relationships>
-[...47 lines deleted...]
-<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R60afac1691e04389" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="Rb9abc765d9cb44bf" /></Relationships>
+<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rbd4fb683e3c843b4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="R78745f931f7a4898" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide10.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rca4080db8dfb4997" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide10.xml" Id="Reebfb93e0657463b" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide11.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Re5c07bb4f5e14256" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide11.xml" Id="R3d3572cedee144fa" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide12.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R8b3b8ab139254b6f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide12.xml" Id="Rd6a0daba59654b7b" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide13.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rcca14e9289c34c18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide13.xml" Id="R0523fa4513004cba" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide14.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R6bfa12c79c19467c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide14.xml" Id="Rc8a9fe3d30494957" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide15.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rbc57ca18edd74cf3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide15.xml" Id="Rea02bbf9a8f14352" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide16.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R679a121b35344016" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide16.xml" Id="R3ee365b0389d4b51" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide17.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R2e033dbd7cd74dd6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide17.xml" Id="Rd85c18e97fb54ee6" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rd875219be9a948a0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide2.xml" Id="Rdc769682acbc4a52" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R246c0280131c409e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide3.xml" Id="R2096035e670247a9" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R1a68b22f647b4960" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide4.xml" Id="R0f490d3073bf4ef6" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Re8f99df208534d79" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide5.xml" Id="R2497dd9a36634268" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R6353ade74e2e4b14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide6.xml" Id="R3517dbbaa5714b2e" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R4511058df6bf4870" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide7.xml" Id="R1bc72050d40b4409" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R3f6adf85271e4122" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide8.xml" Id="R71f1bfe09e81412e" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R33722db383ca4354" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="Rc570cd43ebdd4880" /></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
@@ -3405,65 +3405,69 @@
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="762000" y="514350"/>
             <a:ext cx="10668000" cy="1104900"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇第81章</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="2000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Psalms 81 · KJV</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="576743962"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide10.xml><?xml version="1.0" encoding="utf-8"?>
@@ -3481,183 +3485,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 81:9  |  Psalms 81:9 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>在你當中，不可有別的神； 外邦的神，你也不可下拜。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>There shall no strange god be in thee; neither shalt thou worship any strange god.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -3673,183 +3639,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 81:10  |  Psalms 81:10 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我是耶和華－你的神， 曾把你從埃及地領上來； 你要大大張口，我就給你充滿。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2500">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>I am the LORD thy God, which brought thee out of the land of Egypt: open thy mouth wide, and I will fill it.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -3865,183 +3793,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 81:11  |  Psalms 81:11 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>無奈，我的民不聽我的聲音； 以色列全不理我。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>But my people would not hearken to my voice; and Israel would none of me.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4057,183 +3947,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 81:12  |  Psalms 81:12 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我便任憑他們心裏剛硬， 隨自己的計謀而行。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>So I gave them up unto their own hearts’ lust: and they walked in their own counsels.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4249,183 +4101,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 81:13  |  Psalms 81:13 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>甚願我的民肯聽從我， 以色列肯行我的道，</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Oh that my people had hearkened unto me, and Israel had walked in my ways!</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4441,183 +4255,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 81:14  |  Psalms 81:14 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我便速速治服他們的仇敵， 反手攻擊他們的敵人。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>I should soon have subdued their enemies, and turned my hand against their adversaries.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4633,183 +4409,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 81:15  |  Psalms 81:15 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>恨耶和華的人必來投降， 但他的百姓必永久長存。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2500">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>The haters of the LORD should have submitted themselves unto him: but their time should have endured for ever.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4825,183 +4563,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 81:16  |  Psalms 81:16 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>他也必拿上好的麥子給他們吃， 又拿從磐石出的蜂蜜叫他們飽足。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2500">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>He should have fed them also with the finest of the wheat: and with honey out of the rock should I have satisfied thee.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5017,183 +4717,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 81:1  |  Psalms 81:1 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>亞薩的詩，交與伶長。用迦特樂器。 你們當向神－我們的力量大聲歡呼， 向雅各的神發聲歡樂！</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2500">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>To the chief Musician upon Gittith, A Psalm of Asaph. Sing aloud unto God our strength: make a joyful noise unto the God of Jacob.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5209,183 +4871,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 81:2  |  Psalms 81:2 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>唱起詩歌，打手鼓， 彈美琴與瑟。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Take a psalm, and bring hither the timbrel, the pleasant harp with the psaltery.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5401,183 +5025,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 81:3  |  Psalms 81:3 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>當在月朔並月望－ 我們過節的日期吹角，</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Blow up the trumpet in the new moon, in the time appointed, on our solemn feast day.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5593,183 +5179,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 81:4  |  Psalms 81:4 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>因這是為以色列定的律例， 是雅各神的典章。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>For this was a statute for Israel, and a law of the God of Jacob.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5785,183 +5333,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 81:5  |  Psalms 81:5 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>他去攻擊埃及地的時候， 在約瑟中間立此為證。 我[在那裏]聽見我所不明白的言語：</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2500">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>This he ordained in Joseph for a testimony, when he went out through the land of Egypt: where I heard a language that I understood not.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5977,183 +5487,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 81:6  |  Psalms 81:6 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>[神說]：我使你的肩得脫重擔， 你的手放下筐子。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>I removed his shoulder from the burden: his hands were delivered from the pots.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6169,183 +5641,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 81:7  |  Psalms 81:7 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>你在急難中呼求，我就搭救你； 我在雷的隱密處應允你， 在米利巴水那裏試驗你。 （細拉）</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2300">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Thou calledst in trouble, and I delivered thee; I answered thee in the secret place of thunder: I proved thee at the waters of Meribah. Selah.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6361,183 +5795,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 81:8  |  Psalms 81:8 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我的民哪，你當聽，我要勸戒你； 以色列啊，甚願你肯聽從我。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Hear, O my people, and I will testify unto thee: O Israel, if thou wilt hearken unto me;</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>