--- v0 (2026-08-28)
+++ v1 (2026-10-13)
@@ -45,116 +45,116 @@
   <Override PartName="/ppt/slides/slide14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide15.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide15.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide17.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide17.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide19.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide19.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide20.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide20.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="Rac451d003c8642aa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R1dd74e81a9b54011" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="Rb36ed7003e8f48aa" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="Re3f7efc37c28492d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R5e9e6a9723594486" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="R021296f4905d4688" /></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
-    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="Rb4eef60a9cab436b"/>
+    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="R967523478f2a40a6"/>
   </p:sldMasterIdLst>
   <p:notesMasterIdLst>
-    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="R28bbeb0173d84e78"/>
+    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="Rd8cfa6ee10894334"/>
   </p:notesMasterIdLst>
   <p:sldIdLst>
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="Re15dc8926c8b40aa"/>
-[...22 lines deleted...]
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="279" r:id="R44b8a491019a41a6"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="Rc3a934abf79b478b"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="257" r:id="Rad9c333e2c154b98"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="258" r:id="R64f61c7461694ff6"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="259" r:id="Rcac46665cecb4dcc"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="260" r:id="R1521e490e93940b9"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="261" r:id="R1a4be3825ecc4e83"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="262" r:id="R3ed6e24fb5b14d84"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="263" r:id="R619655590abb4fba"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="264" r:id="Re0cb4ba593004c60"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="265" r:id="R35345a9c8b344a83"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="266" r:id="R24e298df101b441d"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="267" r:id="R1df4b5120ee54366"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="268" r:id="R8a9b6f3747b24e7d"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="269" r:id="Rcd77ed85ddc845d6"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="270" r:id="R848f8ee0d92f44b5"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="271" r:id="Rbe1af9202eda4b0d"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="272" r:id="R516a4b47d4054e1d"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="273" r:id="Red3a28ede14f48bc"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="274" r:id="Raeb962cd97864c7e"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="275" r:id="R0a40855127e04f3b"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="276" r:id="R9ec9d6d63f7b4721"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="277" r:id="R0a75ad7e34f24915"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="278" r:id="Rf2dd7b63d31b4841"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="279" r:id="R02c963b3c4154813"/>
   </p:sldIdLst>
   <p:sldSz cx="12192000" cy="6858000"/>
   <p:notesSz cx="6858000" cy="9144000"/>
 </p:presentation>
 </file>
 
 <file path=ppt/presProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentationPr xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:extLst>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{E76CE94A-603C-4142-B9EB-6D1370010A27}">
       <p14:discardImageEditData val="0"/>
     </p:ext>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{D31A062A-798A-4329-ABDD-BBA856620510}">
       <p14:defaultImageDpi val="32767"/>
     </p:ext>
     <p:ext xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" uri="{FD5EFAAD-0ECE-453E-9831-46B23BE46B34}">
       <p15:chartTrackingRefBased val="1"/>
     </p:ext>
   </p:extLst>
 </p:presentationPr>
 </file>
 
 <file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
 <a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}"/>
 </file>
 
-<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="R32a4300d9b89449e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Rb4eef60a9cab436b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R28bbeb0173d84e78" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="R0debcc51eeae46d8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="R4088aa649ff74026" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="Re15dc8926c8b40aa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R1910922438f547a9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R04e08d48d3884d3c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R362e275ed5f549fc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R7b0c31655de041d3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R0d57ed7d030e4ebc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="Rfdebf47379144457" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="R3502d951be174e2c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="Rdabbc3b8409440b5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="R31d828e1274a4aeb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="R75e6da4825a24edc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="R0315f72321ec40e1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="R1f170cf2824a4b1f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="Re4934ce1c6ff4311" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="R05d4f1a0d44744bb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="R03255e88e5974290" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="Rb945731d81864c79" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml" Id="R0f66f93cdbd14997" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide19.xml" Id="R656c8fb594a34e5c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide20.xml" Id="R0f85b61a6d114b9d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide21.xml" Id="Rfcf608547ee74bff" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide22.xml" Id="R3acc2815df2d4eb1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide23.xml" Id="R02f8cbf7bac74170" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide24.xml" Id="R44b8a491019a41a6" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="R39959043fad94e45" /></Relationships>
+<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="R94037b4c0227495c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R967523478f2a40a6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rd8cfa6ee10894334" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="Rdc5d858c48c14fea" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="R1c5f291f2f714534" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="Rc3a934abf79b478b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="Rad9c333e2c154b98" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R64f61c7461694ff6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="Rcac46665cecb4dcc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R1521e490e93940b9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R1a4be3825ecc4e83" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R3ed6e24fb5b14d84" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="R619655590abb4fba" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="Re0cb4ba593004c60" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="R35345a9c8b344a83" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="R24e298df101b441d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="R1df4b5120ee54366" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="R8a9b6f3747b24e7d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="Rcd77ed85ddc845d6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="R848f8ee0d92f44b5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="Rbe1af9202eda4b0d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="R516a4b47d4054e1d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml" Id="Red3a28ede14f48bc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide19.xml" Id="Raeb962cd97864c7e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide20.xml" Id="R0a40855127e04f3b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide21.xml" Id="R9ec9d6d63f7b4721" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide22.xml" Id="R0a75ad7e34f24915" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide23.xml" Id="Rf2dd7b63d31b4841" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide24.xml" Id="R02c963b3c4154813" /></Relationships>
+</file>
+
+<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="R687f091c9ce148c8" /></Relationships>
 </file>
 
 <file path=ppt/notesMasters/notesMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notesMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgRef idx="1001">
         <a:schemeClr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" val="bg1"/>
       </p:bgRef>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Header Placeholder"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph type="hdr" sz="quarter"/>
@@ -358,120 +358,120 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="Ra6e3439a38784655" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rb684c78ed07f4f2f" /></Relationships>
-[...68 lines deleted...]
-<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="Rb14c819a477e4bec" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R03551aa9c865490e" /></Relationships>
+<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R7d659bc2cd714d7d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R18fae33d34f54cbf" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide10.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="R7cbfbcbcb57e487b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R947f8e656d4a4ac1" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide11.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="Re982e4ae280f4881" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R65052348b1df4fb9" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide12.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="Rfd35d2405a774daa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rabc25b098c454ad7" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide13.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="R15333899ff584d91" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rb8837a1471ec451e" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide14.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="R352bfecea4c3497f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rfbe2790da0b94f35" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide15.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="Rc06eef7d6ae84fa9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R1949c00be8624099" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide16.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="R159e7561db594822" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rc82f5d2f1ba3438a" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide17.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="Rd6d3b839f958435a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R09b5fb0a1e1f4430" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide18.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml" Id="R9a82a22c3d674c10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R6ed71e92625a4f0e" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide19.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide19.xml" Id="R4ca7c52ad74a4524" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R93173827c2b24171" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R968b8e6fa1ac49a0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R5e64879774a24990" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide20.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide20.xml" Id="R873c243d515e44e5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rd298b8011d6e458f" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide21.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide21.xml" Id="R349bbd923ea84f41" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rbe4faf777c3345a0" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide22.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide22.xml" Id="R90bf7086db4a46f8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R38e9c0183841495a" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide23.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide23.xml" Id="R5302b02f6ae741da" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R0f42f39f1d2244c8" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide24.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide24.xml" Id="R22e43bdc45954f3d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R138bfc58f18a42cf" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R34a3440edfc74863" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R3356943448764718" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R0f8ff4a32c6e492b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R6695df37c0a04350" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R0827ab24a7114c7c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R97fe6a8dd63540b3" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R3fd1dc3b77c8433a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R405d3f8f77484f36" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R3943f69657bb4960" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rf4822c50d46c4a25" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="R46ee24c200424fb0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Ra3c01a47a9a44aea" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R2339ab9b07384e6e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Re153ead9d9be4f7e" /></Relationships>
 </file>
 
 <file path=ppt/notesSlides/notesSlide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
@@ -2710,100 +2710,100 @@
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
-<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R672b35039af64131" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="Rdf380690701e421e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="Re3bc289d5f9c4613" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="Rc9a928db04424e16" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R32372d320f224474" /></Relationships>
+<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R13c518d88a604bd1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="R857b32f9d8d24992" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="R9f78e320eeef4208" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="Ra281ac3a1ed34590" /></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Rfd7ef336860f4448" /></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld name="Default">
     <p:bg>
       <p:bgPr>
         <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Rdf380690701e421e"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R857b32f9d8d24992"/>
           <a:stretch/>
         </a:blipFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3A61F82E-79D3-41BA-891F-3EE6703D1D59}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rot="0" flipH="0" flipV="0">
             <a:off x="0" y="6120"/>
             <a:ext cx="8567640" cy="6267600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Re3bc289d5f9c4613"/>
+            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R9f78e320eeef4208"/>
             <a:srcRect l="0" t="0" r="0" b="0"/>
             <a:stretch/>
           </a:blipFill>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="90000" tIns="46800" rIns="90000" bIns="46800" anchor="ctr">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:endParaRPr sz="2400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
@@ -3829,116 +3829,116 @@
                 <a:ea typeface="Times New Roman"/>
                 <a:cs typeface="Times New Roman"/>
               </a:rPr>
               <a:t>&lt;number&gt;</a:t>
             </a:fld>
             <a:endParaRPr sz="1400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
               <a:cs typeface="Times New Roman"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="18" name=""/>
           <p:cNvPicPr>
             <a:picLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="Rc9a928db04424e16"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="Ra281ac3a1ed34590"/>
           <a:stretch xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="8675640" y="6237000"/>
             <a:ext cx="468360" cy="621000"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="blank">
   <p:cSld name="Scripture 16:9">
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="R3833b0c5258f4471" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R14f674b1f1eb4711" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R70cd1bd8ce69427d" /></Relationships>
+<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="Rc94e98868a184073" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R94927aacf5b3431b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R475a732f4a1641e6" /></Relationships>
 </file>
 
 <file path=ppt/slideMasters/slideMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="R14f674b1f1eb4711"/>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="R70cd1bd8ce69427d"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="R94927aacf5b3431b"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="R475a732f4a1641e6"/>
   </p:sldLayoutIdLst>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slideMasters/theme/theme2.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>
     <a:clrScheme name="LibreOffice">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="000000"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="FFFFFF"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="18A303"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="0369A3"/>
@@ -4002,120 +4002,120 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R391faa2641d44870" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="Ra6a78e4d95ae400a" /></Relationships>
-[...68 lines deleted...]
-<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rc13fb4409be94b06" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="R34cebed4d4f247f7" /></Relationships>
+<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R7ccae839006842c7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="R2ee876b895714046" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide10.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rde0d007b98b943a5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide10.xml" Id="R11b7f3f499fb4c28" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide11.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R040e268a6a334443" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide11.xml" Id="R6dbbb23b8e6a47b8" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide12.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R8198a409bf16447f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide12.xml" Id="R3784e5da2f694c0d" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide13.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R2b99ef9f12564144" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide13.xml" Id="Refc61a0066404494" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide14.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R3e2af9e3146d49bf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide14.xml" Id="R8c6fa45a96d44e61" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide15.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R801b19d673094fe5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide15.xml" Id="R0a04a2b1962247bd" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide16.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rb4677637035a4b9c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide16.xml" Id="Rcf63e2e674bf47c9" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide17.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rf7efa8760ebf47c6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide17.xml" Id="Re620bbfa294944c9" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide18.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R18d880a014d940a2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide18.xml" Id="R26bc35913b6f4de5" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide19.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R05c248b7008f454a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide19.xml" Id="Ra088c20257e74e27" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rf3223a7e904e445d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide2.xml" Id="R339f8d26d0124b5e" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide20.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R5823e7a2e5a741da" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide20.xml" Id="R5e35d29c31734267" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide21.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rfc08705adeed4405" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide21.xml" Id="R6232b07b8c4a41ab" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide22.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R8c7b339d62e944c2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide22.xml" Id="R9561f8e50dd844cd" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide23.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R611133b2033343ea" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide23.xml" Id="R59b18e6f237e49f3" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide24.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rb6d23b41cdf54fc4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide24.xml" Id="R07b316b2f5d7428a" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rd3a2a98b0d1b40e4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide3.xml" Id="R6657285783194bf6" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R09cac81525cd4b15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide4.xml" Id="R4e699fc0b5934208" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rd247f67c2ca64fc8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide5.xml" Id="R8205efd993c643eb" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R839c8e953c5847f4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide6.xml" Id="Rc1ab78127e334fe6" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Ra52f65fe33a448e3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide7.xml" Id="R670c9814d4e8413c" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R782eb653363d4ebc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide8.xml" Id="R147cda21c74a4d4d" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rbff397a4343f411f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="R27aadf074d524cfa" /></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
@@ -4133,65 +4133,69 @@
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="762000" y="514350"/>
             <a:ext cx="10668000" cy="1104900"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇第74章</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="2000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Psalms 74 · KJV</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="576743962"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide10.xml><?xml version="1.0" encoding="utf-8"?>
@@ -4209,183 +4213,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 74:9  |  Psalms 74:9 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我們不見我們的標幟，不再有先知； 我們內中也沒有人知道[這災禍]要到幾時呢！</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>We see not our signs: there is no more any prophet: neither is there among us any that knoweth how long.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4401,183 +4367,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 74:10  |  Psalms 74:10 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>神啊，敵人辱罵要到幾時呢？ 仇敵褻瀆你的名要到永遠嗎？</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>O God, how long shall the adversary reproach? shall the enemy blaspheme thy name for ever?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4593,183 +4521,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 74:11  |  Psalms 74:11 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>你為甚麼縮回你的右手？ 求你從懷中伸出來，毀滅他們。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Why withdrawest thou thy hand, even thy right hand? pluck it out of thy bosom.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4785,183 +4675,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 74:12  |  Psalms 74:12 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>神自古以來為我的王， 在地上施行拯救。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>For God is my King of old, working salvation in the midst of the earth.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4977,183 +4829,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 74:13  |  Psalms 74:13 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>你曾用能力將海分開， 將水中大魚的頭打破。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Thou didst divide the sea by thy strength: thou brakest the heads of the dragons in the waters.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5169,183 +4983,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 74:14  |  Psalms 74:14 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>你曾砸碎鱷魚的頭， 把牠給曠野的禽獸為食物。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Thou brakest the heads of leviathan in pieces, and gavest him to be meat to the people inhabiting the wilderness.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5361,183 +5137,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 74:15  |  Psalms 74:15 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>你曾分裂磐石，水便成了溪河； 你使長流的江河乾了。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Thou didst cleave the fountain and the flood: thou driedst up mighty rivers.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5553,183 +5291,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 74:16  |  Psalms 74:16 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>白晝屬你，黑夜也屬你； 亮光和日頭是你所預備的。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>The day is thine, the night also is thine: thou hast prepared the light and the sun.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5745,183 +5445,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 74:17  |  Psalms 74:17 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>地的一切疆界是你所立的； 夏天和冬天是你所定的。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Thou hast set all the borders of the earth: thou hast made summer and winter.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5937,183 +5599,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 74:18  |  Psalms 74:18 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>耶和華啊，仇敵辱罵， 愚頑民褻瀆了你的名，求你記念這事。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Remember this, that the enemy hath reproached, O LORD, and that the foolish people have blasphemed thy name.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6129,183 +5753,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 74:1  |  Psalms 74:1 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>亞薩的訓誨詩。 神啊，你為何永遠丟棄我們呢？ 你為何向你草場的羊發怒，如煙冒出呢？</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Maschil of Asaph. O God, why hast thou cast us off for ever? why doth thine anger smoke against the sheep of thy pasture?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6321,183 +5907,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 74:19  |  Psalms 74:19 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>不要將你斑鳩的性命交給野獸； 不要永遠忘記你困苦人的性命。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>O deliver not the soul of thy turtledove unto the multitude of the wicked: forget not the congregation of thy poor for ever.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6513,183 +6061,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 74:20  |  Psalms 74:20 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>求你顧念所立的約， 因為地上黑暗之處都滿了強暴的居所。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Have respect unto the covenant: for the dark places of the earth are full of the habitations of cruelty.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6705,183 +6215,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 74:21  |  Psalms 74:21 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>不要叫受欺壓的人蒙羞回去； 要叫困苦窮乏的人讚美你的名。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>O let not the oppressed return ashamed: let the poor and needy praise thy name.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6897,183 +6369,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 74:22  |  Psalms 74:22 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>神啊，求你起來為自己伸訴！ 要記念愚頑人怎樣終日辱罵你。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Arise, O God, plead thine own cause: remember how the foolish man reproacheth thee daily.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7089,183 +6523,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 74:23  |  Psalms 74:23 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>不要忘記你敵人的聲音； 那起來敵你之人的喧嘩時常上升。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Forget not the voice of thine enemies: the tumult of those that rise up against thee increaseth continually.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7281,183 +6677,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 74:2  |  Psalms 74:2 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>求你記念你古時所得來的會眾， 就是你所贖、作你產業支派的， 並記念你向來所居住的錫安山。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2300">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Remember thy congregation, which thou hast purchased of old; the rod of thine inheritance, which thou hast redeemed; this mount Zion, wherein thou hast dwelt.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7473,183 +6831,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 74:3  |  Psalms 74:3 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>求你舉步去看那日久荒涼之地， 仇敵在聖所中所行的一切惡事。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Lift up thy feet unto the perpetual desolations; even all that the enemy hath done wickedly in the sanctuary.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7665,183 +6985,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 74:4  |  Psalms 74:4 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>你的敵人在你會中吼叫； 他們豎了自己的旗為記號。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Thine enemies roar in the midst of thy congregations; they set up their ensigns for signs.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7857,183 +7139,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 74:5  |  Psalms 74:5 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>他們好像人揚起斧子， 砍伐林中的樹。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>A man was famous according as he had lifted up axes upon the thick trees.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -8049,183 +7293,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 74:6  |  Psalms 74:6 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>聖所中一切雕刻的， 他們現在用斧子錘子打壞了。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>But now they break down the carved work thereof at once with axes and hammers.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -8241,183 +7447,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 74:7  |  Psalms 74:7 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>他們用火焚燒你的聖所， 褻瀆你名的居所，[拆毀]到地。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>They have cast fire into thy sanctuary, they have defiled by casting down the dwelling place of thy name to the ground.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -8433,183 +7601,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 74:8  |  Psalms 74:8 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>他們心裏說：我們要盡行毀滅； 他們就在遍地把神的會所都燒毀了。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>They said in their hearts, Let us destroy them together: they have burned up all the synagogues of God in the land.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>