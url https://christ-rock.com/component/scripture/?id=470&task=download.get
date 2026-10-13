--- v0 (2026-08-28)
+++ v1 (2026-10-13)
@@ -11,99 +11,99 @@
   <Override PartName="/ppt/slideMasters/slideMaster1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideMaster+xml"/>
   <Override PartName="/ppt/slideMasters/theme/theme2.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/notesMasters/notesMaster1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesMaster+xml"/>
   <Override PartName="/ppt/notesMasters/theme/theme3.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/ppt/presProps.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.presProps+xml"/>
   <Override PartName="/ppt/tableStyles.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tableStyles+xml"/>
   <Override PartName="/ppt/slides/slide1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R9a64182a64de4f1b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R82ad96f6d7454a00" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="Raa32f71e12d5450e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="Rb555131e292f4262" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="Rea1826fada22487d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="R317ae685e3f44301" /></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
-    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="R773cbf28c0c54274"/>
+    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="R470fbea7b5a2494c"/>
   </p:sldMasterIdLst>
   <p:notesMasterIdLst>
-    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="Rbf7a83b855d04747"/>
+    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="Rd64a43d82081433c"/>
   </p:notesMasterIdLst>
   <p:sldIdLst>
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="R5e8357cac1f0412f"/>
-[...5 lines deleted...]
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="262" r:id="R36f61833c31c49b4"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="R7a2f66b9e3f04a83"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="257" r:id="Rbbd07091ac0a4284"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="258" r:id="Rf22a35e8c4894c0b"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="259" r:id="R5a9af3c4589b4b87"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="260" r:id="Rdf88a53a7dab4231"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="261" r:id="R75c7364deff4487b"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="262" r:id="R8bc9fa390fca4509"/>
   </p:sldIdLst>
   <p:sldSz cx="12192000" cy="6858000"/>
   <p:notesSz cx="6858000" cy="9144000"/>
 </p:presentation>
 </file>
 
 <file path=ppt/presProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentationPr xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:extLst>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{E76CE94A-603C-4142-B9EB-6D1370010A27}">
       <p14:discardImageEditData val="0"/>
     </p:ext>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{D31A062A-798A-4329-ABDD-BBA856620510}">
       <p14:defaultImageDpi val="32767"/>
     </p:ext>
     <p:ext xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" uri="{FD5EFAAD-0ECE-453E-9831-46B23BE46B34}">
       <p15:chartTrackingRefBased val="1"/>
     </p:ext>
   </p:extLst>
 </p:presentationPr>
 </file>
 
 <file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
 <a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}"/>
 </file>
 
-<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="R86c09a57a1b04f60" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R773cbf28c0c54274" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rbf7a83b855d04747" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="R62ed27216e914b42" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="Rcbc4de98657443ff" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R5e8357cac1f0412f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R586e2f064aca477a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R7f1c654d43c24bd2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="Rb6a2949fca564af7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="Re7328c6cf9e24928" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R86294fb03c124306" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R36f61833c31c49b4" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="Rd8b55a4170ff4a5c" /></Relationships>
+<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="R8bbaa9f34e7c4ca3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R470fbea7b5a2494c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rd64a43d82081433c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="R944960f32ee842eb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="R4fcfaae805284eea" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R7a2f66b9e3f04a83" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="Rbbd07091ac0a4284" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="Rf22a35e8c4894c0b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R5a9af3c4589b4b87" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="Rdf88a53a7dab4231" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R75c7364deff4487b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R8bc9fa390fca4509" /></Relationships>
+</file>
+
+<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="Rdfe91bd245174c04" /></Relationships>
 </file>
 
 <file path=ppt/notesMasters/notesMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notesMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgRef idx="1001">
         <a:schemeClr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" val="bg1"/>
       </p:bgRef>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Header Placeholder"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph type="hdr" sz="quarter"/>
@@ -307,69 +307,69 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R32ed4a2a78034d16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R09762650e50144de" /></Relationships>
-[...17 lines deleted...]
-<file path=ppt/notesSlides/_rels/notesSlide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R2943ffc6488843bd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R459b828898564db3" /></Relationships>
+<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="Ra653ffcce5104d74" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R9176177aaaea4f24" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R5d4c1bdc88864671" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R9f7fc20c111943fd" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R95e4985c73444e81" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R2dac7827e8804230" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R570340c677664b22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R7117c0c316824fa1" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R78577bb0197f4fe2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rcac6688ca0d44796" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R2df38009bc454ec8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R0fd2fe3693f54a93" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="Rc51fcfe9299c49eb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R567310f99666463e" /></Relationships>
 </file>
 
 <file path=ppt/notesSlides/notesSlide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
@@ -993,100 +993,100 @@
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
-<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R9de585e91f2c45b7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="R20f8538debd24670" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="R58f3797127fe41de" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="R31b457c657984497" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R08cc93fa477c48a9" /></Relationships>
+<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R3590aa63e8034377" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="Rc42633d7a1354c05" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="R3fad0ae6d7d0411c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="Rdce8563daf2548d9" /></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R1486c803584145f6" /></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld name="Default">
     <p:bg>
       <p:bgPr>
         <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R20f8538debd24670"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Rc42633d7a1354c05"/>
           <a:stretch/>
         </a:blipFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3A61F82E-79D3-41BA-891F-3EE6703D1D59}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rot="0" flipH="0" flipV="0">
             <a:off x="0" y="6120"/>
             <a:ext cx="8567640" cy="6267600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R58f3797127fe41de"/>
+            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R3fad0ae6d7d0411c"/>
             <a:srcRect l="0" t="0" r="0" b="0"/>
             <a:stretch/>
           </a:blipFill>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="90000" tIns="46800" rIns="90000" bIns="46800" anchor="ctr">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:endParaRPr sz="2400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
@@ -2112,116 +2112,116 @@
                 <a:ea typeface="Times New Roman"/>
                 <a:cs typeface="Times New Roman"/>
               </a:rPr>
               <a:t>&lt;number&gt;</a:t>
             </a:fld>
             <a:endParaRPr sz="1400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
               <a:cs typeface="Times New Roman"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="18" name=""/>
           <p:cNvPicPr>
             <a:picLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="R31b457c657984497"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="Rdce8563daf2548d9"/>
           <a:stretch xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="8675640" y="6237000"/>
             <a:ext cx="468360" cy="621000"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="blank">
   <p:cSld name="Scripture 16:9">
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="R06ecad5ff0c6425e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R04347956bf3b4541" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R9eb9d8988c1c41a8" /></Relationships>
+<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="Re99e71976cfe41c2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="Rf025734133ec4246" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R7f33c2fc8b57423c" /></Relationships>
 </file>
 
 <file path=ppt/slideMasters/slideMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="R04347956bf3b4541"/>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="R9eb9d8988c1c41a8"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="Rf025734133ec4246"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="R7f33c2fc8b57423c"/>
   </p:sldLayoutIdLst>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slideMasters/theme/theme2.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>
     <a:clrScheme name="LibreOffice">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="000000"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="FFFFFF"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="18A303"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="0369A3"/>
@@ -2285,69 +2285,69 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R54dc33f9bb774bbd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="R4d231c6208ea445a" /></Relationships>
-[...17 lines deleted...]
-<file path=ppt/slides/_rels/slide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R5c3591344d884062" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide7.xml" Id="R2ec7663502f849be" /></Relationships>
+<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rd1623b851abc4cbe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="R1b7047d41b8840aa" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R743fcb78e817476d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide2.xml" Id="R72ae5a825f8842de" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rb417f7e5838c4c7f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide3.xml" Id="Rf263697c9b054930" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rf3a9143b597a4d71" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide4.xml" Id="Ra054b7c52ea34840" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R0a047a4251614f22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide5.xml" Id="R1c69dd8cd09a4b7f" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R263c5f45633a43ce" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide6.xml" Id="R40e938fd76f8410d" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rf92b4be1a8f24f20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide7.xml" Id="R1bb1d9f568f54b3e" /></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
@@ -2365,65 +2365,69 @@
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="762000" y="514350"/>
             <a:ext cx="10668000" cy="1104900"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇第150章</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="2000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Psalms 150 · KJV</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="576743962"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide2.xml><?xml version="1.0" encoding="utf-8"?>
@@ -2441,183 +2445,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 150:1  |  Psalms 150:1 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>你們要讚美耶和華！ 在神的聖所讚美他！ 在他顯能力的穹蒼讚美他！</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Praise ye the LORD. Praise God in his sanctuary: praise him in the firmament of his power.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -2633,183 +2599,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 150:2  |  Psalms 150:2 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>要因他大能的作為讚美他， 按着他極美的大德讚美他！</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Praise him for his mighty acts: praise him according to his excellent greatness.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -2825,183 +2753,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 150:3  |  Psalms 150:3 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>要用角聲讚美他， 鼓瑟彈琴讚美他！</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Praise him with the sound of the trumpet: praise him with the psaltery and harp.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -3017,183 +2907,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 150:4  |  Psalms 150:4 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>擊鼓跳舞讚美他！ 用絲弦的樂器和簫[的聲音]讚美他！</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Praise him with the timbrel and dance: praise him with stringed instruments and organs.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -3209,183 +3061,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 150:5  |  Psalms 150:5 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>用大響的鈸讚美他！ 用高聲的鈸讚美他！</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Praise him upon the loud cymbals: praise him upon the high sounding cymbals.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -3401,183 +3215,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 150:6  |  Psalms 150:6 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>凡有氣息的都要讚美耶和華！ 你們要讚美耶和華！</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Let every thing that hath breath praise the LORD. Praise ye the LORD.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>