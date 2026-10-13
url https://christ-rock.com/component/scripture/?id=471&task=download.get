--- v0 (2026-08-28)
+++ v1 (2026-10-13)
@@ -15,101 +15,101 @@
   <Override PartName="/ppt/notesMasters/notesMaster1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesMaster+xml"/>
   <Override PartName="/ppt/notesMasters/theme/theme3.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/ppt/presProps.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.presProps+xml"/>
   <Override PartName="/ppt/tableStyles.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tableStyles+xml"/>
   <Override PartName="/ppt/slides/slide1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R69450149dcdc48d7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R433be4605d4e45d6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="R3ddf00a3c18141bc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="Rcdb6586f3f5d49bd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R60f5c8f9b99b4df4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="Rb1f16ffd45c043c8" /></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
-    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="R8ea6a358552049d8"/>
+    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="R16b9ca89102a48e3"/>
   </p:sldMasterIdLst>
   <p:notesMasterIdLst>
-    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="R442aade9f9ce4aab"/>
+    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="R828170f7b5144810"/>
   </p:notesMasterIdLst>
   <p:sldIdLst>
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="R126d7e5cc6a84bd9"/>
-[...7 lines deleted...]
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="264" r:id="R51a2e6fc7b7c44a9"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="Rd4765e7c1547438d"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="257" r:id="R13979aa1ed3949db"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="258" r:id="R622ec82d445d437c"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="259" r:id="Rd9ff3cfda5514f1f"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="260" r:id="R1f5d1305645b49b9"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="261" r:id="R805835d62f474270"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="262" r:id="Rd32ac5a21ca24eb0"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="263" r:id="Rbe82cd7dc0b34e9b"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="264" r:id="R2d132e68b4314b6d"/>
   </p:sldIdLst>
   <p:sldSz cx="12192000" cy="6858000"/>
   <p:notesSz cx="6858000" cy="9144000"/>
 </p:presentation>
 </file>
 
 <file path=ppt/presProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentationPr xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:extLst>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{E76CE94A-603C-4142-B9EB-6D1370010A27}">
       <p14:discardImageEditData val="0"/>
     </p:ext>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{D31A062A-798A-4329-ABDD-BBA856620510}">
       <p14:defaultImageDpi val="32767"/>
     </p:ext>
     <p:ext xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" uri="{FD5EFAAD-0ECE-453E-9831-46B23BE46B34}">
       <p15:chartTrackingRefBased val="1"/>
     </p:ext>
   </p:extLst>
 </p:presentationPr>
 </file>
 
 <file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
 <a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}"/>
 </file>
 
-<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="R5b21db41142c455e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R8ea6a358552049d8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R442aade9f9ce4aab" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="R644ba0830bfe4b1f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="R42c981e8c1fc4464" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R126d7e5cc6a84bd9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="Rf4af279682dd465e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R5902f99a5bfc46a6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R037f1f364501489c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="Re6914a18b7c84d06" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R5350df3283914c4f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R0c1bdb3fd0604ace" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="R0130dada07dd4de1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R51a2e6fc7b7c44a9" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="Rf26e72a454c84148" /></Relationships>
+<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="R41ab5c3fc2fe407a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R16b9ca89102a48e3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R828170f7b5144810" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="R23ddd10ee0c74bb1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="R5cb01813590549a9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="Rd4765e7c1547438d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R13979aa1ed3949db" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R622ec82d445d437c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="Rd9ff3cfda5514f1f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R1f5d1305645b49b9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R805835d62f474270" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="Rd32ac5a21ca24eb0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="Rbe82cd7dc0b34e9b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R2d132e68b4314b6d" /></Relationships>
+</file>
+
+<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="R199c00b644ee4b51" /></Relationships>
 </file>
 
 <file path=ppt/notesMasters/notesMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notesMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgRef idx="1001">
         <a:schemeClr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" val="bg1"/>
       </p:bgRef>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Header Placeholder"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph type="hdr" sz="quarter"/>
@@ -313,75 +313,75 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R02b1ee3281104a28" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R7d44f501a535422f" /></Relationships>
-[...23 lines deleted...]
-<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R3a2c8791b1614086" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R9e10672c5784404f" /></Relationships>
+<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="Rdeed67969fa94d86" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Radba04b6918e4aa8" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="Re67026bafb2242b9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rcec5ea3c1d684797" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="Rbd9a0f9cb95d444f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Re850a0a820a445b6" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="Rc4aaeff499eb46c5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R99c57014f45d4a5f" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R632b0f6a81ff4bb8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R74585d4341434f0e" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R0e8c44f08d0a46fb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R68aad59ab52444a3" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R6ba420fa14f1462e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R825f3c610c824127" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="R0bef0d53bc6d4c28" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R81df40822a924a39" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="Raf63dffdff924c60" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rabf110df14c741f5" /></Relationships>
 </file>
 
 <file path=ppt/notesSlides/notesSlide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
@@ -1195,100 +1195,100 @@
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
-<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Rccb579730e804628" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="R0a159dc6a7f44d4d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="R092c2b7586884593" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="Rb4b4f54671ce4222" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R7454b8c2c4f34f9f" /></Relationships>
+<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Rba898f29bf1b4d33" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="Readb44f4ad894ac8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="R1fe49df60a244534" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="R95fe52e081e24721" /></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R03f0c4f5739a4088" /></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld name="Default">
     <p:bg>
       <p:bgPr>
         <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R0a159dc6a7f44d4d"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Readb44f4ad894ac8"/>
           <a:stretch/>
         </a:blipFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3A61F82E-79D3-41BA-891F-3EE6703D1D59}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rot="0" flipH="0" flipV="0">
             <a:off x="0" y="6120"/>
             <a:ext cx="8567640" cy="6267600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R092c2b7586884593"/>
+            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R1fe49df60a244534"/>
             <a:srcRect l="0" t="0" r="0" b="0"/>
             <a:stretch/>
           </a:blipFill>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="90000" tIns="46800" rIns="90000" bIns="46800" anchor="ctr">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:endParaRPr sz="2400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
@@ -2314,116 +2314,116 @@
                 <a:ea typeface="Times New Roman"/>
                 <a:cs typeface="Times New Roman"/>
               </a:rPr>
               <a:t>&lt;number&gt;</a:t>
             </a:fld>
             <a:endParaRPr sz="1400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
               <a:cs typeface="Times New Roman"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="18" name=""/>
           <p:cNvPicPr>
             <a:picLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="Rb4b4f54671ce4222"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="R95fe52e081e24721"/>
           <a:stretch xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="8675640" y="6237000"/>
             <a:ext cx="468360" cy="621000"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="blank">
   <p:cSld name="Scripture 16:9">
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="R5ee00bd6c2ec45b2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="Rafe077692b6b4bfb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R6fc8371974944951" /></Relationships>
+<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="Rf8bfd6c6b2664150" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="Rf4b615df35dc4b5f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rbfee345c318949a7" /></Relationships>
 </file>
 
 <file path=ppt/slideMasters/slideMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="Rafe077692b6b4bfb"/>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="R6fc8371974944951"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="Rf4b615df35dc4b5f"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="Rbfee345c318949a7"/>
   </p:sldLayoutIdLst>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slideMasters/theme/theme2.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>
     <a:clrScheme name="LibreOffice">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="000000"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="FFFFFF"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="18A303"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="0369A3"/>
@@ -2487,75 +2487,75 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R5c6d1af054bd4cd4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="R7e8567919c9d4bb0" /></Relationships>
-[...23 lines deleted...]
-<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R5d641567c1954f02" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="R6d8679b8f5054607" /></Relationships>
+<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rb284ef2361c74ae9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="R86e26bda36f24f39" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R3524ac1220954fef" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide2.xml" Id="R4fa86d7970fe41b4" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rd464a5328d474a2a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide3.xml" Id="R6d87e4c384a74bac" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R5456f1de72554591" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide4.xml" Id="Rd6b6680231d24b51" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Ra198e9041e144624" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide5.xml" Id="R7c0082528c2746ad" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Ra9c38f0b435c457f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide6.xml" Id="R51e6786b308e46c2" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Reff1f13a9d5b4d1b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide7.xml" Id="R317d20ffa7c344be" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R203734982c25487a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide8.xml" Id="R05849adb81cd438c" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R68eabb57100e40a4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="Rbf00a401d2134f81" /></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
@@ -2573,65 +2573,69 @@
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="762000" y="514350"/>
             <a:ext cx="10668000" cy="1104900"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇第121章</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="2000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Psalms 121 · KJV</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="576743962"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide2.xml><?xml version="1.0" encoding="utf-8"?>
@@ -2649,183 +2653,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 121:1  |  Psalms 121:1 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>上行之詩。 我要向山舉目； 我的幫助從何而來？</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>A Song of degrees. I will lift up mine eyes unto the hills, from whence cometh my help.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -2841,183 +2807,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 121:2  |  Psalms 121:2 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我的幫助 從造天地的耶和華而來。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>My help cometh from the LORD, which made heaven and earth.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -3033,183 +2961,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 121:3  |  Psalms 121:3 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>他必不叫你的腳搖動； 保護你的必不打盹！</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>He will not suffer thy foot to be moved: he that keepeth thee will not slumber.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -3225,183 +3115,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 121:4  |  Psalms 121:4 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>保護以色列的， 也不打盹也不睡覺。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Behold, he that keepeth Israel shall neither slumber nor sleep.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -3417,183 +3269,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 121:5  |  Psalms 121:5 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>保護你的是耶和華； 耶和華在你右邊蔭庇你。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>The LORD is thy keeper: the LORD is thy shade upon thy right hand.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -3609,183 +3423,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 121:6  |  Psalms 121:6 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>白日，太陽必不傷你； 夜間，月亮必不害你。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>The sun shall not smite thee by day, nor the moon by night.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -3801,183 +3577,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 121:7  |  Psalms 121:7 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>耶和華要保護你，免受一切的災害； 他要保護你的性命。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>The LORD shall preserve thee from all evil: he shall preserve thy soul.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -3993,183 +3731,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 121:8  |  Psalms 121:8 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>你出你入，耶和華要保護你， 從今時直到永遠。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>The LORD shall preserve thy going out and thy coming in from this time forth, and even for evermore.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>