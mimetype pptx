--- v0 (2026-08-28)
+++ v1 (2026-10-13)
@@ -25,106 +25,106 @@
   <Override PartName="/ppt/slides/slide4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R32016096e2b441af" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R6d8b4dc349f4403e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="Rd9df6aa25a554a91" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="Rf03fb90d85c84847" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R117cf984fb394e95" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="Rc2dd874f3ddb4f2d" /></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
-    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="Ra1bf8006473a4b96"/>
+    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="Ra1e292c268d54549"/>
   </p:sldMasterIdLst>
   <p:notesMasterIdLst>
-    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="R676f158865d94d1f"/>
+    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="R4033dd9cfe5e485e"/>
   </p:notesMasterIdLst>
   <p:sldIdLst>
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="Rd5ea66e70a904e5b"/>
-[...12 lines deleted...]
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="269" r:id="Rfd0754a5c1f14a3d"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="R0147d3c3bf8d48cb"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="257" r:id="Rc449885c1f0d438e"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="258" r:id="R76b369aed4a24738"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="259" r:id="Rb0f71777c463446a"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="260" r:id="R862d67e7965d4324"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="261" r:id="R32923763e8324653"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="262" r:id="Raa4c2d8a342b4ac2"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="263" r:id="Rc60ab913d08c409a"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="264" r:id="R4133b0a441a54766"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="265" r:id="R2f7ecec3103a4914"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="266" r:id="R7ec28a0644f4434d"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="267" r:id="Rcb106ed54c864fd9"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="268" r:id="R672810b0e0f8430e"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="269" r:id="R45b61f9e0d884151"/>
   </p:sldIdLst>
   <p:sldSz cx="12192000" cy="6858000"/>
   <p:notesSz cx="6858000" cy="9144000"/>
 </p:presentation>
 </file>
 
 <file path=ppt/presProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentationPr xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:extLst>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{E76CE94A-603C-4142-B9EB-6D1370010A27}">
       <p14:discardImageEditData val="0"/>
     </p:ext>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{D31A062A-798A-4329-ABDD-BBA856620510}">
       <p14:defaultImageDpi val="32767"/>
     </p:ext>
     <p:ext xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" uri="{FD5EFAAD-0ECE-453E-9831-46B23BE46B34}">
       <p15:chartTrackingRefBased val="1"/>
     </p:ext>
   </p:extLst>
 </p:presentationPr>
 </file>
 
 <file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
 <a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}"/>
 </file>
 
-<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="Re4885d4290a84f5f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Ra1bf8006473a4b96" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R676f158865d94d1f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="R7081771bac1444eb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="R2fbe895441eb4c90" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="Rd5ea66e70a904e5b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R620985a846e24b92" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R0bd03211b53743ac" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R3a7aaac1c1e2457b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R7a724034a8ac4da6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="Rb73e6791374643f9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="Ra1a39bce88734d07" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="Rf3c5394e47e3490b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="Rc2ee9898b6724e7a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="R32a694ba1f1b4f4c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="Re1f87c72250e454d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="Rad446aa1f83d493b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="Rc4edb40ae7514b1e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="Rfd0754a5c1f14a3d" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="R15fb8d03aa6442bc" /></Relationships>
+<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="Rd84c8e5503174cb2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Ra1e292c268d54549" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R4033dd9cfe5e485e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="Rb7b073660b9844c3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="Ra8a5b3af5f44496d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R0147d3c3bf8d48cb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="Rc449885c1f0d438e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R76b369aed4a24738" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="Rb0f71777c463446a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R862d67e7965d4324" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R32923763e8324653" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="Raa4c2d8a342b4ac2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="Rc60ab913d08c409a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R4133b0a441a54766" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="R2f7ecec3103a4914" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="R7ec28a0644f4434d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="Rcb106ed54c864fd9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="R672810b0e0f8430e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="R45b61f9e0d884151" /></Relationships>
+</file>
+
+<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="Re57ce3eae99543cd" /></Relationships>
 </file>
 
 <file path=ppt/notesMasters/notesMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notesMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgRef idx="1001">
         <a:schemeClr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" val="bg1"/>
       </p:bgRef>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Header Placeholder"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph type="hdr" sz="quarter"/>
@@ -328,90 +328,90 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="Re10de4a826274710" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rca129bf5de424c0c" /></Relationships>
-[...38 lines deleted...]
-<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="Rbb5948f3812642ef" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rcc2b128c18fd47c2" /></Relationships>
+<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="Rad3398127dea42ea" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R08572380d4704539" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide10.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="Ra711ad1871e1442e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R52f7ba96d9744ded" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide11.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="R778bcb6ac6814efa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R1d4ae280bfd24e12" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide12.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="R6c5f75771a5d47fa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Ra6f0e9c8b7864e50" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide13.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="Rc5d26e1409a24d5f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R448786a5ce8846ce" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide14.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="Rf8be9dc493c24c3e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rf08083e2ee4d4a55" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R6e79c02b68964206" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rf84e4c4628634eff" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R1e1b033699c84824" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Ra3b69a1ab7144cfb" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R88500ac72f5a4235" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rc129513fd6624926" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="Ra41fe4aed17f48a6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R21453ee346994439" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R434e07dc1b7b4842" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R4b69075a82cc4956" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R55069407daa54068" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R36ba5007fc5e4218" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="R1af3e14840a4464c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R184da0e8d49147b2" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R9d3fe1a87b7c41f8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R09581caed8c04fdb" /></Relationships>
 </file>
 
 <file path=ppt/notesSlides/notesSlide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
@@ -1700,100 +1700,100 @@
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
-<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R29fb5c1ca5de475d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="R5b49177213524350" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="R189149a264084a03" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="Rf7106169a98b4399" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R173a3b7b6c194768" /></Relationships>
+<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R741aec85cceb43ac" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="R724bc45b03a444e2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="R475dd5b70d904384" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="R91e1af4a4b854b7a" /></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Rbcad036381e94d3b" /></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld name="Default">
     <p:bg>
       <p:bgPr>
         <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R5b49177213524350"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R724bc45b03a444e2"/>
           <a:stretch/>
         </a:blipFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3A61F82E-79D3-41BA-891F-3EE6703D1D59}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rot="0" flipH="0" flipV="0">
             <a:off x="0" y="6120"/>
             <a:ext cx="8567640" cy="6267600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R189149a264084a03"/>
+            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R475dd5b70d904384"/>
             <a:srcRect l="0" t="0" r="0" b="0"/>
             <a:stretch/>
           </a:blipFill>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="90000" tIns="46800" rIns="90000" bIns="46800" anchor="ctr">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:endParaRPr sz="2400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
@@ -2819,116 +2819,116 @@
                 <a:ea typeface="Times New Roman"/>
                 <a:cs typeface="Times New Roman"/>
               </a:rPr>
               <a:t>&lt;number&gt;</a:t>
             </a:fld>
             <a:endParaRPr sz="1400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
               <a:cs typeface="Times New Roman"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="18" name=""/>
           <p:cNvPicPr>
             <a:picLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="Rf7106169a98b4399"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="R91e1af4a4b854b7a"/>
           <a:stretch xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="8675640" y="6237000"/>
             <a:ext cx="468360" cy="621000"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="blank">
   <p:cSld name="Scripture 16:9">
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="R9af8e4c126a6470c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R155f7ca9b321499c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R9c7af9b332944f3d" /></Relationships>
+<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="R13a5e5c59eed4e94" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R15dc69ffd44146ee" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R70a2184422b54dab" /></Relationships>
 </file>
 
 <file path=ppt/slideMasters/slideMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="R155f7ca9b321499c"/>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="R9c7af9b332944f3d"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="R15dc69ffd44146ee"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="R70a2184422b54dab"/>
   </p:sldLayoutIdLst>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slideMasters/theme/theme2.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>
     <a:clrScheme name="LibreOffice">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="000000"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="FFFFFF"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="18A303"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="0369A3"/>
@@ -2992,90 +2992,90 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rd282dbcae11a4bdb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="Rbf7b854c68634f90" /></Relationships>
-[...38 lines deleted...]
-<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R744b08e276844b69" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="R9da222a3c3b54911" /></Relationships>
+<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R8d5d06949c2049b9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="R3271e26478594941" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide10.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Radf07edf91b740f4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide10.xml" Id="R1390c8a5e89946c0" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide11.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Ra3233b1892854ade" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide11.xml" Id="Rb6983eaeb42c4898" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide12.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R9ca1c75f19874878" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide12.xml" Id="R24082a8021684f08" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide13.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R123901efadd14883" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide13.xml" Id="Rf7c7bb23413440f3" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide14.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R3822c1a368f84add" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide14.xml" Id="R005e0ff9cd024035" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R89929294716841d2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide2.xml" Id="R337c49f2aea74020" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rf4eb6d673218485c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide3.xml" Id="R2fbc9ee9028744c1" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rbd74ffb306d74e32" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide4.xml" Id="R1c0823a950604503" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R29a9f866edef4628" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide5.xml" Id="Rdba53acc766e4541" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R9394ccf112464a4f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide6.xml" Id="R6d2cb406d53d4bdd" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rb707f89bf3a24783" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide7.xml" Id="Rdac2d5803bb24ed4" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R9b6f380a22794622" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide8.xml" Id="Rfc7de24068e14c19" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Ra835fac614b14e1f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="R2be5f8d2e0a14c27" /></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
@@ -3093,65 +3093,69 @@
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="762000" y="514350"/>
             <a:ext cx="10668000" cy="1104900"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇第56章</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="2000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Psalms 56 · KJV</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="576743962"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide10.xml><?xml version="1.0" encoding="utf-8"?>
@@ -3169,183 +3173,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 56:9  |  Psalms 56:9 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我呼求的日子，我的仇敵都要轉身退後。 神幫助我，這是我所知道的。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>When I cry unto thee, then shall mine enemies turn back: this I know; for God is for me.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -3361,183 +3327,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 56:10  |  Psalms 56:10 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我倚靠神，我要讚美他的話； 我倚靠耶和華，我要讚美他的話。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>In God will I praise his word: in the LORD will I praise his word.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -3553,183 +3481,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 56:11  |  Psalms 56:11 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我倚靠神，必不懼怕。 人能把我怎麼樣呢？</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>In God have I put my trust: I will not be afraid what man can do unto me.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -3745,183 +3635,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 56:12  |  Psalms 56:12 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>神啊，我向你所許的願在我身上； 我要將感謝祭獻給你。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Thy vows are upon me, O God: I will render praises unto thee.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -3937,183 +3789,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 56:13  |  Psalms 56:13 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>因為你救我的命脫離死亡。 你豈不是[救護]我的腳不跌倒、 使我在生命光中行在神面前嗎？</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2300">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>For thou hast delivered my soul from death: wilt not thou deliver my feet from falling, that I may walk before God in the light of the living?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4129,179 +3943,141 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 56:1  |  Psalms 56:1 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3400">
+              <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>非利士人在迦特拿住大衛。那時，他作這金詩，交與伶長。調用遠方無聲鴿。 神啊，求你憐憫我，因為人要把我吞了， 終日攻擊欺壓我。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>To the chief Musician upon Jonath-elem-rechokim, Michtam of David, when the Philistines took him in Gath. Be merciful unto me, O God: for man would swallow me up; he fighting daily oppresseth me.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
@@ -4321,183 +4097,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 56:2  |  Psalms 56:2 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我的仇敵終日要把我吞了， 因逞驕傲攻擊我的人甚多。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Mine enemies would daily swallow me up: for they be many that fight against me, O thou most High.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4513,183 +4251,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 56:3  |  Psalms 56:3 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我懼怕的時候要倚靠你。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>What time I am afraid, I will trust in thee.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4705,183 +4405,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 56:4  |  Psalms 56:4 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我倚靠神，我要讚美他的話； 我倚靠神，必不懼怕。 血氣之輩能把我怎麼樣呢？</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2500">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>In God I will praise his word, in God I have put my trust; I will not fear what flesh can do unto me.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4897,183 +4559,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 56:5  |  Psalms 56:5 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>他們終日顛倒我的話； 他們一切的心思都是要害我。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Every day they wrest my words: all their thoughts are against me for evil.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5089,183 +4713,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 56:6  |  Psalms 56:6 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>他們聚集，埋伏窺探我的腳蹤， 等候要害我的命。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2500">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>They gather themselves together, they hide themselves, they mark my steps, when they wait for my soul.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5281,183 +4867,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 56:7  |  Psalms 56:7 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>他們豈能因罪孽逃脫嗎？ 神啊，求你在怒中使眾民墮落！</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Shall they escape by iniquity? in thine anger cast down the people, O God.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5473,183 +5021,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 56:8  |  Psalms 56:8 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我幾次流離，你都記數； 求你把我眼淚裝在你的皮袋裏。 這不都記在你冊子上嗎？</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Thou tellest my wanderings: put thou my tears into thy bottle: are they not in thy book?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>