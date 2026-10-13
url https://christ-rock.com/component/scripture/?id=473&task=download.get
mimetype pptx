--- v0 (2026-08-28)
+++ v1 (2026-10-13)
@@ -43,115 +43,115 @@
   <Override PartName="/ppt/slides/slide13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide15.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide15.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide17.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide17.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide19.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide19.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide20.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide20.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="Rf1d99b8d53a446f4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R126f46af699f4f7d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="Rfdf510e17ba94516" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R3f50ad892b374af5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="Rf9dfce5253bd46c5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="Rb6435aadb60041cc" /></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
-    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="Ra75d6e80b1d944bf"/>
+    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="Rbe56a738f2fb4d06"/>
   </p:sldMasterIdLst>
   <p:notesMasterIdLst>
-    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="Re9968e86ab984b8d"/>
+    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="R928adda5a3c940c6"/>
   </p:notesMasterIdLst>
   <p:sldIdLst>
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="R7b1cc9b5018f4a1c"/>
-[...21 lines deleted...]
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="278" r:id="R316bf7862d7741d9"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="R1cee2911f4b54d6f"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="257" r:id="R418d0acbe8d54596"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="258" r:id="Ref2c7d996ec64440"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="259" r:id="Rd71801c36ed444b1"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="260" r:id="Rc3992fbfd72540b1"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="261" r:id="R3f68760e84d84ecc"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="262" r:id="Rcd1236e6658942f9"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="263" r:id="Rb350e7b8dc0440ef"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="264" r:id="Rb382f55a67d244bf"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="265" r:id="R66518bc941404a2a"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="266" r:id="Rce481e1ad0c744a6"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="267" r:id="Rd8309a6b8ef14d78"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="268" r:id="R982bd689f4284dca"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="269" r:id="R500b370474bd4395"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="270" r:id="R834903fe530e45a0"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="271" r:id="R4e8c79f366ad4563"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="272" r:id="R9bf89caf90cf4dfd"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="273" r:id="R3e75a1bee18847b3"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="274" r:id="Ree29c920d35a42fc"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="275" r:id="R5652cec929d84fc7"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="276" r:id="R9e129944f1384f8f"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="277" r:id="R588ea1ddca6346cd"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="278" r:id="R1da2ddfc11fa4450"/>
   </p:sldIdLst>
   <p:sldSz cx="12192000" cy="6858000"/>
   <p:notesSz cx="6858000" cy="9144000"/>
 </p:presentation>
 </file>
 
 <file path=ppt/presProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentationPr xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:extLst>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{E76CE94A-603C-4142-B9EB-6D1370010A27}">
       <p14:discardImageEditData val="0"/>
     </p:ext>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{D31A062A-798A-4329-ABDD-BBA856620510}">
       <p14:defaultImageDpi val="32767"/>
     </p:ext>
     <p:ext xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" uri="{FD5EFAAD-0ECE-453E-9831-46B23BE46B34}">
       <p15:chartTrackingRefBased val="1"/>
     </p:ext>
   </p:extLst>
 </p:presentationPr>
 </file>
 
 <file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
 <a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}"/>
 </file>
 
-<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="Rf65eb5e0bcc840af" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Ra75d6e80b1d944bf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Re9968e86ab984b8d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="Rbf8985a7de0845bc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="Ra8e963b3f8054cb5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R7b1cc9b5018f4a1c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="Ra19c9b7db1ee47a8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="Re3882f714d0c4bac" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R3778dc3e22644b71" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R183fb3ca982d4c38" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R681e696ab28b445d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="Rbcd13a7a248a40c3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="Rc08738740e534e7b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="Ra8909a6ca4874b86" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="Rbdc28b52ac7c4b92" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="Re1ca221bb3bd4273" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="R46c6eba5372e4330" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="R86effb9cf4a24ebd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="Ra15559a07d92461c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="R10960c21637741f4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="R77630f50e52c4b47" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="Rf7bcb651ae62448f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml" Id="Rf615e38429fc4091" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide19.xml" Id="R14c1ec59c39b4afa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide20.xml" Id="R1f5b4ac3b86e4f78" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide21.xml" Id="R18130feee5774522" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide22.xml" Id="R3822cbc75f8e4b78" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide23.xml" Id="R316bf7862d7741d9" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="R7262c0a92c554eb6" /></Relationships>
+<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="R590ecb180f0745bf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Rbe56a738f2fb4d06" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R928adda5a3c940c6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="Rc973bea4459147fa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="R8ce4db6902804d62" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R1cee2911f4b54d6f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R418d0acbe8d54596" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="Ref2c7d996ec64440" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="Rd71801c36ed444b1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="Rc3992fbfd72540b1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R3f68760e84d84ecc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="Rcd1236e6658942f9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="Rb350e7b8dc0440ef" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="Rb382f55a67d244bf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="R66518bc941404a2a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="Rce481e1ad0c744a6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="Rd8309a6b8ef14d78" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="R982bd689f4284dca" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="R500b370474bd4395" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="R834903fe530e45a0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="R4e8c79f366ad4563" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="R9bf89caf90cf4dfd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml" Id="R3e75a1bee18847b3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide19.xml" Id="Ree29c920d35a42fc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide20.xml" Id="R5652cec929d84fc7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide21.xml" Id="R9e129944f1384f8f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide22.xml" Id="R588ea1ddca6346cd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide23.xml" Id="R1da2ddfc11fa4450" /></Relationships>
+</file>
+
+<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="R02e608bf7aef4bbe" /></Relationships>
 </file>
 
 <file path=ppt/notesMasters/notesMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notesMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgRef idx="1001">
         <a:schemeClr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" val="bg1"/>
       </p:bgRef>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Header Placeholder"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph type="hdr" sz="quarter"/>
@@ -355,117 +355,117 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R94b16a68b5454d9c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rc4e136b1d7724ef8" /></Relationships>
-[...65 lines deleted...]
-<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="Re3ef6d8d2fef4b57" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R7d6b997855e248f2" /></Relationships>
+<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="Rf577323bcfa8433d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R897d35720e944de7" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide10.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="Ra7b9856186bb45d0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R42489352273746c3" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide11.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="R888012c788de4ce7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R742d47df803f46ff" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide12.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="R7a83a07b378a4228" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R9db3f646c403401d" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide13.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="Rec411cb2b90140e6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rcffe2329f28b42fa" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide14.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="R7e40d124e9dc4822" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R0605b94e820842e9" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide15.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="Rf16aab39b8be4136" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R60ed3358d0bb4a47" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide16.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="R220c7571ebce4f42" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rb43fb8500d74477c" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide17.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="R7159a51cdbb84535" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rf754fa757f124945" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide18.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml" Id="R9bff8564a90e4fd8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R768c8e318f3842e9" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide19.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide19.xml" Id="Rd5313f15d4824778" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R96e40792ba7a4fd1" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="Rd150b96b7e4442ed" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rf1217cafc1214376" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide20.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide20.xml" Id="Rb61ec171e545442b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Ree35da2652ae4449" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide21.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide21.xml" Id="R1d62502d92234b0a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rdbf26631efa4486b" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide22.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide22.xml" Id="R9d62d8423edc4109" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R74bfaa0f79ea469b" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide23.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide23.xml" Id="Rd268a0c2c8da4c8c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R6eb02aab936645f9" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R2379d4e5bc274408" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rda0e0957df0b4791" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R056a8f5d4c3a49b5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R056fe2f68c534486" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R1e4e3e1b7a2c466a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R66261fa36f9e48f1" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R1b9518212f374a41" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rf16178514387411b" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R39b37e18d8fe45f4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R3b491a122f474edd" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="Rc1beacd1703a43a3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rcc2571191ca34734" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R858a69d067da459e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rcb17664693b1473a" /></Relationships>
 </file>
 
 <file path=ppt/notesSlides/notesSlide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
@@ -2609,100 +2609,100 @@
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
-<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R039c0c5060114049" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="Rbddae77bceef475b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="R724ee5bace5d4309" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="Rdd5a7ce049d24e4b" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R6fb7f4361946414d" /></Relationships>
+<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R922b80d23a424a98" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="Ref41fb939e234376" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="Rd30c16999e9941a6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="R6f5228a525c345e3" /></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R5b98b2d2d8bf4c2e" /></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld name="Default">
     <p:bg>
       <p:bgPr>
         <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Rbddae77bceef475b"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Ref41fb939e234376"/>
           <a:stretch/>
         </a:blipFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3A61F82E-79D3-41BA-891F-3EE6703D1D59}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rot="0" flipH="0" flipV="0">
             <a:off x="0" y="6120"/>
             <a:ext cx="8567640" cy="6267600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R724ee5bace5d4309"/>
+            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Rd30c16999e9941a6"/>
             <a:srcRect l="0" t="0" r="0" b="0"/>
             <a:stretch/>
           </a:blipFill>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="90000" tIns="46800" rIns="90000" bIns="46800" anchor="ctr">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:endParaRPr sz="2400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
@@ -3728,116 +3728,116 @@
                 <a:ea typeface="Times New Roman"/>
                 <a:cs typeface="Times New Roman"/>
               </a:rPr>
               <a:t>&lt;number&gt;</a:t>
             </a:fld>
             <a:endParaRPr sz="1400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
               <a:cs typeface="Times New Roman"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="18" name=""/>
           <p:cNvPicPr>
             <a:picLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="Rdd5a7ce049d24e4b"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="R6f5228a525c345e3"/>
           <a:stretch xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="8675640" y="6237000"/>
             <a:ext cx="468360" cy="621000"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="blank">
   <p:cSld name="Scripture 16:9">
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="Rc54463a064f04678" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="Re049bcf3988d47e0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Ra5440a53a1a14485" /></Relationships>
+<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="R8cbb08ed250d40c7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R2f3adccc17624bf1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rb9477acadc34424e" /></Relationships>
 </file>
 
 <file path=ppt/slideMasters/slideMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="Re049bcf3988d47e0"/>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="Ra5440a53a1a14485"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="R2f3adccc17624bf1"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="Rb9477acadc34424e"/>
   </p:sldLayoutIdLst>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slideMasters/theme/theme2.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>
     <a:clrScheme name="LibreOffice">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="000000"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="FFFFFF"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="18A303"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="0369A3"/>
@@ -3901,117 +3901,117 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R3c30aec4cfb14d9c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="Re92237d8f31d458f" /></Relationships>
-[...65 lines deleted...]
-<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R69bac19ee5e94c28" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="R5b687904b73b46c7" /></Relationships>
+<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rb135bc70f50647ae" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="R6ce6e035608e4409" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide10.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R9a5773404ecc42c4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide10.xml" Id="R945fe81473954bb2" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide11.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Redb8c0ef01134849" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide11.xml" Id="Re3367e6c18824111" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide12.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rd14e48e5c57b48b8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide12.xml" Id="R3c559d0532024ec1" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide13.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R92e8f7c2be054f7b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide13.xml" Id="R75e97470cc4b4b84" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide14.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R8873cca8cdb3466f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide14.xml" Id="R44d8b5e8edfa47ca" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide15.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rcfee2f4e0b344ab2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide15.xml" Id="R011e5cc0e49244d7" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide16.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rf82c198815254cf6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide16.xml" Id="R2e62f3ce63b64479" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide17.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Ra8ba61a5707d4567" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide17.xml" Id="R42b61697df934c50" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide18.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rb07ace2d69cb4ec1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide18.xml" Id="Rb34b1c2f47d84750" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide19.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R608c9897d7594c65" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide19.xml" Id="Rdbf92d10f9d44ff5" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rb5fad800fc8740a2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide2.xml" Id="R0095b50b845b4542" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide20.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R2499f5862a3d48e6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide20.xml" Id="Ra53933844a464778" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide21.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R018c161146904880" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide21.xml" Id="R2d08c6680aaf460f" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide22.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Ra988815665c24b80" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide22.xml" Id="R3bc2a1be616946d6" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide23.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R06f5bfdbf9084c8c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide23.xml" Id="R86eb7f512f324ae7" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Re237d165658f44e5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide3.xml" Id="R1b5ec1487392412b" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rb3d91805cf8e47bb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide4.xml" Id="R980f451850dd4785" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R7ce0ddc19fb34c5d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide5.xml" Id="Ra96f90aad9994909" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R0b66924d63ec4a05" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide6.xml" Id="R3ad402846b9e4c5d" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rcbb5a6d1a0734411" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide7.xml" Id="R3434fdfcece7483e" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R2343859d16e842c8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide8.xml" Id="R253ea216879449a8" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Ree1f48ad8b5b4293" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="R2e062c7a12104db0" /></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
@@ -4029,65 +4029,69 @@
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="762000" y="514350"/>
             <a:ext cx="10668000" cy="1104900"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇第25章</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="2000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Psalms 25 · KJV</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="576743962"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide10.xml><?xml version="1.0" encoding="utf-8"?>
@@ -4105,183 +4109,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 25:9  |  Psalms 25:9 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>他必按公平引領謙卑人， 將他的道教訓他們。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>The meek will he guide in judgment: and the meek will he teach his way.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4297,183 +4263,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 25:10  |  Psalms 25:10 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>凡遵守他的約和他法度的人， 耶和華都以慈愛誠實待他。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>All the paths of the LORD are mercy and truth unto such as keep his covenant and his testimonies.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4489,183 +4417,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 25:11  |  Psalms 25:11 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>耶和華啊，求你因你的名赦免我的罪， 因為我的罪重大。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>For thy name’s sake, O LORD, pardon mine iniquity; for it is great.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4681,183 +4571,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 25:12  |  Psalms 25:12 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>誰敬畏耶和華， 耶和華必指示他當選擇的道路。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>What man is he that feareth the LORD? him shall he teach in the way that he shall choose.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4873,183 +4725,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 25:13  |  Psalms 25:13 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>他必安然居住； 他的後裔必承受地土。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>His soul shall dwell at ease; and his seed shall inherit the earth.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5065,183 +4879,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 25:14  |  Psalms 25:14 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>耶和華與敬畏他的人親密； 他必將自己的約指示他們。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>The secret of the LORD is with them that fear him; and he will shew them his covenant.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5257,183 +5033,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 25:15  |  Psalms 25:15 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我的眼目時常仰望耶和華， 因為他必將我的腳從網裏拉出來。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Mine eyes are ever toward the LORD; for he shall pluck my feet out of the net.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5449,183 +5187,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 25:16  |  Psalms 25:16 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>求你轉向我，憐恤我， 因為我是孤獨困苦。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Turn thee unto me, and have mercy upon me; for I am desolate and afflicted.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5641,183 +5341,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 25:17  |  Psalms 25:17 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我心裏的愁苦甚多， 求你救我脫離我的禍患。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>The troubles of my heart are enlarged: O bring thou me out of my distresses.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5833,183 +5495,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 25:18  |  Psalms 25:18 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>求你看顧我的困苦，我的艱難， 赦免我一切的罪。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Look upon mine affliction and my pain; and forgive all my sins.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6025,183 +5649,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 25:1  |  Psalms 25:1 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>大衛的詩。 耶和華啊，我的心仰望你。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>A Psalm of David. Unto thee, O LORD, do I lift up my soul.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6217,183 +5803,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 25:19  |  Psalms 25:19 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>求你察看我的仇敵， 因為他們人多，並且痛痛地恨我。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Consider mine enemies; for they are many; and they hate me with cruel hatred.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6409,183 +5957,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 25:20  |  Psalms 25:20 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>求你保護我的性命，搭救我， 使我不致羞愧，因為我投靠你。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>O keep my soul, and deliver me: let me not be ashamed; for I put my trust in thee.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6601,183 +6111,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 25:21  |  Psalms 25:21 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>願純全、正直保守我， 因為我等候你。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Let integrity and uprightness preserve me; for I wait on thee.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6793,183 +6265,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 25:22  |  Psalms 25:22 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>神啊，求你救贖以色列脫離他一切的愁苦。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Redeem Israel, O God, out of all his troubles.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6985,183 +6419,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 25:2  |  Psalms 25:2 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我的神啊，我素來倚靠你； 求你不要叫我羞愧， 不要叫我的仇敵向我誇勝。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>O my God, I trust in thee: let me not be ashamed, let not mine enemies triumph over me.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7177,183 +6573,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 25:3  |  Psalms 25:3 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>凡等候你的必不羞愧； 惟有那無故行奸詐的必要羞愧。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Yea, let none that wait on thee be ashamed: let them be ashamed which transgress without cause.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7369,183 +6727,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 25:4  |  Psalms 25:4 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>耶和華啊，求你將你的道指示我， 將你的路教訓我！</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Shew me thy ways, O LORD; teach me thy paths.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7561,183 +6881,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 25:5  |  Psalms 25:5 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>求你以你的真理引導我，教訓我， 因為你是救我的神。 我終日等候你。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Lead me in thy truth, and teach me: for thou art the God of my salvation; on thee do I wait all the day.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7753,183 +7035,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 25:6  |  Psalms 25:6 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>耶和華啊，求你記念你的憐憫和慈愛， 因為這是亙古以來所常有的。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Remember, O LORD, thy tender mercies and thy lovingkindnesses; for they have been ever of old.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7945,183 +7189,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 25:7  |  Psalms 25:7 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>求你不要記念我幼年的罪愆和我的過犯； 耶和華啊，求你因你的恩惠，按你的慈愛記念我。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Remember not the sins of my youth, nor my transgressions: according to thy mercy remember thou me for thy goodness’ sake, O LORD.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -8137,183 +7343,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 25:8  |  Psalms 25:8 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>耶和華是良善正直的， 所以他必指示罪人走[正]路。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Good and upright is the LORD: therefore will he teach sinners in the way.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>