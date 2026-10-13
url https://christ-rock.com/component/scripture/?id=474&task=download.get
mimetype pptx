--- v0 (2026-08-28)
+++ v1 (2026-10-13)
@@ -23,105 +23,105 @@
   <Override PartName="/ppt/slides/slide3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="Re4baabd8c1ac47a1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R0b66d4bb2cd64899" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="R080615665a8849c5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="Rcba2bd0cb6ed423a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R5e8a202532c6481d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="R737538ae45d64910" /></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
-    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="Ref471506b9db46cf"/>
+    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="R33a8eecdd5fc4bab"/>
   </p:sldMasterIdLst>
   <p:notesMasterIdLst>
-    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="R7b54a5f10f7048d4"/>
+    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="R394a5267c85a4dd7"/>
   </p:notesMasterIdLst>
   <p:sldIdLst>
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="R383ced995e2d4183"/>
-[...11 lines deleted...]
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="268" r:id="Rd103b322c1b64d18"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="Rb24f93b2d3914e9d"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="257" r:id="R6f6377d4faff4fdb"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="258" r:id="R708a25c2420a4ad1"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="259" r:id="Ra3fa11f49f634d73"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="260" r:id="R7f20571215d0449b"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="261" r:id="Re055be3d1556439a"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="262" r:id="R519d8768e4434ad9"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="263" r:id="R220c59f545da4e8b"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="264" r:id="Rc2b0f5bf16034049"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="265" r:id="Re349676dce0247f3"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="266" r:id="R27791933ada64a75"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="267" r:id="R99e70973feeb48d0"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="268" r:id="R552d4bcdcabc45be"/>
   </p:sldIdLst>
   <p:sldSz cx="12192000" cy="6858000"/>
   <p:notesSz cx="6858000" cy="9144000"/>
 </p:presentation>
 </file>
 
 <file path=ppt/presProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentationPr xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:extLst>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{E76CE94A-603C-4142-B9EB-6D1370010A27}">
       <p14:discardImageEditData val="0"/>
     </p:ext>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{D31A062A-798A-4329-ABDD-BBA856620510}">
       <p14:defaultImageDpi val="32767"/>
     </p:ext>
     <p:ext xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" uri="{FD5EFAAD-0ECE-453E-9831-46B23BE46B34}">
       <p15:chartTrackingRefBased val="1"/>
     </p:ext>
   </p:extLst>
 </p:presentationPr>
 </file>
 
 <file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
 <a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}"/>
 </file>
 
-<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="R68739b5e0e174da0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Ref471506b9db46cf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R7b54a5f10f7048d4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="Re6d02975902e4fb8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="R59a788d5e93141ff" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R383ced995e2d4183" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="Re99bb121837d40d5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="Rf62070ca2c7d49ab" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R52e545e3be194da4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="Rc1c77d97eaf44573" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="Rd8d9b1c33dfd42de" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="Rc591bd8e2eda48de" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="Rd533c3af4ff64a37" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="Rd966a125ee6f4e5b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="Raefe8ab7df9c4fe0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="R0fd66b7d0db94a18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="R0cf239ac4bf34aa9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="Rd103b322c1b64d18" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="R700efe9db0c84545" /></Relationships>
+<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="Re4d05674198e456a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R33a8eecdd5fc4bab" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R394a5267c85a4dd7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="Red75725f303f412a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="Rf263cf5d4513470f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="Rb24f93b2d3914e9d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R6f6377d4faff4fdb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R708a25c2420a4ad1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="Ra3fa11f49f634d73" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R7f20571215d0449b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="Re055be3d1556439a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R519d8768e4434ad9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="R220c59f545da4e8b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="Rc2b0f5bf16034049" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="Re349676dce0247f3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="R27791933ada64a75" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="R99e70973feeb48d0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="R552d4bcdcabc45be" /></Relationships>
+</file>
+
+<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="Rd171820148e94b4d" /></Relationships>
 </file>
 
 <file path=ppt/notesMasters/notesMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notesMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgRef idx="1001">
         <a:schemeClr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" val="bg1"/>
       </p:bgRef>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Header Placeholder"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph type="hdr" sz="quarter"/>
@@ -325,87 +325,87 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="Rd4d160f7dac74e53" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R2aa313451b094e92" /></Relationships>
-[...35 lines deleted...]
-<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R8814b8b6a39d49c8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R8ccc50d7d0f9474a" /></Relationships>
+<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R121d70ad996442f7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R1b4c63b7589b4924" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide10.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="Rbd6d0e2992474639" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R14e565ea51a7429f" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide11.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="R4631bd598b1c471b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R9bc3b0a731c14854" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide12.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="Rfac0dda9aa5d4695" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Re9aecd1bf50f4a8f" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide13.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="Rb559a2fa965d4104" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R41e316f36eaa46eb" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="Re2d5e93690f54b8c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R88626a671a9e476b" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="Rb36cb598574e4775" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R02922096549c4e51" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="Rfe6e69534bff405c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R0fcb071b7fd34435" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R8aed553795df47b0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R2490e6e2bdf747dc" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R94c386ebb059466e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Re291d99cac334f3f" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R5502c7309d43493a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R803395cf91724216" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="Rb74d9f148d504939" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rd285d76cd04c44b6" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R5f1ab8fe76834db8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Ra565f277cd53447b" /></Relationships>
 </file>
 
 <file path=ppt/notesSlides/notesSlide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
@@ -1599,100 +1599,100 @@
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
-<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R1cb973699970423d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="R509e7bc19da843dc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="R083c17124f8d43ac" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="Ra41369577bc84039" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Rfa7e2c7a9eed4792" /></Relationships>
+<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Rc7872787c16447fc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="Rb13ad8d235fd48b3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="R7c16aa0eab48421a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="Rbaed528dc1304715" /></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Raefbcf7ed4e74416" /></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld name="Default">
     <p:bg>
       <p:bgPr>
         <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R509e7bc19da843dc"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Rb13ad8d235fd48b3"/>
           <a:stretch/>
         </a:blipFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3A61F82E-79D3-41BA-891F-3EE6703D1D59}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rot="0" flipH="0" flipV="0">
             <a:off x="0" y="6120"/>
             <a:ext cx="8567640" cy="6267600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R083c17124f8d43ac"/>
+            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R7c16aa0eab48421a"/>
             <a:srcRect l="0" t="0" r="0" b="0"/>
             <a:stretch/>
           </a:blipFill>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="90000" tIns="46800" rIns="90000" bIns="46800" anchor="ctr">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:endParaRPr sz="2400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
@@ -2718,116 +2718,116 @@
                 <a:ea typeface="Times New Roman"/>
                 <a:cs typeface="Times New Roman"/>
               </a:rPr>
               <a:t>&lt;number&gt;</a:t>
             </a:fld>
             <a:endParaRPr sz="1400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
               <a:cs typeface="Times New Roman"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="18" name=""/>
           <p:cNvPicPr>
             <a:picLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="Ra41369577bc84039"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="Rbaed528dc1304715"/>
           <a:stretch xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="8675640" y="6237000"/>
             <a:ext cx="468360" cy="621000"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="blank">
   <p:cSld name="Scripture 16:9">
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="Rf8f9dcb9d8174e9e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R4baf6a913166465b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rdc115afcc3be4d8f" /></Relationships>
+<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="R2e4ceadb95d8432c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R84236720ad07481f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R5d55a955914949df" /></Relationships>
 </file>
 
 <file path=ppt/slideMasters/slideMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="R4baf6a913166465b"/>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="Rdc115afcc3be4d8f"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="R84236720ad07481f"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="R5d55a955914949df"/>
   </p:sldLayoutIdLst>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slideMasters/theme/theme2.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>
     <a:clrScheme name="LibreOffice">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="000000"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="FFFFFF"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="18A303"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="0369A3"/>
@@ -2891,87 +2891,87 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R6d3b66bc8e0a4943" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="R627429a579154432" /></Relationships>
-[...35 lines deleted...]
-<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rd99c475c85ff4c85" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="R7b87e1dfdb554ad8" /></Relationships>
+<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R8a17608f189643a5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="R8e31dff26a7440dc" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide10.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R49ceb809ad9c4dfa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide10.xml" Id="Rc9e77d5a5d6043ce" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide11.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R2f89887bc8fe4718" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide11.xml" Id="Rd03e186d83ac4b7b" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide12.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rd052fea44f3745b3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide12.xml" Id="R2ee3215cdd6c485e" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide13.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R1ce72b654c684ac0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide13.xml" Id="R24d1d72469594da7" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R42dd2af9ca454930" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide2.xml" Id="Rdc938f4e48c84041" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R9469fc607f784907" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide3.xml" Id="Rb7ffe03cd3794b7a" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R2684316ca2ca419e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide4.xml" Id="R1ba4eb1efe7843c6" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R333b0a1e17594068" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide5.xml" Id="Rf1e70e07efd3477f" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rcd60a1fba9674cb0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide6.xml" Id="Rc1fad2e17cc64ba5" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rba5f75ba440f467f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide7.xml" Id="Raeaf34e776ea4142" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Ra7f8544d5ad24621" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide8.xml" Id="R5ab3f4da225b41d5" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rbc27c46581a04333" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="Rcb3a6eb41b22429c" /></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
@@ -2989,65 +2989,69 @@
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="762000" y="514350"/>
             <a:ext cx="10668000" cy="1104900"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇第60章</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="2000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Psalms 60 · KJV</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="576743962"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide10.xml><?xml version="1.0" encoding="utf-8"?>
@@ -3065,183 +3069,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 60:9  |  Psalms 60:9 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>誰能領我進堅固城？ 誰能引我到以東地？</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Who will bring me into the strong city? who will lead me into Edom?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -3257,183 +3223,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 60:10  |  Psalms 60:10 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>神啊，你不是丟棄了我們嗎？ 神啊，你不和我們的軍兵同去嗎？</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2500">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Wilt not thou, O God, which hadst cast us off? and thou, O God, which didst not go out with our armies?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -3449,183 +3377,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 60:11  |  Psalms 60:11 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>求你幫助我們攻擊敵人， 因為人的幫助是枉然的。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Give us help from trouble: for vain is the help of man.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -3641,183 +3531,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 60:12  |  Psalms 60:12 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我們倚靠神才得施展大能， 因為踐踏我們敵人的就是他。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Through God we shall do valiantly: for he it is that shall tread down our enemies.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -3833,183 +3685,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 60:1  |  Psalms 60:1 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3000">
+              <a:rPr sz="4000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>大衛與兩河間的亞蘭並瑣巴的亞蘭爭戰的時候，約押轉回，在鹽谷攻擊以東，殺了一萬二千人。那時，大衛作這金詩，叫人學習，交與伶長。調用為證的百合花。 神啊，你丟棄了我們，使我們破敗； 你向我們發怒，求你使我們復興！</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1900">
+              <a:rPr sz="1800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>To the chief Musician upon Shushan-eduth, Michtam of David, to teach; when he strove with Aram-naharaim and with Aram-zobah, when Joab returned, and smote of Edom in the valley of salt twelve thousand. O God, thou hast cast us off, thou hast scattered us, thou hast been displeased; O turn thyself to us again.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4025,183 +3839,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 60:2  |  Psalms 60:2 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>你使地震動，而且崩裂； 求你將裂口醫好，因為地搖動。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Thou hast made the earth to tremble; thou hast broken it: heal the breaches thereof; for it shaketh.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4217,183 +3993,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 60:3  |  Psalms 60:3 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>你叫你的民遇見艱難； 你叫我們喝那使人東倒西歪的酒。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Thou hast shewed thy people hard things: thou hast made us to drink the wine of astonishment.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4409,183 +4147,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 60:4  |  Psalms 60:4 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>你把旌旗賜給敬畏你的人， 可以為真理揚起來。 （細拉）</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2500">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Thou hast given a banner to them that fear thee, that it may be displayed because of the truth. Selah.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4601,183 +4301,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 60:5  |  Psalms 60:5 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>求你應允我們，用右手拯救我們， 好叫你所親愛的人得救。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>That thy beloved may be delivered; save with thy right hand, and hear me.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4793,183 +4455,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 60:6  |  Psalms 60:6 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>神已經指着他的聖潔說：我要歡樂； 我要分開示劍，丈量疏割谷。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2500">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>God hath spoken in his holiness; I will rejoice, I will divide Shechem, and mete out the valley of Succoth.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4985,183 +4609,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 60:7  |  Psalms 60:7 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>基列是我的，瑪拿西也是我的。 以法蓮是護衛我頭的； 猶大是我的杖。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2500">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Gilead is mine, and Manasseh is mine; Ephraim also is the strength of mine head; Judah is my lawgiver;</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5177,183 +4763,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 60:8  |  Psalms 60:8 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>摩押是我的沐浴盆； 我要向以東拋鞋。 非利士啊，你還能因我歡呼嗎？</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Moab is my washpot; over Edom will I cast out my shoe: Philistia, triumph thou because of me.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>