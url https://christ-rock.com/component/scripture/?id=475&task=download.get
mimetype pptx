--- v0 (2026-08-28)
+++ v1 (2026-10-13)
@@ -39,113 +39,113 @@
   <Override PartName="/ppt/slides/slide11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide15.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide15.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide17.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide17.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide19.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide19.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide20.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide20.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R53fd2808c5284c3e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R612ee1231ce845f2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="Ra5603fe61afe43b5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="Rac03f71a115f4dcf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R950e1decc8874f72" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="Rb6d4ed446d35457a" /></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
-    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="R1ec775e89c504eb2"/>
+    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="R6ea70907e27140ce"/>
   </p:sldMasterIdLst>
   <p:notesMasterIdLst>
-    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="R03ba339ef5094a3b"/>
+    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="Rca871c53e7df45fe"/>
   </p:notesMasterIdLst>
   <p:sldIdLst>
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="R56dc1a7292e041fa"/>
-[...19 lines deleted...]
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="276" r:id="R85d4a28f66fd45bb"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="R49cd6aceabcd488b"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="257" r:id="R3917a0ff5248442b"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="258" r:id="R5e19d1d005d34406"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="259" r:id="Rbce5d8a8c68a49f3"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="260" r:id="Re3d5c9145b5c47d0"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="261" r:id="R2d81b8cd7e654bc5"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="262" r:id="R94fa9e59319b4432"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="263" r:id="R47b1fa76555146a7"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="264" r:id="Rc0eb332b1c144352"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="265" r:id="R8e7e6ccf6765468c"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="266" r:id="R7c316bca177043af"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="267" r:id="Rfc66a31d3fb04ba1"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="268" r:id="Rcb357822d7954db1"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="269" r:id="Re245a230d0184bd1"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="270" r:id="R94bc35f3140e4df8"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="271" r:id="R4d08fa5e66da4e15"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="272" r:id="Re4c96d4b765c40a8"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="273" r:id="R6f82e68d20b2431d"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="274" r:id="R4ea2bb7e8bd04b54"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="275" r:id="Rb146b79dc26f4ba5"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="276" r:id="R4fedd1d0904d4a1e"/>
   </p:sldIdLst>
   <p:sldSz cx="12192000" cy="6858000"/>
   <p:notesSz cx="6858000" cy="9144000"/>
 </p:presentation>
 </file>
 
 <file path=ppt/presProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentationPr xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:extLst>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{E76CE94A-603C-4142-B9EB-6D1370010A27}">
       <p14:discardImageEditData val="0"/>
     </p:ext>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{D31A062A-798A-4329-ABDD-BBA856620510}">
       <p14:defaultImageDpi val="32767"/>
     </p:ext>
     <p:ext xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" uri="{FD5EFAAD-0ECE-453E-9831-46B23BE46B34}">
       <p15:chartTrackingRefBased val="1"/>
     </p:ext>
   </p:extLst>
 </p:presentationPr>
 </file>
 
 <file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
 <a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}"/>
 </file>
 
-<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="R48f4fcbf4ef1454a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R1ec775e89c504eb2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R03ba339ef5094a3b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="Rdaad7ecc182c4362" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="R329958310b8c4385" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R56dc1a7292e041fa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R61fd0bb569cb4278" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R5e7362b16c644ec4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="Rb835ecf9e8964cea" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R2352c99defe04706" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="Rd780507e2d374bd9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R34066257e4ba4014" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="Rd210de18064e41dd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R4e4909d7ec664ac0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="R9c2b926fddd84486" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="R466451574e3b4e0c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="Rdff3e180aeed4a66" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="R6d0e6368102b473b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="R56a19ce9a57944be" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="R5b6399874515442e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="R2fbe787dae3c4960" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="R18a5bd945f6b4b7b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml" Id="Rb8ee0e57f2704fef" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide19.xml" Id="R62421863be6c4cd7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide20.xml" Id="R0a834618427f4f82" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide21.xml" Id="R85d4a28f66fd45bb" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="R48c2e3f196b54d46" /></Relationships>
+<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="R1023acd14eee4046" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R6ea70907e27140ce" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rca871c53e7df45fe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="Rc9aaf05fd47f422e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="R540bdc8b8d3a4c2a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R49cd6aceabcd488b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R3917a0ff5248442b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R5e19d1d005d34406" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="Rbce5d8a8c68a49f3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="Re3d5c9145b5c47d0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R2d81b8cd7e654bc5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R94fa9e59319b4432" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="R47b1fa76555146a7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="Rc0eb332b1c144352" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="R8e7e6ccf6765468c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="R7c316bca177043af" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="Rfc66a31d3fb04ba1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="Rcb357822d7954db1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="Re245a230d0184bd1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="R94bc35f3140e4df8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="R4d08fa5e66da4e15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="Re4c96d4b765c40a8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml" Id="R6f82e68d20b2431d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide19.xml" Id="R4ea2bb7e8bd04b54" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide20.xml" Id="Rb146b79dc26f4ba5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide21.xml" Id="R4fedd1d0904d4a1e" /></Relationships>
+</file>
+
+<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="R705da81b86b840d2" /></Relationships>
 </file>
 
 <file path=ppt/notesMasters/notesMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notesMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgRef idx="1001">
         <a:schemeClr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" val="bg1"/>
       </p:bgRef>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Header Placeholder"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph type="hdr" sz="quarter"/>
@@ -349,111 +349,111 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R45e586bb81384b83" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R9d7612c665204a2c" /></Relationships>
-[...59 lines deleted...]
-<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R2764585a71d240f4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rb7fb33c70c464bf6" /></Relationships>
+<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R82c508ec0cd94598" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rf21794f84cf94f03" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide10.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="R6e922eeac3e145f4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R76ba6a7133a5482f" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide11.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="R92211abb0084467b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rb2512c727e1e4623" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide12.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="R53864f64ad8f4458" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R691d83cc4add4ffb" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide13.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="R8c17be3f52e045eb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R5e136d87d62d4a10" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide14.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="R85f5a5d8fc034dae" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R98156c3d7915417b" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide15.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="Rd0120b8294424bd9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R4d5ea3aa13f54f73" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide16.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="R956eefb5aecc4efe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rdbe0a2d155134170" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide17.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="R167a4ef2064d4ed4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R5a2b1d1ffd664a72" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide18.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml" Id="Re0547b2f35104356" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R86ea7c3e93e748af" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide19.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide19.xml" Id="Raae0b4987a254b86" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rfdb992f5b2d64ea9" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R2a8c9e9ed5264d18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R211c92c865594452" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide20.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide20.xml" Id="R30fb96d0975e4760" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R84dab4e06c6c47a0" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide21.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide21.xml" Id="R035acaac9aa04c47" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rcbdedca017594039" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R9b4dc614fa2a4e6f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Re4a8d227f54a4bf3" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R937218e0a8d945cf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R084f6e596c8e4fe6" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="Reb39a321bd7f42d5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rf46db46676684600" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R32d26e3cd9954a5c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R18e6978e8ea24b38" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R1804f72dbbbd469e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R113cae42a8c84954" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="R4527512b308248f5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R44974bacf0e54624" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="Re67261efc7c6408f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rf1daf817ffe24192" /></Relationships>
 </file>
 
 <file path=ppt/notesSlides/notesSlide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
@@ -2407,100 +2407,100 @@
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
-<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R08f60b68ef7a4218" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="R5b965546105b46ad" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="R4945b25b8d204068" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="R4a01fcc70a0b42f8" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R9420bb4aa6444d55" /></Relationships>
+<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R85af911c902c4277" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="Rebd516d051604bf2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="Racc4852d7914421d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="Rf533daadc908449c" /></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R0599186d611c4bfa" /></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld name="Default">
     <p:bg>
       <p:bgPr>
         <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R5b965546105b46ad"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Rebd516d051604bf2"/>
           <a:stretch/>
         </a:blipFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3A61F82E-79D3-41BA-891F-3EE6703D1D59}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rot="0" flipH="0" flipV="0">
             <a:off x="0" y="6120"/>
             <a:ext cx="8567640" cy="6267600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R4945b25b8d204068"/>
+            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Racc4852d7914421d"/>
             <a:srcRect l="0" t="0" r="0" b="0"/>
             <a:stretch/>
           </a:blipFill>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="90000" tIns="46800" rIns="90000" bIns="46800" anchor="ctr">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:endParaRPr sz="2400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
@@ -3526,116 +3526,116 @@
                 <a:ea typeface="Times New Roman"/>
                 <a:cs typeface="Times New Roman"/>
               </a:rPr>
               <a:t>&lt;number&gt;</a:t>
             </a:fld>
             <a:endParaRPr sz="1400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
               <a:cs typeface="Times New Roman"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="18" name=""/>
           <p:cNvPicPr>
             <a:picLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="R4a01fcc70a0b42f8"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="Rf533daadc908449c"/>
           <a:stretch xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="8675640" y="6237000"/>
             <a:ext cx="468360" cy="621000"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="blank">
   <p:cSld name="Scripture 16:9">
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="Ra31c4935101744db" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="Rcb70367d6a564cd0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R46b6cf671fc247fa" /></Relationships>
+<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="Rb60cb724da7d4d35" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R31750ce5988243c2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R4de72df6de4441df" /></Relationships>
 </file>
 
 <file path=ppt/slideMasters/slideMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="Rcb70367d6a564cd0"/>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="R46b6cf671fc247fa"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="R31750ce5988243c2"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="R4de72df6de4441df"/>
   </p:sldLayoutIdLst>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slideMasters/theme/theme2.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>
     <a:clrScheme name="LibreOffice">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="000000"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="FFFFFF"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="18A303"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="0369A3"/>
@@ -3699,111 +3699,111 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Raebac6fd78be4b7d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="R9f71c0794ee84c5e" /></Relationships>
-[...59 lines deleted...]
-<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R33194b4f7fcb44a2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="R40ced87652314af2" /></Relationships>
+<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Ra8b9dfc308eb4b5f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="R3d9e36d60f2e4d17" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide10.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R1f56ebba4d514bb5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide10.xml" Id="R9b9dea40c01f4dee" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide11.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Recdeda5d9b8e4c8a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide11.xml" Id="R51bb683ac81c4de9" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide12.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Red640e9959264e6a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide12.xml" Id="Rcf2d7b03333748ef" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide13.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R84b831cae766432b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide13.xml" Id="R20858494811a4f40" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide14.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R3f4fd810df5545ad" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide14.xml" Id="Rcf69458c12064ccd" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide15.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rc7472fd11be048d3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide15.xml" Id="R51c6399a06ea49e1" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide16.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R96a05be6a2314544" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide16.xml" Id="R2fdcfc1ea7ba49ad" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide17.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R0d7a2e8bda084a68" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide17.xml" Id="Rc77728b53fe84486" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide18.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R7123262dff8644a2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide18.xml" Id="R426d701a4e144bae" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide19.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R5964666677f54d20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide19.xml" Id="Re262a66852f643df" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R59e5afcff58a4cb4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide2.xml" Id="R4f15ac978457402a" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide20.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R6e9399c90aa94043" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide20.xml" Id="Rbfeed89cae474d05" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide21.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R17e3af2170df4b4f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide21.xml" Id="Rc4a38fa3cb6f4fa4" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rc791ce2f91f74f12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide3.xml" Id="R760faf5a17224375" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Ra17d988068ea4154" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide4.xml" Id="R8a55c356023c493d" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R77be5b69edf6497b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide5.xml" Id="R0295e4df741444fd" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R2c958a137ec84cc5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide6.xml" Id="Rab5f42d3fca04f8b" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R638fdab60d974b2d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide7.xml" Id="R0e1fb4293650427f" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R0a499dcbb1de4438" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide8.xml" Id="Rfe33b6ad1a474612" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Ra11801101f9946ce" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="R79757bd1dc554404" /></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
@@ -3821,65 +3821,69 @@
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="762000" y="514350"/>
             <a:ext cx="10668000" cy="1104900"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇第77章</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="2000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Psalms 77 · KJV</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="576743962"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide10.xml><?xml version="1.0" encoding="utf-8"?>
@@ -3897,183 +3901,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 77:9  |  Psalms 77:9 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>難道神忘記開恩， 因發怒就止住他的慈悲嗎？ （細拉）</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Hath God forgotten to be gracious? hath he in anger shut up his tender mercies? Selah.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4089,183 +4055,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 77:10  |  Psalms 77:10 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我便說：這是我的懦弱， [但我要追念]至高者[顯出]右手之年代。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And I said, This is my infirmity: but I will remember the years of the right hand of the most High.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4281,183 +4209,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 77:11  |  Psalms 77:11 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我要提說耶和華所行的； 我要記念你古時的奇事。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>I will remember the works of the LORD: surely I will remember thy wonders of old.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4473,183 +4363,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 77:12  |  Psalms 77:12 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我也要思想你的經營， 默念你的作為。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>I will meditate also of all thy work, and talk of thy doings.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4665,183 +4517,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 77:13  |  Psalms 77:13 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>神啊，你的作為是潔淨的； 有何神大如神呢？</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Thy way, O God, is in the sanctuary: who is so great a God as our God?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4857,183 +4671,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 77:14  |  Psalms 77:14 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>你是行奇事的神； 你曾在列邦中彰顯你的能力。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Thou art the God that doest wonders: thou hast declared thy strength among the people.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5049,183 +4825,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 77:15  |  Psalms 77:15 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>你曾用你的膀臂贖了你的民， 就是雅各和約瑟的子孫。 （細拉）</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Thou hast with thine arm redeemed thy people, the sons of Jacob and Joseph. Selah.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5241,183 +4979,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 77:16  |  Psalms 77:16 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>神啊，諸水見你， 一見就都驚惶； 深淵也都戰抖。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>The waters saw thee, O God, the waters saw thee; they were afraid: the depths also were troubled.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5433,183 +5133,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 77:17  |  Psalms 77:17 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>雲中倒出水來； 天空發出響聲； 你的箭也飛行四方。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>The clouds poured out water: the skies sent out a sound: thine arrows also went abroad.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5625,183 +5287,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 77:18  |  Psalms 77:18 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>你的雷聲在旋風中； 電光照亮世界； 大地戰抖震動。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>The voice of thy thunder was in the heaven: the lightnings lightened the world: the earth trembled and shook.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5817,183 +5441,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 77:1  |  Psalms 77:1 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>亞薩的詩，照耶杜頓的作法，交與伶長。 我要向神發聲呼求； 我向神發聲，他必留心聽我。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>To the chief Musician, to Jeduthun, A Psalm of Asaph. I cried unto God with my voice, even unto God with my voice; and he gave ear unto me.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6009,183 +5595,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 77:19  |  Psalms 77:19 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>你的道在海中； 你的路在大水中； 你的腳蹤無人知道。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Thy way is in the sea, and thy path in the great waters, and thy footsteps are not known.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6201,183 +5749,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 77:20  |  Psalms 77:20 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>你曾藉摩西和亞倫的手引導你的百姓， 好像羊群一般。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Thou leddest thy people like a flock by the hand of Moses and Aaron.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6393,183 +5903,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 77:2  |  Psalms 77:2 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我在患難之日尋求主； 我在夜間不住地舉手禱告； 我的心不肯受安慰。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>In the day of my trouble I sought the Lord: my sore ran in the night, and ceased not: my soul refused to be comforted.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6585,183 +6057,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 77:3  |  Psalms 77:3 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我想念神，就煩燥不安； 我沉吟悲傷，心便發昏。 （細拉）</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>I remembered God, and was troubled: I complained, and my spirit was overwhelmed. Selah.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6777,183 +6211,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 77:4  |  Psalms 77:4 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>你叫我不能閉眼； 我煩亂不安，甚至不能說話。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Thou holdest mine eyes waking: I am so troubled that I cannot speak.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6969,183 +6365,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 77:5  |  Psalms 77:5 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我追想古時之日， 上古之年。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>I have considered the days of old, the years of ancient times.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7161,183 +6519,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 77:6  |  Psalms 77:6 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我想起我夜間的歌曲，捫心自問； 我心裏也仔細省察。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>I call to remembrance my song in the night: I commune with mine own heart: and my spirit made diligent search.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7353,183 +6673,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 77:7  |  Psalms 77:7 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>難道主要永遠丟棄[我]， 不再施恩嗎？</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Will the Lord cast off for ever? and will he be favourable no more?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7545,183 +6827,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>詩篇 77:8  |  Psalms 77:8 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>難道他的慈愛永遠窮盡， 他的應許世世廢棄嗎？</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Is his mercy clean gone for ever? doth his promise fail for evermore?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>